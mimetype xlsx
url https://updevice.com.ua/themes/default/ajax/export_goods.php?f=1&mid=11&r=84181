--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cafa5e092b1af552f4f393c32822b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d8ccc1f96a114ce0f206d7542c7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00ca3842d7512d29a706dd13711f7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed275480702dec0eae80806d32008224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc511199a63968c64de487e1e77bd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f204af9da9a68018809958e9b83c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bda05206081511486f197bb1d69a667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e725239354b0a656a34aa1c3a6e1458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44daffd2e823497aaf7aff46e4426e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fdad44adb70c482c3abe79eb0521c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c436d6197e6ec1b31d9fa47bf1d8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9324a12d8a9d4b9f76100cc5f6924b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad22d56bf6fb2bd8c294029712cc2f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082095f9e725bf7b717ffed5a2104714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46937abd71ced9aec2509eeda2d36915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9cc5abe97f08e4e8ac529c57ee8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75909b92149fb6f4cbee94f4c417d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfef871f6b69e7587cd5e3f422867418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268ee528d2a1e38c88f468750dfb7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9567fcfb41c9fc1d997868eb445b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c42dc6d97d051d5df536f98774fc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a77c33c20524673825945598de6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e63b213778d152ce5d2b7a2c8ead323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088686d426e12e837792afbc7b2e38224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9bbd2292dec81ee5af8fe6699d3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b703ee531b6cdbc8f5d7620d4c068326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0ba29dc23aca626f6dcd3f6156f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc975af0c7531249dc0b19d70498ac228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2217998f2307cc0dab9465c04a0e1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e00c4c3ceb5403b2d5a7978b59be4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb70d2e7de52ff7139752623a618c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f78f0a4b76b0ccd6db40145b5352932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2a9a89d35967885ea9ec704385e3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd3f782027f5d86995c212583834734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ffa94d5649ab3cd78c08a565a3fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc72a58abe0401e743eed80e916fed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b38334f614259406fb7e8965c5b4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2886b657f87ff59889d512e29c203d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b38c5c249ff243708d3896441933939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571006a5a5dac074e003c7d38a80592940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdf6f7bc4db37798576d98a2ea3ff941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db8b2dc1a5c8d3bd39d6e0750ffe2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d03fd87f299497377ca0f6c7efff2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47f3e8076251f04a10cdea3e9fc7b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf04fce5fecdc2db7c9dc61f5371f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3420f8ca1b8559646f551232e2e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05daf5b129c5d571144931b8ee282ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16a12f3f9e4f2dc27ff5cfbe6af19848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86aee1d9318800e4c7e7fcaf1caf4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fc52c8d266134341cffea0dfc229d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a692d5140e6d52ce595a6aa44a781951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c59d4304f19f65cf48e5ea5d86a1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb71f2e8b32ea5a0b578f8a7d94a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6f0b66751d6a07ca681d8fa6d6d9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170893a71652877e6df68221b556ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c902e3034ffe92491060f4f6b9a5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f185aa8a24308309c50d212b7827d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e5d879b2875eb9e72753c64bcd4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f02643ccd29af9f49221aa97ef1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e626d0d403ca26f19666449799179d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2fce9eafcfb377526f771ab64cb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6b0b7018afd3ff9bd9d4f1e917cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d34023acd87989df4732ed6f35f55263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad5376bed116f6c0b80b0de154cde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cb166077e3f8cd3edae9dce95910265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49fe9686f4073abe134ce181122d6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959cd8c4b549053ef136085775d525f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45372a9c147c5423e070f4c433c9e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d81a024bf0bb22edb63e44fef23669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d5ab5141b9a7f039b6d14416a267270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675783029ba34b1efe497f67b7f92b7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1607225072b0453fdebfde203370f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf7cd8ee1e6bb1f26dc5e3e6a1bca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de60d3d21af745a4b1a9c7880effd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a905330cb4ffe97696670f5d142e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf3002022c0776d74018bb13962f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aac9e1d49a25a174b29d9455fe65477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d39e68c14f6237d9818a158bb6bcae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a73633dff3267a1304eb4d95f77c9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016bf4379996bbdf0a49f85cf31b26280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa473b59fe878f02d64d3b531b249081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382123e301fab2254f84440ba8cd302b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d835b1f65a19821d0b0ba435a87f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720cd27aa43f7352a6a142344f6c1dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1f356bb6b153216a3603b194bd9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f55b655b22e4380b568be2845730c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da7a8cf35acd0de04836b43ec8b9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f05b656f68c6779c46b2faf04a5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be1db624ce47a3b26d798ccd350a2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5dd3a7ec95dc1340cb220d6e10b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f01dac2aa27508459f7c069ba0f92891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89fd2d5f36c31a07c7ff5a4f0a33a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74482c310eba3eed530c0902c50f3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fabf221a6418e409b2f063f174629094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05ed23b81cf1d19436ed571e20d0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6bb149d3c52ffa87648145366fa9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226da445168e304037c4bd070afa5e2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb08d27ef67a31cbef8845aa7016898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae461e924a4816a52672c742635b5b3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa6a7ad9900a27c0eadb620e20c3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc269f613343f0127515c5030202c51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e007f932d2c23dc42ce820aafe22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d05a5411f7f1f29aa50e3a207259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3405e85b630f62ac80672b2d0ebd66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67822ac1e02d0ad64948add4dab64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fe193c360c3f624ab4b5c768620b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdff487911495c6e59530f62a3cadf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c705c73639ada2e3b6027251928c58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67bbaa0a52f32264f518e69c1aeaf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dd1dc4c89701fa8888ab07ca8dc9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec48f5c015d5f8fd3af2409f96538a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae6cd6546f0d168124fe2dbb6445a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23ea8775bc14db1edd9a11ba645fe5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf877129f5d901e84fdc5e27c60dc3e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1510293ab9412fa555e7f7f9ecc846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d97ce7d3160c43429155b819eede9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb3d3a8f9b67cb2cd78d2307182d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb720fd3ea76622d193da8e1c14471118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ec8d19afbba4456a623c98ae4e89e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d4739023da1e7cbf9904921f516d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002adbb30522b1f1acbfc3e49e7497f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4696fc0363b131f2416307b86bd90a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e269f2836f1f0c56cb0a2f466f270e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e136639e68616e2b2a4c94ea953e29b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517dfdccd9e0fdae15017f5a7d9acd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802271cfb7af189fd391d3096d324b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1dd775f0ebbe181eecf418ad66a92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e8b0024ae7b24d13e7dfb433790c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c5c807c99f5a0d3038d7f1373eb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e36a75fe4e0acbd51d45b515730c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc16433bf56974d5f7a5bd964a46364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86c7f4a901dda229e16eea6ec7ec99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008aa86dffacb1b71d8bb69308da21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c46eac49591741a167b7c748950a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dc2b7dda7805cab718a9a1abb22c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e556ae5d4beef7ec4db72ea13ac08cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b179c9bcf37f33d9da253c631cc25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4242a3b94c600cd532b3d2fec20033138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d992b3958c596732a999ab4624509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a87726da8a9ff6778af88e3a325f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44996b3103edc1877cedd6215471e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c7672922869a6bee1ec61d8f5230142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42c596258b7b846f74b5266533f5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857930b850b6bfb9fde885f7b5717f6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d337841b6e9eca1a38acfcba90205ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed144f70ac776820ced22392b288ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e1aab04c7c4dc329bc48eef31b401147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635785a7ef0e0a09b8fa70721136772148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a5fd6e4fe80251ecf764c3185b2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc8d1f360e63dca5cc5971ddb54584150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf4eaaedbf015e1d305819543cf857151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb0b6731d1d961841cb0939f02fa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77ec0869d2543569d1c9b720545157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586b9a102841c8d767caf3df897e6f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8830d037c585495fe5a2ed58dfe3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8070a4a314785db72c777348bf9253156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340fcc71cf6d4546de3c6e8437ec96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7ada5ac356ba52f08257b4ad8d616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7bf358ab69cf096a05fa0c120bed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81c5efade133e14b1044ee3f218b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75aada0c90804b279351558d81c7d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecb142875d36ec78982a3f4e5e9e5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2cb77b5dfc8d118ee443b358ee1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4155d51c494b61388c09558bbea5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba728b3be003f6cbe95f4ad5b9fd97d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ac6f9763dd394ba042915c3ef565f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88d7edffe7bc62b7f7d56f149808df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c702ab7a33a055ce7d9fb7e87f8c9a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dbaec011c28ca9b5e7254e51decc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354aebd7f327de79f3d654c5c8ef668170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f32fe061be7f84eccfb7d50f5ad3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344cf00ce9ca231d3f69e9105583230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8d2a71e75a4d102ee28f80e1d58e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64347de186aaac7e84ed8277af4c3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8495ca1651841638259055da6097175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08938a0cfa4cdbeb29cc1ba45f17c676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b9b1f30361429ce13eaa0fb8a3d14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e15da5a6625d31060ad13fb3c1b89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac91b00ac0c2fbb7d6f82a64a842c80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc3fd3c3cd70ee642243b49cf33f2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b270fbbd7a94cd829d3fd16970f95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd839ca5b690c97c6bde8b71849073182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b738d8a7be9dd1f20a77303e12a308c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46428dd1619f4f74b69736c1c18257c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84eb6cab20dba765fd910a00010bfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79741cd561d709a83ec2fc6c2e56e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64072fc7867376f5c1f9b3bdcd44aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea47b485658df8e1512764fa964938188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb460dc3d1877585e26d284621a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649d0b7c46a9de8746b7243c37a183190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dbea1e69bd4ba25981507d3c3614d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a196d59ee17999d319b0dc60311926192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0faddc0c220422f0126e7cad45e522193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f6b894793f5292ffb603e3514ebf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133f00ca367fe27eb809735b551e5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e0e49bbf0bf7756c77d98cb5593e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1046e057c7b59f4a559717a71edf971197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3906cac80a77c19650b1be9777e4f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a21c95f9bd2875aeec4ff243b5c2b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781142581e6844a432e82dd52174aeb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c655d575c2c5680848f1a072aad3f36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc7eca44b22774c19e8d48d119fcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2a49abe7e5effb254c488f7c871c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58ded7d7e46643b33b0a09365c354204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44233f4b776cfafc24ee8a45772721b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4d54a8a32ca864a1820590aa15390206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6fd002fcf0b421faa2092088e4b32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c02eee62def4b46746880ce503b97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e9b73682618721e4f99486984dc35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac187d6547c409b922b0d5a0525522210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bfb35fd9133bc835b510e3124bb6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2be11c27e37308fbd8d3e55b20c50e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13916c4faf14aba7db2c9d9470fe65b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2795dd8db704f890400df240c8692f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae4529be96e1f9beb09a972d3660c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a8b4825dd23d8485afc7f1d4ed63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b9bd4b09d670a5f3bfb7cf7adbb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba95bb7a87b59ee7f39deaf85344d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83247396d9b95842b34c7975d1b6b1b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14718719dfb96d4b2d99f9619891cd411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704841c3b74ba5e7be672bf85db843e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a3c2a1ed368282e702066a3b0f9693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d13bc8a76c5fe9409e91d036d3ff94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732042c468b176a3623ea9ae2c261a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dcdf2e20e5545fef933bde2e762656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4c8a9021afdb6707bac761ba40e977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3a14fc1204505811afdab6661cee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2902c95ee4cbe7124b6e40ff5dfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38827638a7f2747624105cc2c0dbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6490c17f57b8987973e5193b265b17011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277028c4900ee770e283b8b2133e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c8aa382e591879e8832f0f5558a5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a8b0a2d6e5625ca7b853811d756714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2984c19e1bcfa7d42906dc2318b49b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba686f500abef500a14249316510f77916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb98e47399f11a3036dcc86a83e8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e96a7e7eee28ffc64cb719a2b8372418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1938425cbdc134f6cca4791d70bec9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50722cffcc9b28856910fbde06631820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75c0b8f8a20b0f472ccb413327ae2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79364043968a5c59c65ec07108c1604922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6554b730d45ab06748b3520ae41e06123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cad9900dab06837f25d3700d0ac0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f1e42707c60cfe49db3578a8f5a8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd348ff47c8bbb1e3ec50733867ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a817a6be3a9dfebef02f1b4f18d68ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30a40519243d688083b0807d80d84728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701699e9abbc9b36d91ad1767e91d6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875558d9fbc6dce29bc9aff07078c2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d02b1b1a4666db5967b77819763bc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f683cc0532a67881673ba1bf7831b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92415802f45be9e296ceb4938a3ad6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e808d57335e30525cb2138b2f1cc8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc7b7b67276d09b16aae40442356635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8d9502a70c465ff5772af1810dfec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47495fe82817b41736a0d1fc9d955f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacfccac488e5724c245b355e33cfa438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f2d3d9e2f9cb8accbe3204dbad9ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce4998984ba87a8826ed94fe73d7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9fcf94fd3de1e8c995ffb67fc24be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a54bf188a2f73f68566186e78517342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ae7be0082e18a7064a6471aa800c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ace66eff8aa611a301e39795cd70844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b6ddddc520391f3f517a166439fd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086ff2deeb7fed1c4982e47e2ed0f1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301588ac9d2e0b3fb854314af2774a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e4cc24ef285c34ebbeab02c20e8a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf18713342cea0ab1586f0334b2e6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239b360503feaf5fc940391e17133750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2800f80a4edf6cda8cf01970e391251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a5405950a33a065057a6dcfee6e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19af760f0ae4199e49ea82ccb72c3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b566911fc11f636819bfe41d6bc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6ea3ed681187ed0ef5acf159e6aed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7619890efd6e147b8a65cec3ced839e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf9b5bfb70b2b39a9868dcdbad3e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18cbeab991e60a9b489e05a5b5c6dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45edbc877c5b5c9208ba678b01c4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c55bd20238c6fcb6a53ed161d87d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df5116d192a564336ba573696b9ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dbeaad5420dcdefb7f7d8f6329eaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f47ef31bdb4d2c55e0b52d0829efc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4149c5a3f09c08c6738511927713164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd76d30bb0342dea94fcc66f1f25065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd709b848831e6f5614d5a5e87194ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a681a70e5eb786b6524cc4c838fef967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08977e9042c4136f8347b25217ea41c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9331434ef7b194dcd217aa30f1f5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e60a233efb545c521eb2cf25f1894c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f962b7bceed2a9af9b2a270a498a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfccf10f28b13254067d54ba3b60de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334dc95523a21dc37a25c0106447aab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29aee5a3a9697490ef5146061a755e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11089d2564aba1bcfbecb36140bc6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5867a736b8173b347aa7ea0e1845e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34a9640c5c042b3c1edbe6ece190c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bf090e57c052aaa00e71d7d56b27f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73575dcdaa0a55195892d0d5f822a2d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb270cbb15a652e8a2259844dd0631f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6604d877a9fe7009f196fe17236dfc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a33dbb872c0e159b3b9d55028aec682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a33da8f72017e371960b2e86c3d3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5909e08d256f25d35ea2e608f82b36084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c1b913d2ede468628ad43b30aaf7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e84e5289c1d66c6529464c11571986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a76d198896645c6047c6399b11932687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b5a5ebc8c65bf57e0384066075d6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181b9e5882982ff117c846a0ec49a5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93def75f6b1be9a3f4198e4e2fa2a6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b786bced2d81d0fbe7fdca5feca3d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79c2f48f1676ef1918f36dd3ede7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02afe236258a5afb7cfb5356a1f330293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859e7ceaa2df0b4c68efe24a537d47494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607764004eb5825712e45f3ab0269b9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04ba78f0ee512a893d04bfec1dbb6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02123a309ca766346b3c152088f3c22397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644070cc1be7e552b4efe94cd6d9dbad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba1d6340205e13ea30505364449f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa7181f84874aac7ef2e5685878d51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79c4ea9960f371750d695520a395ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61694c41b8096d70f2f7c6ef8c8f65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b32226c1339b01dd50c5029afea001103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4999bea3d095a49facc4aa735e73d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504699321b9641777ed7f3573d8a13d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c73dee3ecd7b6f8f00b60fbf8e4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363446555e8047a459aa16a6f8b2b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d9febe386a9d370a98abfd60e681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f9da76ef8929c028b1647b14eea1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502dce81f6c270310985411808bc1cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cda036608d927285f3ebc1e9ace90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3f25d49845a867a3715c32fec1f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295c6784408b9a0929a50db36a959e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47005a19e3cd9f647ae1edb66462f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5475ddae1a7ba9b0322504ec214396115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531cc494071f8555b2600f3e3ec6202116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5754677d6f7b67950baaa16bf5d240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797789075dd84af239d1e55028bb358118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db980e8b32b8acc0ee3621346d67266119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2036afac60029e2325ff43558a17d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23a27abfbf9f7e049629f9e324e791121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db75e22745aac08b4d810abd31912122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a430f8139392f18768990084e51df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f187d9c7433d1b275b2f16018231904124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420f65e1c1b5f579557c930c385be9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea3300852e8456aa19e7c7d48e2c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98dd2dd0081caeaa1d34bf78bcd8c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73277dae5a8391f6d4b42a022bee22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020194838cb60cdcd4498eb51ff1d2cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff3584de25c8c7dc226b86d79b1734130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811576f83f0a7b5b76e5d617f061b0df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637393e1431aa786ff40686a12549b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9849d15cc113e1ad6e379cbd3282e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673d720c7a67a7e25e7b2bb2c11d800134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648cf8c6aca4894e225e86e3145e78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ca9459e20095d36525dd87ff4fbdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf7451608eb6d3823bb04f7a93435a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381ebf2ae881992408dfad0f33c647138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f94cbf8d59455f5e2e0d7ee9871e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e9d43a397cf08388c3d0407f64c1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7891abfcc25e8bf411b4bd20c247d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045db14e7cc016b848308849a7bf81db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd8fe41efdd6e358d4eca6c65037f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b52580a1917c96ea153bb044ea4249144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb4ae222f6ce4c83f83ba906f6f7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8c69709b61d17bfeff56afaa2752d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f88d44a003c5fb935c64a2703f76c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd79507f29b15b3079def8db219a2c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a4012f4c9e5237060a73885662e35149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880710de710ca7793203ff549aa38b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f27fab4c11f9a7aba3eec017921608151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72e1e4fa08c9ae7d5b50f1f1cd82de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda543f3beb25639f780bd1337aaf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879fc6fd9ba1cd554ee6f9d7f2d3d43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87986fc7b58efb4ecb5fc8f06b50a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe037355bd22a20d4d8ca5183a176a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f48eb902366b22f3725cfaafe4089c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432ec8882ded051294866a32ef4127158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c930a1dc1824114094dc060bef99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a289407b00696eedde269eb0205a26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98dbaddc7bb5cf3af7d2ec4a0f8b44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aef4d718d7c15f4489ed5d5750248162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc01a8191fa26e262523c416d2208163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c423fb0c5031ce42e5c5a0e60f86d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb609af9d9aa6b85980273bedc0b6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a0f04ad5e5d615596c93cf4d6b42b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b461270653750ce18cce8af918ac89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aff5ddaa34daa97b57eda2444d66c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85899baab440d4ab6ff54ed51cc66d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6200184fce992e88cca415b6bbc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3280d5cf4b23b52b85f7d8d2172e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25047a7ceddb708075b53b8a60367d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513c42d2ced0c9de4e0fe150c30b83f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44990f38f416901e2e0b343ffc9d707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef792b937347982fab5fadd07bb9f31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3cb508c50fb514b9f24c56a8ac7ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531196073f9a6a0d1cb8e7e0c5b3fa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2137692db2d423d1fa105bddbf8f30d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34387c3f1357969bb6a0d1e9a3185e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0aa98e2c5469d19cb7a819af2bd29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d4968f03a3e65d2a5801bb067a757181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78030e9876235696adbaa6c5a7e49bfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daf11a563499e8423b367a26b9691d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c5e59cb30889d560f98d51051237d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e272128f5e9b88816c67f51166df8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c649210e7e00099d84a41ee35dbcf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7290f7cb6247c8b1175b68fb1d86e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb7c56c9d6eba5026525863ec488b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c504dec43f259e9b6d63726886e81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71157aeddf78c120986d0865d792af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70710ebffd90045c013a491314cd8c73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd3958fc06aaf873ec479f952b2e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a33374961fe4081cb8005a3142f35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a2b835d12e9b95f8c6ff1f9d7b6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8630d5adb3954d714e04bea32303ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd6cf4ef090cc24adca19d55ddff85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837f38fc9aeabe3a1b175a1554c85c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9986c2ca49a07b22d87b2750c9086198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51b70cb1ca593667c9df6f4af3ab7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab8644535857c1356e1a4eff20c8b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a5b1f7b59697702d5591bdff4b82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a76a4322ae876010b8d1680db0c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f61fde0a597fe24155c447bbe76d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b466bd8f42a79783a85116d4e587204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d68ad7ee19c594ec327766be881753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f0209e70034cce115a3390c0cc3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c9150d395c1df8b9c6c2a811ab120207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c52bdd5a84d6718850d36e9735a3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159d7a90e35d5b6809c8be230d9794209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27a914eac43e8e279c46705cdc7dd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab17ef7a06254494031dbae7dcf9998211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a6587906e852e31a62b6cba4d941b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cadfe5aa6435155b23ff2175945458213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd8dfbd08d207114bac0279c4134b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f0b39659b30051e6d0abf365ba159215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ab3339cba76ce8240d5c1732b1ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e143e2433cd67183cc4d66b6777f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c3352d1ad8e4e0891e5fcc43ea48d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c7c78c5b022e0cabba6f3b7839049219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>