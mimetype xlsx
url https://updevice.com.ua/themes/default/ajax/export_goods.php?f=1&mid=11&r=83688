--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00461f441494b02b0fbcc3001c47ddf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd208af9a52081dc03a6fda50467abce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950ffe100c601a75470472bca5394c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ba6b88615584f2b9059155dd4f814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b18da27e404444af5488c282aab6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29cdceb5bdb16811147e6b14a453d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec9f9c5fcfa59c8ecc153bfeecae07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ca894df2309c6354f9ea832926178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2192e5057779429950e56853b2872329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a8292ad90da7bd51021c4b9ee14410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8b71546cc0b5ea68af5bbdf1318a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981bac561b648557c017e0511431cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25812fff613d04fa8c2b5a162f8b036513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2296bc3c9851b347e5b0d36476bc9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e5560bd2aff7a59b19a736ee0f1cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215460d58e237b9a7d156d8a860afcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c1a7f5e5da6c03732cad535c252a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139377fe040a28b69e86a354f8498cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda9c32b6e1121d02be071e3a5a927d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582517507031a8e7a49f8f955e02cf6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e8f1785140038c59c7cc513f377c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d7b1f9e3e0b90ebddf6259d23afc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05527a1638acd8176a58bdccdd15efdb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d418ccf65c058cf8593b34a2a7e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494d58a448964122137312ae3e0833e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3372eb474c26e48b9f265dd2789eda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa026fe2268b6e845d14801a50802f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3b2ce31913985f415aa1becdf95ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0162704965ba3af9b339c73df69b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882339d77e01eeb9cac57841050d5afe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752ca9510785e60ca59dda687f7562531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaf739bb133057365d278aa0ea1a1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c606db32df3d1cd89e027d799875fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc681dac9c890dc8c643e163cb706c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85e0d980d8658ea1f66a1894aedb1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e86ad2307d1dff9519ed5f3f2c17e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617f6ea3ee96d0b8209a72864c28db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501712b373bc3988bfabf5cfd54ff4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040b0ddf525ffe7fee91bf04f20e84339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecddcccfd22825d0a6666a7ed8e90d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4165602023e7e975a24e7157e30cc1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8cabd09c285880326c77898a9137b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9a69283439b158ca17f7f99deabb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b60ba85b704532ba04b9f95a709e5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef406767ab45d01e9be796041502ac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29907b6ca8680fb6c80dae2be15f70f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90887f8d47b1c8f9f1620cdafac300e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb738cbd10cf9e7fb0547daa07b8865848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb7810c801d3bdc4382febe6a0e47049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553045ee3e742d5b05a01a58ca4543850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c78ab3b7da1a7cfe372bf3cf95a8d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b698729f6c905399eda269312928d0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c0a9b1a05e19499d68ed3e1a2404753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b582cd276777fc532ddb1a87f2017554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4bce5fd64aac0fae61c4d46eb253255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f5931298380670fbe8f6759ef5e5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b9c960318c2262b0460c971cfcb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbcefbb1f3f995fd4c15bd4d5fb8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be84ffd102690055db9f1668c49dec059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bba3272e7f38a79508ee496f58a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907a9845b3a83c06251a551decbb0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ec64f6dc393fa5ab76884a568874362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4f2246cc231c951bddfc768c891163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c84315e706570b876267f09ed447364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e784a8208a0cb800efae11ed3a0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2912bda41b9ad6a016dd8c9f6bd22b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d1c259afa30acb0ea7c87aa77f9c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586a9fcc270117490f16f16841df67e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90913521e5a258d2fc75b4c6f9b52769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726011dfc1774ad4b67ff77904e569b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04489e372503087f7789e7685bedf1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec55aaead101efd3ba459f1a8e12072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00e68f332fe9c92862c3beb8b9f6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ef8460671be94a40497f9c0c23b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17c1df8dff88a732ff4249b9e225f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1466b8dd912c455c2a8f28603fc72fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf7b8af966ec29dfdd47a1022bc75377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a08907742e7e615d177cfa5dd16dff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b64349b245882980dbab540063692879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef526d27efa5fe8d1a4622f66dadb26e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694256e7247c252cd9c688864cf86cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9402ad7e995063ae070b875db1d64ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ba93e2f764079c92367e6fc7c53083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a06a7f868e88de7d5f45faa726b5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2efcb62d3852264dea4708c13ad1ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d147f2309ebfc6ec2778342f44bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345174b4569ba2541a7aae8e5d1ddaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf88d9b44d6e1871ae9fea1019f55e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bd088f68c4085273c0603dfefb3c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0325a0aa42f6c9ceb626c2a4a124090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e49f99f4884cb1d8f6b4d0578ca591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab10df17247926f6812e107b0a0736692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4304000923e5bcadd626355a438b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a509fc3a80e539fa53ba58d43f8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d38332775f6f3186fd04386c5a5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbe7d2f92e449a2a700d4e120bcc0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81b904ee292d3ffed8f171805fdbac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c357e8126a8a804aafb6127542fe698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618261e6dd4797aa155efa9a9de0980c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8304f2fe86bd6ee87e1b2f47cf5d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0bc63f266d6a09e34bf1b6be35837101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d89c91036394f8c9508a71f00bb75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e39c09d34ad64ee9597d663a30891103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3909b8d460a4ee0c2c14827ce71972104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629286a18ef1f3a208fe551a09c874105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a7b7f4148d15c67d69d4368134a90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45450b9130a15ce00f8c74edbc3b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad288e946a813e660832ba230d8820108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412c3106938ed06bcedffeaefac959f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc83865ed178c360461f26ebcca6c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deea30b4098403d27c2e43b9ea97110111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e7ebda18efb0b5e98994e0b9b20d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036d020f5793a05c6ec267fd185158d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ab19e2078408c54731c38b31430c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192cc8c299d0cb09bd3981c366bdc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8c4f46eb512aa15d79ef5ee97be10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9b5fc4c90310098fdfdd356aa1b0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbeb97afb648a76f3619e9a6357a14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ab880012ac76d4ecf41a5dafd29b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b277f5d0660ca3b2672ae7dd8620bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29229ee8197b8b7795e8aa89619ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd347aa46641b6cbaa233b935fd271ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef64c84f9995f61f9845a369534a2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195afb76b544d68d5a31a13d77b76b9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f62f2292adc86ea7d6606faebb47d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420b6d71de92f41e79234614f1b84d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d8f3b2c50c1cecd2b90964734e81d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e5d1d3558575414dce46434d526f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd240d84cfaee1e42c1231a96bc38825129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67c3fc260f3d0a4bec3a3a0c32a144130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5308301cdbd8fe94d9fd55ffb32551131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4e8b0ccbea2f543140f8311ddda9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c36d06e5cb71200d0f80ba423f6b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672275bb4c36a9da0b0f8f7784fa590a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f52413c6be7b0d61b8fd080ceb982135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5fc2cab902db97a94a3525e217387136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d36dc6a28937563f0021388f64e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0ba31afc42b26350c0c400fa190e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a612d58604470e9816e7ac6e40a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6fef8daf5d6df961c2cdfd422baa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc5d3f4980d8fb7f52475eb43d36a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c564f89f7a1fb3851f80f91aed82b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf7a8a710a5c3a3a96f4a6be939281143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94223e2982101552d1015b46632161144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51575fe19c69a14c7e079d01523c7f37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e27277761567c11a4f314266fa9a57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae042e3d4aee08ceea4ef6ffb5910b5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7437e984cc6169625b9eb47cb43b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dae873b0091b32c30eac6a8e4b512149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39b927bda2ef4f933b219e72f7fea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cd5ef0746d1a51b77e65c012bc90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41031d28e54e56d9e826eb455736a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de825f64bc32b7d9308703943555e5aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3579471b27070f1c5f20a6ff89d2d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb82e9283f80ea84e36503b61d0be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb745443db433a53a276a32e33c900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656019272b0532c153abb33112244bcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186283f5ce678f56136055ddcda8a96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281298563e49b67ec04c755ac49787c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab0b91d32855cf02402780f981dc82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7326515dbfdc8fa087be192a7c93a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c020472851e691db3a66d2aca0ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd69fc8528dd200213e9c620eb8da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870e33157ef74dd6623773bce3a3764164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c79feaa0f570571ca83b3d8d550c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179370d3b67415448a71a0662607810166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca01936d35a37e873a6573fbeee5aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a00e2b43bf3c985cfba244cdcf3c82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e991f72108aff82e814eba7da40db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c5ae43c17b311bef5f477305aeeb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a21ad251cb1c17b01beb86b521f93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c9c4138895465ddbda436e78ca7e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecefb08fd065b51be1a8ae78c59ee9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f062395525e737456145e79cc2eb231174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f178ae7173d04ae1ddf5164f88f7f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81f706b4d5b84c9c2b1f04f5f575b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536032b04acf42f2e53d68be9e16db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2080cdb2e00a1827f6b7c4a4ce8715178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631bfe5f206dfdc511a438eb7a39d20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be8c820b950b87670d3093e474e4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2661daa05da5794ac986aee4025c062181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748abda5f2f295735dae929d2124421182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf342a97f6a31df1a1bfe7d493d4d2bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a51fbc6e60ad299df2e6112fa2c32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f015859f4aec53afce7abc0ed236e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af850644713da7a68d42da348876c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71dba72e67c3060603d4182c70899187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44db52aa4f3ab103daeca090ab05c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cd31ccea0148650c74314d687dca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0d66803649349b9f324552628905190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45240a748d41a56de3446429e29a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b322423106a9a93722604185be2ecf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8d77480dfe79fa25a79cef63946b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2610927c99e612365f0e68730db9aaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d33ea1dd4edbf76a21c4a8f25b3417195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09862bdd0a82ed0772a04342972ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d908f42a61678785f675ba948c3f63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af10a37522599f720f29db122a74e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b540d28fea1b39a51b8b203a030c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88348aae0fa7aee5e096b6aebfbdcc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7108a685f5bb716c154e0b6420b12c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc3c3cb71a679124d2af099b6b9aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcdd697cca5b90cee0aa81d462c11b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901469104c2b2018ad7ecfb2721a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5540c3d65cef21a7de1be8dd638208205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18262d885485b586efe20a7fde052206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32063dfc145e362f7ea17a718d6c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e49fa0251a4b318267406edab508d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb050061d0bc101c881626723f4081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cff90f0f897392c05bf9fe364ec5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9806a5fc110b803bea37f48e925b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a638b9a6427738303661f6b8dbe9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd09ae00e13eeeabfea4d4feea5969213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97807a67f9508ba865748a64139f2042214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ca64d6718a3edfba7a2a2f39ac2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c88e41ba5b049e70322ddc2b0e0c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e2cec5cf3a0ed5a64644f4a3bac3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602997d32118bb8b1b57248539eaae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98379328e6c83dd534574f5ae2348f9219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f9fcc4e0342999d627841657186531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851416d4ec3a44194ef1b7a5746c402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6a7e6d5e28d193e6ec0475fcde07e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd9ab0bce0c9efc72f50f2cefb58974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f77a5f596d473bbe7d1ba9745c9f545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552b2d70e5688fc6dde2366e8141f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50275fa8502a7591b0f25b11410c26bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7fee443127f17d412f3084bedf96b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad951816b6b7eaca05cfab56bd305c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee74bced25e6b63ab1a873bec2ef210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09c38bc53d46d5d17332f572561f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae0bc6239798ff076bc8b28a2056d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdc0a7f0a1c33b34b0e967a3b50cf013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e10bf50c2a8eafd28594de01d3d8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a9e4868beba388f9026b0bbb6ecf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa770eb4347d022d3bacf9433fe47a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3510d99f1a8b2512af5cb8010b08817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff62373addcf03bd4c8925b0009699818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50bd371e32b44c0bdaae9550c1466119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb88cd1ad892385a5a282d68422ebb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf724b2f3018aa402f999cfaf8ae20e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5238445c235ed20df86add48023d0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad2f431591d12ac5c12f8afeeb7af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331767581eb4bb397990f6305a918b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782739ba1ee719b72d02a2d0f7f759225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678c3dfed25502b1dbeb21f95e75ef526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196584a4eb387aa4ed0d5ab963ab3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32ed43d1025f5b8957b3df120cfc3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd5eb683f5e7b1be435bee0acb0fb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9493450b12e5e074d3043d76c4c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba6e6a71dc3d7c184d4137d0fcc0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e469ced4b6b1ffc4630d5c83bc8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a8004ee4a1a7a17c22a6e6ceb37733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7e0463c51e8e7181b7575b40feba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea13ee3cc0808b804fa8935261e3ca235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b050023ce11dbabab90f63b1665bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc967aec0d1118027973ea20c0db24d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649268e985f015edff2840d0733c6e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b90c308a5c6b6a16f0fcfc68862c3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd32484ccfe1a025153aca3685e1a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1048ea663b69b38667d7902182cc9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9593248c382d0db12e68f3f68153a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47c62e8c027f032d3d5edbfa43c70843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417f4994307e3353395790528a2c9cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cad747b6f11e6d8d26ea3bb82363545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae7c9ba531a286c6bf9dc7f8d36b3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec6c91e5fb3282b12e9d5d9de24f5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139d10f08a721eda459619c4e8342748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630ff297b9ea11ab79f4be468a2942a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6c65f0f5c540c3cf67c1ed169fb9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac4b43875f953d78c8eda9a83918951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab73a1cc9a38255c6f1548716c6ce052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b8ee9f8dfacbc0d9827b15b23bb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f00eff5b62faf6e2b91e08e7e5b0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b0e9326d5d40f95ecff89f74bc50255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977585cb6de8346232a1d281fce31b9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f50c01d6dec255224686015483733457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c27a8d50495b744f21e2d0c5c84858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4853faada17051495c088cce22197659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48798b53e10c31d3b88e600422dac360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9c0d90da91a06bcf82270c9fae59c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54500b308e4d980034717ff91967cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6b2942a9605bafb5c871c6a913dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e6d891db846d1c4be826ec11415764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b23d7f55cf3b24fee1cbbebcea980f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf022c73f590870ebc236094c5e18cfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae1f6fc3af37fdbf089548baf2a5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917bc504a04cb95b0c62d61a42a5e6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c608daaebdb511a9d33bbd24a516fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b32a7caac3de56d8ce5bdd5e12402270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546ab6706869746cdc1b1b3b8da92871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ca39ccebbfc0159de8811f1478ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617348f41b523fd5ba20634d1f3f17ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcd5b86251b5a05f7cc4608973fc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ab810b9d7d3b3ed38ff14a0db78675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d82d064080b1e00753d5dee2014d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde386b57f401a54e795cf977bef44d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ee39e052f4d0833ad9ff689f4db278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d03847df64148e2e66a213b0ac27879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8204cced0463da21f14f49e92c4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd12ab09158bf36ebaf5f8853d32ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6773b01cabc6cbbbc8967dc167673082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7db456658d182ef1f78cdebce50c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f31af45fcbce868da28583c942b1a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e18d16851115d92d8af76ee79a78b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7c369a6280f2752f193244845760786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeefea2df01edece22d03ecd0757ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53110ddd168c27e1d02143564effaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237f3970ca30b6da08bc913a797a28189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d6d8efe9f90a43de40a813f52d4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034abc863cd48667c7160e982368547d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3490c674d143aa832b8d95e1703c0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749150de611260b7dfa0a6cf2e0a5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5d7c3029d913a94a3d7a905d1907f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25604a6f079b6f24678af99542b62ec295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b9b39298ac1c8ce83393dd7fcaf0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cb3567684809de9242236d3bcaaae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e93c005ef5c8f36f7a96bda11fe7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6903cfc74bce9f7382e678c312a66d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f55443a8b5c06038f261abdf19160100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d035906ba3ca9f54066798cbd68d08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b7021a2c14f3c396144e5cc487a07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3891e806354e42817d9cf4ff89301cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08a29fb5eaee900b589284b43df5c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e77f0b29a26de14a6342998c41e65e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5cc8bce5e898c60e891af3f17aa1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a102299a1e881327af181e4645cd4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232624bde9c34e542913f9577079655108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4c0fa6b89fd7464216042df048bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb6de64787398e3d5ae649b19378d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0308cf0aa19cff0471566d75b68fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa267a938dcf9e73b932752a45c21f5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb091f0bdc23ec875702b82214cc230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562b4992b0a921c30aac21178f7b1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ac3298bd761bfef7a7b2d9ddbaa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39398a208bedc60d8e745042c69b83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd123eafa75f2e90367db4e162f02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120821fbd7fe49b5e1594173c96628f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269403178437663b0df849021a0857a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455da124264c4105cfdad109fd51c97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4c6e4a60488806d1e01d67072775121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d864e4c998c357868a64dd3b420f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26310dd743538e7ad18ce642ab59a585123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860fda8abbf9a918eac102b0611227d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa612f8ce3526bf9ccb35151f6a7bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d616c12e1dc15adfa62cb1a9f41891126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b8b5a4816c5d7aec09c299f460db7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056390796b58fc3c4a418b25668815b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f6687c3f5b636fb37f969c29ab887129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc17c58a263b8c2fcb863728787d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5a6c687d2cfe11ca2458ba116c937131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010751d1d09a9b96b46c766869f8166132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d7529a2d33154ebf40bb98f0f72bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f19af181b09cfd1d1aa5160c29f67e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728573f8e911035893d7e5b44f87a022135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d4d833b8f0bbd4554ffda0f308e93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27964719962f758d47e4a3f0ac7f388c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fe769e92f94939ea60bb9fea25e2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ebc7cd85e721936d29b89750748f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cfbb5ea5ad536d7313be2d41c793f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122f138941b4d6a89fbc42fa662c49d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e691fc9233d56a1111c8d83ebe6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d787149d7a39e230beedbde0cb345143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8492745c3a20e6adda3351b00156d61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a606423a639722e6a6400f4813aea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f80220f83f7ae50616889234ac11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7abb10a3184eca9e824c5107ae9499147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed234ff08f76b3b6c2d7017189df83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8f6419daba89d778e62ec8670640f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7765d028e7c1e29a0b19801f5a870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866e0803da1534ae83087528caf709151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689616e8f5bd1064c3e74ddb92e5a574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4feed2acf59ed45cbf21a2597ebdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5d08f351c4cd1117d196606f604c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7c0a65f23571d26ef8d60143c8d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416561c8993ac7da8b3bff38eb47ec0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d373b32bae4fc58f5c755ffba4ad3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57b43399891d44a084dffd2cb93c7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b3b44bd50b456819744b58373b9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf150d004cb459dbc567dee0b2d523c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1519fa97a00f2f1257d7aedcae24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f7ba01e9b6818d9eb240ed68282d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd16fb9fa58b51e2a1e24826f11c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a89ead5ff56489c46a87b968973f68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba074d245b7f49fd3868ed0a3fb07a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bb70e63cf376df5ed5716df4b7961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195365824d8e962e4b5cb19e009564e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099cf00a1ad3d1a207b19c2bad4d2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb03d74c743f06b97eb1bc4eee922169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d8958dad90c44c2c9ca2b7bfc4255170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2d9842802df031852935e4b3d848171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ccba3bbb14739403fcc3fa3e04fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ddd476d966c5e694351dd63dfe124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac182f12dd2f871c9d2963e98d61ca79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01abd35de33ca2ed0d1d2fbc5850d6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e24a4fae34574e9fe3db2fd5d75e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492e658b3d2765ca170b0b39ff1b391177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bbeb7ec9a36a213ca8f2029c6f2f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159002335a1f584260bf7331b18248e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f9f50161d91f85b102bc279e1af02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcdb37a7edbf832d8e61b3b281b6f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbd896697b4848c1476057298c36b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efd0f61077db88b878daea3d354184183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f9a059ef7edeadaea7266bb61ed9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf32013bb04917c2ad6ae2213a1352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d3a8fae413e29522f2f0ab14d2ff3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a097c96657eb5a1c6baed37766eaa11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b71cc247cbb723a7665ce43f0597188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186ef46280c455acd7f5829f5b1a81a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1203a69fb3dc3c5bb70f0622a322190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b7301fad2948bc4f5451ebc95dfc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01358bf7444b9547093fed6af97a6fce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2af4aad6d24584202a9a02201dbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d3d6c23dcae479024b54640c7556f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae49e1a4e996b5408b5741909560f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2023e7e27d60cf9f202e9359801842f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c9ff65e29bc133590573f67866312197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e47b63acf09ba559b33f057ca611e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f3260a6ff75bf7243dd9ce622e2d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f704e6cce6e77cbe1f11d72db8253200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf3deb051a6efc5d61e197c366b96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01712a8ad68021e4ed347d5935168b7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66e56338f4e458861e6e156c7c7483203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b49c9694a06f613f30388a96ad1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a30d0ef0d36c4c1a22f7fbf40c1a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71617af5532b73bdea9245e27ea6ee05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3f2fb0945af399b8f44c9f7221f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329984b5c0886fae7741e3687569ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d68f20ab58c5df3b9dfff9dab1d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315b25b0830b6eb77726ce1099f52aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae91f7d5bfb3b67e5999d412c50b14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3571122fa54c6e5cd38a6691c8eb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f5c38daa0d69d16386a98117407e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfde270e624b2ebd8f43c7038959f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edb313b9132ddb6223aeabe4d5156e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5966e4f1814ea664c1d720b269155216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ba0325e419dd75e2ac9c3b96b1fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fbc1f293bd9cc7a9ec7fd9aa6eb4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae959db654f8fc5487a00510afa6b6c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>