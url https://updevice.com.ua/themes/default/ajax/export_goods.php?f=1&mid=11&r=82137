--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43bfda53b22286c6f208173f041cc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afd4840223463c5a307aa25d82d4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeab5fb648efbf616808aa7975c3503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64243deaa999d84646dc06c05318d394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6322f2afe7b33cf001c10d3dc5e4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a8457cbb1d10ebec2f1ef3f4eec826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9102e21c4ba8bcc7c6ef1aefa0cd807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d922a82e825e792d1f4986cc089b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc8d8678cb049dfffaf897a7ab12509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ce5e9f348bd10de7927fc346b6bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f98537855ab928b3909940c5b482f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63045686581e03fb23c239cad8f1b10c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3abe0d8925508e98d919bdd75ae8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b8fe880872f66bcaba77c20d4f6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd8e435d3aefe5eac07d20088f87f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a055b0c7bbc60d828d83a8b64aeb6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d3ea6641756fded4246739f15b8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0c6b42487a7817f67afb8f040267218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a2ef47c1f86ff5f058118c776a2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d7692feae26357190f0b6fa8c7ee620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d153e1515253c6d9e08377b93a3156a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384c8a7f62dfdc083f26cfffcdd74822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d8adc77df017fd455adb6dcbaad7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08607de6ac2ced746b8485bd1381594024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbc17ea76e582e0c29ea2204ef919825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99cd1b58727590496046495d79b06e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c75cfe8055ab737a75fa191652f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554d428c9e447b49d250ad7a67339828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb613ca88717911202c7bd6b4edf4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d05350f8081944adf999e74f02de030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b36fd46c058921270b274d934e344a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a302c043af19200fd0bbcdd8598f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed212e879bd134b5f121a2c9959a15833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44627842301855563ec5961dba7b139e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395f0078569b2d6b0b6786dfe29cf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8c5e7e4ecd54fea7de9f6d550baf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f4db6503183a8992b704f039f6e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a336d208c1e74b52705d590e8c7a8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118063cce8ff57ef13fbe644d09e7a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1647e1c0f3d5c0c20250b6848ffe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003f786ed1a00b35fcac1ba0db3c6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a86502429e6d21483ca3e52becc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea25689cc0cb81713551b1845a74643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa8770fba86d7de5005f9e8327052d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510b08d0953e0657494c3635b3fdfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a720ad54c865b30ce4a2a2a9975bbc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb56eb2a410da6a027be66bdc1ca3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605978d28b2f9bf1fedf3a5829dc3bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eae4c6d856141dab2a9b4f9b838b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a6159adf3495f51cce3209746bbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2996c5e32242b59ee2010a397f1107a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12eec2c3940fe2f7458a96f63bb75f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba323719b3e3bb6a9ba85bd9749e1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987b99caeb57bd6e9ff4e36910501c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5673b2e2e318b1d14e4eef32e86e7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c7b4ea4c602540cd863846268f8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643311b1a2f13d00c8e3dee0c9debaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef748db8a254f1c698cbc01d7895158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc79576611b60f7517c0a62f5fe9f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a0124565502b7191bc3dde6a8c9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a296a0490f1a7047ef11b0d47b4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facd9ec123c91405c1484734f810e5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41daec736cfe00cdc0aba1a18e78463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b48137a19cb27110180537ba79de364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e53435af6db1f988c50119e7aff8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40f9eca44921e8bd80824d4442e0dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0072678dd626c0f9b2983ac2482d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eeb7d8e388ec936be20e99c05ece668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f987434b2974a110dec2dbd3d589b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6564330e7bf315309ed14801ae50070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790969f994b44bbeca7aaf8b0922eebe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a53ec5e8612b5ab72c8e1b6f95ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3af3a1d87c8a3a192494041ef65d4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83845599fbfd00d790151eb80b5964974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c118eefb11a3f8dc4d1e759c4cd593a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e363314cae7db4e259892e1cb1e0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ef1cbd7b6023f8ec0d8d5bb63c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15651d663a4c5e821779535a310f8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995fe3bc9549ba8612222810d9a557e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186bf6546bcfef764284ac8d19865080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37bd97889a999b9820e661c8ad01be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c766a21b86ba4f1be39517e87270982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71549cd848a5658cf27b64791da7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27816f77a6e3b8a74a48b15609c0075484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9cf0f355f3c5ccef305f93b14892985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a62aaee413c57ce43b00de472facb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935160a5488c9ff19a939ce382d2e2bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089e3d2ceee9e11da3c142b7ac6ef488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7f8e006a67271d735ca303384e5a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6acdb4153a8e57be687da5426d5d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d01552b0b9286421578d6b120423191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6012cac8fa05696e5ae2d9dc9538792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd0ebda9080483f8c06ed6365041e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73b97c7be4af5fe7b7be8640c9b7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ab148a8ffcc0c2fb610fca6eacc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54124ef0c271a75a6739846e4756e2b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37715f30257d664054eded1aaf6a7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032fec99569a0e2e1c4a1f8763d2b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93033456ea8a383d1d17fb59a256b4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6f02ccfe13f613f297053a473ef83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497cc541eca22f61bab58f8b58b6059101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c3532e2364ecee439653d91beabd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a490898207ec0d148585eb8bb2e359103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e5dbd5ba5a10ec190b14f25f216c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db08422a1b69b9b906cb100949f312d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fa011046b88aa9ac9751e9c401a30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eb021a3ea8abcabecdd374494df9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec712ae86d27cad974bd18e5c47f9d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727db6dd160b08e5d4bb734fe1076d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d56ebfecc55829696c4484fc71eac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd4438dcdc793ff3344050fbdb540b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fab89a1387dc69027f086283d6a9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a50c549c3a5162da23695ed66c9818113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8d66e15c2707a4454cba20514dbd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ad919c0ad09e0c00328f23c578613115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32aad89779f2b38807bcffd2f31e8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b830f0b40a265636edd20d9eda66fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715159c103ce8ec300198bb83a201d22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d604953dac50f7108213d9084856c4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7da71892dfeea0d08069a40d405d2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a2141d6780811a6dd38431711cdd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d72d5566955ea7f18f9bed42f4a7b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15838cf1a4bfe9944d2c5cace1d189123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaae3ec95b70f7e81292c7701d1f5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce7b4d9c1d039e460034e0f3735c1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d41c61f3be607b8ef92b43f091811126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55191cbe30c5026a190eecbbaf92ab5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8b35346031f90f944b689efffce1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fae55bbd3e93b9c507a6456ce3cb5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3ecc6f0afcfb481919cb6e1faba9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2b07169663b0b06b083b2945487d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59de835063a6fbdb311f6ed5a82838132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8613985781918fd78de36ff12574a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ff27680f19a7ca976fb2a50723de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e8b46b5fe1ba5fae0779a4392a8da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf891f3fc88b0aa51b39ba9d1e5d0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449b2616e1b970f291a3f43f785e6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e40f4091b79cd11c2814c53412d005138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431c4fb68c9ea34c6767b03af018be0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1965fb3d8b49f4b0d0d85c3f0f97a5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd72306229ba38b605c8266b5718f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b53737476091962854f19283e090d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd8a232bb8af0cbdabf8e626de92a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12af6be25dd1dc5f61055c448221fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58ad815056cc3e22efc3193935917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ea791a93de1ca68bf847b0eb5176146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb30d28ae85ac8a617de5866dfa3499147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1657ce2944ba86376b1588f8bd25be3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da67a80647adab8d72850c4c4dc1d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c2bbdc940daacc00b7ec1b771d66b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b48be360b3c17601e356fa4bb972e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2410d84cb80abb1b8e5306b96bf2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0842f852de855cc6754c1f75b6b8150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686755dd15c52f5afca2100b7f735a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190d713d253334e60b1443c80948a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafc122376d969bd391ab4c5d24c662156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcac2f3efb08d03f3222a29f7efe96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47242ab1de4299d93f1669993ef98dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1f1a1c69802c326efe1fa899fcb86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864ad0db6db0f7653bc7e61535bbc73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b668fe8982c4ffe73d11671cd1588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3489922ae0a92d5057330bf1fba983c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24101af1c8055ee0520a8776de608163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41921ea141fa81eb1a5d9183082362b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59ea3454b3dcd51dda712a6f5a1eb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef945188ee670c27e55d299bfd614166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842cf2742ef29b43260c8856289fe87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916cdd57bfded480b75f862d9ca2daa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c255cb6dd551a5132efde5d2d4e1521169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98759fd0aa5283ca7b1fda15039029b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ef59ea30cd2ed21107c54fd240a29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a340af056ee34639a36ddd546b51dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da361ffd98733b2316b058248d623f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466a4cafb2095add6b6f1b1def5a11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c385d2cb1e47b980a86f8a9f63bcbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26319bf02acabc81a4a83ca2be18a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0428d6f06289346af39004aec4ea48a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cef148d4758ff32682088a641fb852178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09157f1376b8f22a4bc5b52d782341b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd780ca1d21013db6bf6b8d7680d7e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f63a46065cd5afe3f9ca8ff47b7ee5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f33e47ea6b5972061e8ed891234d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd0db52fae83ddddc021df7a2be91a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b1a6b80faecf7348999124ce29fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8582027706af356aabce2eabd8d538185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e4dbf0f962710ca6118164ec150c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd9f5eff5f9a003ee8ba0aca376b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb44111e8e55fc8eca2c149dcfd5900188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e79cb2ce4889a224731a19fca3a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b77bb5ed7af64007d3cb58391c1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fb436c3c0d57597ddcf68a533b0ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b32e83523c4b2347c54901bbcb15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba098a5c58239d244716824838a4f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf002d3749a0864068d16c154cd30ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f7ab480d56bb6704f4db34e8d51b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042efaaf4618aa218926ef166e8665b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524777133272619398b412753b609d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c77f9f00159c6749839d460d2996dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60db12df2be0f7db5d34938cf146452199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecbcf25083e8c2407a0e421fe1fced200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf51df7b2f7879ceb3b66dc849d45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ce88ff799d4823ea1d3fb714e7cf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4ed273b03a644636af7fd9e302dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a9c79fc3be3820f024dfca9fb108204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed86bce780bf256123233aef94a23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228a90dd4c964ae829ecb6c4ffddc46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79264c90ae028a9be7a734085fad83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f25632bad85de3cec9fbfce515e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684caf3bf6b4c18b6c350c132867f92c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d123382f0f2ebdaa583030f4f7108c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768d0d913e20801068160fa176d4f42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887ccec3d2618fb322a6fb7728fc1b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e82754941ad9e7adeccb9afcb40e65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c9d22a8ed91a647efb3498101899c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef2d8ef94f80e7c74365d3166bd59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0e716de73cd857bdedc895fdc4ab2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51797ebcb5583ce2c446d860c1a0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872e7add3d9d7fb1e34a57178fe2669218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e88baeb621e55858ea92869e776ff219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b16c58f7eb9f7d2959d72354d0b611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d7e1a785fbed49029dad2bfeec3072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c089dcbef69f9e3ead68af8578df53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623587ca2fb6bd2b868a162e5d8a144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c53d1ca45af4b30f008433ddb010c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478445d0bb92a76c1a9a657e906ac05b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443b241f6bd18d184efbe2e9f96aa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876269e666b92412894f504846c280e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7f382b8950e17887b072f9f84e33b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf9740969eac9da643806ac56021cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9afc7be2b9caae9dd55d3d30c888c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748397d107de6263b49c337b2dceb3ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293201f0761c06ce62c1e6757bc835513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e295655a2f00d63df63fbb4e1543114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3332d3d93bcd4113b57698c14a02415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ea0b3ba8ba6041d34d8c60326e7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8745e4fad26648a15107285bd7be7a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885bb7e9024e760dde6c52386cf4d0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd36ea3c703ca8fb13a79e23c0b4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f826a82a4bbd82fa5b8f3c79280f43d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda6d02dd21ba63a9a7bf7a79f49c2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97e291f656c1f9293734c99618ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485d88c0e0bc69b56bdc38428f4964623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb1a0f30fc300eaa09e2eb7f940f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed6e3035f2c30031c577fa45e818c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db13b6c446bc74511d82de41f00a5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f90b0057ae681049839b1fcfb2c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fac6f182e687cc5b22dc5e6fdc6b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808347200554e4506178c9c94021bef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf36bfaffeb293f87be8027f32666e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a58b9f32d234021bfe6dd91ef109ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d99b3dc17b16158f54b3e05d312d9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dad71dc96409d51925044b735b19933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91ef6e1d8c2ceeb7352bf8a735b7ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f8939dc156ee97d02e4b7ba54e3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79b6bf936871d03f917c8d62984d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d51a8074ee1dc50fa8d786f86ac0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c104c534d42273f34c7e0aa106331f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aebeec5a88a38d488417020ea32cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264563e27db064f416d128990164e4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c25900110b0f70b77c8f6b111c54141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba4a7f78c8a580644852aaafd01d6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f50e7d72382146dae6df98aa3043543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f4e96293c6ea07c092b9d5cc12fec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbc1c6ef070b505da4e9934de4a0a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89903325d88c4a32562a3c43b2fb5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4af37e52674e99811f99f48b406bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c78cfbd5f7e97a396e5aee7bc37048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fddb3b02dec39cf6e284049218ab5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89190cf715c6e9609c485475626f4a1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e255ba622fff9e9841ed7723369a4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375051c74fc14a55f7c2b9cfae9ac1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4ecdad9d81844bc72854098eb2d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e440f0d2b9901ec1030e53afd9cbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa48d80ee38cc6082a6199954f2a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d08a381ab31f5627e09524fa088056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124e2327f7350881578412e8b43d8c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9f368c211bd3a40a09c9ef71ba6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff3bb40298d3955f63d3e02646b20e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62285182f52f763df1f406df8d88f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf805d1a9c20796a903f7493ba60d4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9760e8edf4778648ca4b45d5fa692962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485986ff313e7e9b6b2636962c33b6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d2eebd36a5ba357f70b656a952be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed7f54f5bc9b03450034adec876bef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a857df58cb874b28232cc2498f11566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cf2b4cba978c932ed47466aba3a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4215fd41074930d3dff8b987b64f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f5c8b83b1e0d58b71892ee74359169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d601be45001747e2b87ce8b6925a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732513065f9a0a9de206ad4f27ec2c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87e18abca69afcdf5f876e270b553e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10e7099bf7b62378f05853f177f3a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9973666c86206e67a35d515212353174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1628778ce06f827abd9d35f29189ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb20e92cbc6bf79a2f87e0b7d458ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b977af2fcb74ea0712961499f0b8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a375053ca0ba9d6167d6aa5d668a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60b136138765e0a15aecb27696ee2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4aba14f5b87e849464ca47bca9e6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330890375ab075a52aa0984d756dd4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaef0dab910a9d8d3f6233cc0edf0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a7ae111c4cb924ec6091dce482c2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5789c2ab4f27c39745ea55fbb727f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf48643406669cd1d229c2ea16fd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd4207d98a3f8d00916746b90e4a1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729d3578629d8303feb9969a2a4541887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf591a2f85e2f54560697b7b2c09bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6873b51eeba5817d176bb5255d5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58ac13cfee6e2665bf454dec7b8ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e1def98477c45f422376fc38518f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f15ab63c67938db74443bb96697d7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ed68f306b1dfbba734ca19f2f14593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf145729052ffd0e3ca9f423c8a167994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ab1abcc1df1c608ab294fcb0aaaf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2195ecaa8ea5344fc64b9c322429896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43a227fde35f48a6f7ac8924eac8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d00c88c20b1fb1d7b78aedd51134098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c601c0c511cd2da44b0f3c9d0b8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e284e2235ab821849e386ba087d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e08ba0900ad3a44502996c9a9acbcb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907df146d884cf93e3b6b5362752c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6492fd6dfff8a957ccc095a9805b0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7319c16547df629c86f3dae60c84fd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baddfc56a077048a9da99c96dcf509105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b4ad549bc40df0e18449080748865106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13bd40ef5b4d89f78d8d20f70212c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18025bac9ecd83c402b8c483519296f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd53e802eb8555ca07cd84b9baea034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c140105deba821a6d143776d22ebb4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db509dd58614012888bdf7015f922977111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaa27dbca19b0df45c14a4d55aa049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdb18f3e520a2a1ff5cad3ecb8f538113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4647696cff7572e73f7dc038fcbfa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50744ae1de0b9b869cc79515996a65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8a4b7d41074eace1e7e0d206e8f75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf133ba18b1e0af984c0117adb0af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c838b874208fe353b6bc58ceeb4bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018e685fda0a980536662d44462535119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8fffbef5aec3aa6a9cb88f0cd109a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479515142f14037f33036e5be77c5dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8fa7c8de85cbe04f0f203820b9b92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821ec364dbf7033f02088f8874f923123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeeb634879b4008a35583d1b750a38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba352f2d20a5783eabff21877826540125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f9e6ad10f11a3aea47b460e5b912126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f559c6e5a6b5a276051edc1cf57b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72104cc41b99685d79b8fe7b911e6a28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caaaca49dc5b2be295720d1a9fd016129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d65ae3d816ca2281330033c62fa3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097a1e814f7688065cd0d740026523131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf762c0b0e1ad0cc692a89348680522132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca7affe7937d41787e2ef6f26dd97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee6ff51c416bb605caefd193f6425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea901c12c3f0a9707640e9fd1011d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24f49f7f022a2552827d547429247136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca150998b881ec57b84b69d525c48f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fb83d744f655383ea2be896352b3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab154768cbaf61dec8f52addd39653139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b607659c8e8ee661ae5bc2ae2b1d82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007f84f8490a2a8f9187bbc11b53332141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c15ce8e740d24f72d9f2646bffee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066061b4d5f6a8865bae9f014d22b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b42c231d9b3b1aec03e75435675bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9bc10ec653fb71278264ca6603c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3f4a2fd750f253d68b05595402051146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b44f0216a896e5d5a49dd06fda48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a741affe0535078e18c68527380c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a52d6cc5bd682751fb09830faa3206149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80090bb789c759bad5d9db4e522bdf96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973272b312107b4e1c2de13265806af9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0f96a082ccb46caab3ba06bea4578152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b414ccd25b262e9e7f379956dc9b970153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98936f082b74edd5bbd61b6709676582154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cceab00b922fa2148fc6b6886ab22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf79c2abcfd555f437c9d5d857828c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020cb48f728310c0dd8dca0f20624ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c4754f49d7fde94c2e4b373218582158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b65856b793120728c06c6165bb56ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67400ebf4d393aca13a0dd32789ae9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497dbffe8c8cc44be7c2b4af958c084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062eb119379350b5dfcb8eba67b38ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43a8ff6f945ab3c3af14e997ab6026163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ceb6b2fa43f87efe62c30253d6f1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aee62ef1489350ceb9a86bc3f4f395165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1fd5e7c3e320fdee9269ed7fb7911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fdb87ad514b67258564ab26246425167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e42c038ce5d9ea881fbe8454c924d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ef24ebc57a21f2c2f20744f08ae9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da38e413632e853bf0c2737b61481c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d69b334aec8693f251010ec9ecfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231fd9df1399d3e08e03a7880feab5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfd672925bd7ab193c3f5652e0dfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d52a6a9d34fe6dcdbc7aff8f6cd21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d92fcd5dacd9c77c55e6e0b58e1c7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7f65423d65a8ec3b6da4b3f53bdee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054a5246bd0e8bc42433f2b8c84ffe1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef6fd60a368259df87b777982b5581178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a5ac81575fa473674f4b725ffa87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93010879255ebfbf358d71d00032f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8ff2a930fcb1c4af2c1cf50d74f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e7d0bc4ea959a223b6b52c45cfebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac6311b792e04a8451a2833bac4fde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa404db8eaaa45790e4a294ef0faef0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7df1f8f19254ccea8a47b7bbcd672f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3941d8357bcf23e08cc3a579b08750186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1796566e95f40acfb3aefc9468af53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f21d5eb1ddeb12cdd78022bb6838188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff91edf4c0e8af46b07be32c9c40a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5ea71154606a5e2b6adc3ee72f905190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa405edff2f8bbfde432b999ee3f5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcce8edb53d877d0d8752e8358094f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de7276127369ad88b1f2b48179f1b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0248012f8bbf28f7f318f81a2c35a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b5a7a995f8960a60de06b5b10dc2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfc618f78f8e288fd82380de3e9a3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabf1d13795e4f8502836d15994b283197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c520771f0a44181775bc10abb1e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c38814aaadc0555ada720382e8000199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c576a14cb52f4accf7e2cac65bee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9e520b640d5a975a72edd61dc9b5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cdbbb4a71f3fd6f0402ab2ad8b832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08b7bda59761aa07d0ae796bd6e0de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8531ccc63c70809697cbaa5685aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce0bdfa0f432b37e811503b5e6ceb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92edc7cf5bf7679d05523b76c58fc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582fd8fa61f92c2fb614b68acbcfb7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f4adba779bd5e5e99266c5cd3d12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a24c4fcacd7331d6190700121932a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80efd82a798b6bdf665cffa2bd3d3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536ed6047b933b46db5671035d374c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1166e5dbac8b28a95b0944732fd0a54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18ac4e4f4c3771bcb0756745ed6a0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b5a0ed9fae1c13b55b09f3b9b1293214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f485d082493e9f4224bdd52306847d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb03ddffa7637ad93400c389f334f63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d59e958c7e548c6a74b0bcf500f83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f559331762768e06e1d5768b05eb591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a8dba5b92d516e6e3525ae9ee468d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>