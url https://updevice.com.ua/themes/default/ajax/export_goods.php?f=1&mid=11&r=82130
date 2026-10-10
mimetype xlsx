--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a788b0851a2c20504332cba4f725511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5d9cf423eef1a49b6f81b46b0754e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fa0f2a845ac1d449cb291b3b221913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641552377af0d6538a08ef5e318615194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3cf6c7daa1508b29df0851f5f8beb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5957424d715367a2d036e1b3d07d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585453dec2820099314712f703c3877d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982f4168655a01b2777352e310d2cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488743a3fdd4bed052361414e4ae0739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d370782fb8593c40930ead06f7b990f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b246881fe63a0734133ae58eb410a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7307645e37f855b6ef5372fa102b75112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50463673cc8fecc1ba6336c6f624013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16984b8b95a0a3f6374b77f500b9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400ee423e6a89f85225e6c78c38a5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524a055ce3f3b187f21a800e2279a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5de159eba73c965fcc828e5ac097a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa7ecd1fe3e2804ba38a49e20b48b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fad2aedba680b861732a047323e5d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ce44e6adfe98750d10f0dc4c8abe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351e7a7f25a7fbddec7b4986995ff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752cc7cf1d22bb5cf01a342aa079f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493da2482ade99daa48972a04482f5c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a06f0818284a003e019f501fc8899d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5f88299ab9972ac41a254d6b115325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e3b3fd9ba6a4a075658c37a0a647226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9040b357964875f5ee21a2ccbf9b2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be03f0498cf09609d21a0dcdf46e0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce7f7dc83cf9216c701e3e3deba0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ce690a8b6c440a156d5f85f99589230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14cc9b4f3653d503846c403307d87931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db2de04f8804a897b0ec66e81b9cec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6358b61393520b8cabe960186cbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff05c4c4951dabc73047f485af838d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f3086ae336734e76c373c37fb30a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9325ef6721f84ffee54d669606e8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf2622ad2db33685b60519f644142a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7004a7796e00bbf84c25477efe03f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610445e5c03c02e713894e84adde172339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa631c24dc7ec74cbda6ee0d3b7cb4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb423aaaffad84520251d893ccffd0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f95f6555a11b241d87d695a3a9855642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e54640a81c7362840b664dbe05b84c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351967848081a7e2d3d636ab79ee6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5b7d40191eac5d00d2aa6075cb9aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f0a8c4fd58eee952f502921cd99346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042776dc46a67f4d31f7fcc0cb6e2f5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9c2b0ed65ca2cbea8fc60271ec1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130727678fa8c75cc590cf7e7f620dbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d737bd19e6bfd42af2c8bd3701bcec650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a82a5d7b14c5e2e71bb76cec7f452551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633846b8c9718b49184921109db67da652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432f4f7065f8d7af3d634dab63a3a4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcd86a291bfb9ea582131c6be45ab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c32a022bc3c8f4ae839cd4bccf38b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e836ec03aaa9f16c2cdb9b8ae30d0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a191f82cbb9a204c28bc9a01fe2f48657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b484b45d77342cb179db1e7897f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef13ed0f92e22d997a75a217ce1baf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f2ec598fef9b122299bf9981dd0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b513b7b2d025980dc47f71ffa7aa1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead00f6fcb378ff4e68bc4b188c1b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34bf2c565f231fb3d3a2635abdc7be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd6911369e9c4684492d9225810d3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289453a6c63f69f78a93c46286888b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2065481c6d3a0f7640446ae137cad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2260d4ce995cc1e5fff15236aaa5dd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b43662ac572f621f9bbc9f84fe62d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e65aaa02dafd3ff672aa94141e15869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325c3d151fbc634181bcceaaa2d78fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42b3b311337253f835b1f11a8ec7af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e39a42e0cb4ceb1f899da983dccdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0413bb5dc5cd332ee07d1261508b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb964857a30c350c39f43188f20970a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663096088642636139fbb19eb6f90f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62ca847063a54b20702ad7b162afe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d659354a2e6b8f1a691111f33625377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dcba022c4cfc674de7a49ece74a8e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd57e1eb8d312306d45854115b312d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3134526227d1dc0d5c71c09fecc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8dd2e2123300cb0168181209639181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50760d6de6b1593f589b29c64bc8d3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fb9a1ff143e15afb1bcfbc9ddc08083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a45b442cab306e683fbc0a0bc6ca0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a5e9bdb4ac1811ba2b8d84831596285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee7cc65b1b4428f0e445521d2b25886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a278944bc52037371f38776ef318787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65f7382d552023a1adb28e88b63f9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579342d449fc1347dab910670dfe16a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb798efbc79d74d5de92e96180c1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e48c05baec3ad6110e671ac62b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d839a6af747fc5d14a076165d54a5f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d78f9581a79e98d2d0eb34ec9772a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c0a75f1f19e1a97228e3bdc81585994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0206e6fca0ce9b60e22e2ee6be60ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6d4490e99a64ac3d31d677934a2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba22cf1d42d49f71503726b854525c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95901b4f790851af4cdbc48ddd4924398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09d2b821a96b0e082adf90f071b2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3320f43d3be27a2ece8712425d11bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199277d1e714a2356a0c747c113de38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d660e2c23c83f88610d9f8a8132bf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b9eb118638a105c81f1fbcce5141103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250e4e20995a4efed5e9c7cabc1f80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e63da792406cd6cab86f7e4a9a0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b970248f2631ffccdaf4f01936dce2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986302c609dea482fff852bdfa98d2ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22c2aa643c941122b328a7d3e1e187108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d9cd6d24f09ccd10c4dd20313b632109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ef0455eb539d00a73d76e1735b75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed57fdc973d08d30d28e3be5a9031c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8ea70cfddb785a8c3cd1e71f6d77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c5d2abd83d5adfaf5484ec20095af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1845fc4ee7dce7bdff4af82b77e174114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ef7d0a9bc27b45ad8f13973074de5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6035d2d6817f5f145dd55a1ca13a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a7dcb84c00195cc19191e544d61b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa9daee83127fb311419ab069aa0b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a951d6833b6b78f9d6b021dfae1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df54201e3fc261ebaf2c10c6bba770120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba8c1b20389d03e0c6dc8580a96d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aea9b94acb15c43df22372956032f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094768e3de328bd732624076b371d304123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f3c76fc052798f5d36e2061a8dae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff06c9bd719ad5412ec0dbf2b61582125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7fc79bbcee5f221473f009faac8d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dea431f3efd332210782ec92c6dc1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d4998e1fde5411842f66e0f0cd8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4ab4b8663f95074dcb78f3d268729129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4618d0155fba52904af9f103796063130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62fa95f107742bf1223783c9349241131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa17187d387765971cf19e069c3d7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686167edf4e89c4a40460278f6a81046133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2193b05dfb113213a2213432403019134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50ff2846b6d2e0a797e3e98cb771c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b28b83bb3c3c25c86ef26ffcaac29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67093ec735d48e6d5b6eb8fbf5fb206137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a0330c4a7682bb13a6dbae289dc88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042341d434a0fa1d603793ea870cf927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551474860ce76b087aa4cf485be8951e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06258fc77c7b536f1e536e2d3bd447fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb728004fa62691c4137fe75bdc0124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba954c9a0055c5165f4b48ad1c1c974143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35d71a35ce6ae2977badf1cfc0b2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ddb5f5809a20538c860346551757145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d26b0d44609d41797bc948e4ea1d40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56983e3ea9a2c4389f71afed821a10f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f1d68e30dd35ee5681b5a25ebec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e326e15891a596c487dc945e9ca429f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98118f4a64e309e7eea77758ed3faba1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19711adc7b788c023b70f472adb6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a9af9d3c6a489c90c22901845f5a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea407442ec42304c9202bc619c3f0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5dd725d8ce94d437a06b7e759075f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81c9831ed7b6607cd05e324f2af69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33827561aa1eb65fe91db8519106ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1434a66f1f21b570e4f57c67eecf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b9214e0c4259d3db8777466645387158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065b0b23e0890c2c3cf0f57eafcb35e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af2de996cff91a58762adc932490f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ad2a7e268cb763ac5f78497efc6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f643851ce35a4f6c88d4edf384a6c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36359493eed65d23433a875e4a9e3ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5225bb48a7baeb08ad8009aae71d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6fc8ed46986b65f8ddcd8c273ed4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d582b6f0fb8284e5545c642623edd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f7082fcb1794dfb1f962756ba0ce1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ed0e02fe11899c347980f36ab70cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29612047fc3c06c4882d8ac620314a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a2090e5f02e54010d3591f8882ccd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37454accfaf833648e8e741a4213c4e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9ee242925be6db492941606aee524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687698841cf03dba975fcaf61e0fa9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a1d25d9d96ca655b8468cfeebf34d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86898194b9f0ab1c842081239341a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e0b6527fa6cc342f7d123b1972822176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b65fcb74265c791c7248e92c8356e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6e8578abde9afe51290856c00fa48178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd899449d8c7c39b555d33d5ebd47b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992754d8ef9c94233ae79115f0b36e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673ef2f77d54cafd43554287749d9ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bc0385b04f2c01b96819a41e67ddb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423721d5ead1d5dd2c5a22aed51c2b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ace03fa985b4e7d7a6354885c5e5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce86d7a0bf1cf268fd3de00867f4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3eb11f503a6628299b6b67c146f05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e289f27a34bfa4ec06b64f862934187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5e0aab263bdb77ad63c828233466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec177a608236a7d93b2f0a9cdbf461189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4653b19f5ae99321cf1fabe2afb486190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d3f68f0acd0feebcf5cdc2aba339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98abf0aa3b029de5505a4b12ee79e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a5acd3eff023099394d5aaeb6118193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907664274af2f070eb2476f324be14d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09443ae79042e69ccdf3e0d0d8206f3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c96cde55ee6481753503957c2780d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a36fca9bac4c48d2fe1497082982197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2396936cf954f51aaeaae96be87d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55780c8979a9cafc286b16147d663e28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b18216d0a8457907eef815869513200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd8676fd4c4134891ac99742a03ba3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2601d78d4db81c8bbfe91939fe042202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50161bedafab505c15fb03408400a23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ad76a41698099818e228706776757204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dae65f6c0bf3375ef4a93df621c78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ed18451a835294193c8ae8f6f865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545f924f2af691bfb8283fc4de20b9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38657f71ecae7ffba16812bf80fdcd1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9447cc080e3f8436cfd399b0696cb80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5530288f7fb0b9adf0dbed77c0f438c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0238a397d947cacc56a9b36202e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4219ad0089a8e020d01c014f33ac0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f81519164dc88cd0807514375ad66f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5732691cd6c83eee1c3d2fb87e543214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d4570f5f698c6c4d8542bf053ce7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359d3e8a331d4e044def8c6b65689f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f602b7d87a1ed442ddc5422084b46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499d9aaf5bea89991869330af093577218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f704c9fd6e57148d9ee8be8cf4401219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d2b1820d10bd673de0b5e1e85863c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f04a72a2a057a5c1e359130ea464d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25058ba8d716b58cd4650c5212dd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a3a49b8eed6d877a724fe54764d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e90d73b5e57addf9db14caac4dde3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afa7a7aa00dedf1b606723b025cd6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b702451c389804624ca4ace74d99b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4fcc5564284bb8cc76b440ad74e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85c70fdeac43ca0035e218465062f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74786cc7d0c99e01e8b65311a5c1c5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c6c9386a1ced1dd3abde3723d78d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51bd8194049dccafc89e736a358a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa51ed044b9f442caf39938ea14fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee440359a3283a1b9ad52aee6494ad214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ac25bf233d49392510441ad13b7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b6908a517dd0b52791300ed21170816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b59a71d9daaadbdb66c6115291a2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a7ec98bfc9e6eaa546ae04ef8d57418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eede47e6d67e3f7c61369523fce0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab499ff6983048eaa2a13674442db7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d049da1a4676f83df054e83e55ff721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0849934874aeeaab5ae269d0871322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b95a8f3aacd5eec2434d31ae254b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242ae990738bc6bc569ebce905d59a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deddaacb5fca1a21cd00fee264e8c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b181f78c2fc0f66cbb0525605689e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b53c2b8d4605efbccd5e6cf651ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f84bbb16842e434075cec839c5dafd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b486eefb24be0be50c6bce5466c13729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b08027d93b725b1932e210aea6b1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586b79ad62240c2498a9f3088ee8a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874c8dc4a813f8961d0bd7543a7c7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96ab50d607846a81185319b39d58a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b5ae506f4fba3c86b6043f91f58834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414194bdc2ddd0411a4105b412eb5ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11dc048cae492cd4f2ecb07e10f0d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b8b0f20348e321a3db93ef0811e0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58a8e35fc484e0e4505ecc69fcdf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479fbae28db31eab7e4d7102e10113c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695688ca76361d3295d8ea2bfba7da940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc461b2b64c684b50557f381d1cc9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dd2ab187ef1dcd9c603a5f76bc1fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43707e6df37930c7acfb1b206ca567843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648d743de4b248dbe842591c37973944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd505b86a7cd164078a3f6070eb6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec70900f7a6eb386053fdac2e6e16b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e098cc0cded5ba973f87ec28124ed6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0851969c383d9d5c647e253e4efd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f55f8168b3d8f567fc840575f6548749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da6b4720116c8c50a80ed06afb0fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e92cc0314ea47799cd4a9c4eaef7c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955e9751c4b30053e33bd16a86ec5c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a59639a45a94ee01ac6b0618b4d12e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5364b0983c5c1fd911bbe219e4964954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2c8f7458e23182382cc05e1fcc1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8900d6abb8892bb76429fc2fd6080456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9daa26b0cbffccf02d33b28ba0f4a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec791915071591b10075dba71cd776758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492cae42878de6a2155ad2a32d860b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8984b1561fd960ffb15c59e9ffcfed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d75211e89b8ef471bbe59b7fc17e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15e757d09576ef4d929a8fd992f21a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4188db1d5b63f0ffb6e3e79c72610f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dab05303c0361d046826a7688daaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946e9218fabde19292652aa973993d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eda1f380bc1356b1a080128b59eb466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496955510c8e995b78b7809d03a6f0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc88934b04ad941f9d6b8419b5b11d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ed2728e9516141686d0a8d28581a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad682aeaf105dfd0ee22ee9890e169a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0ffc37c056a73da91909e163ca5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e58aeca42ad6748dd1451cb1ab9bd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8adf43f40f8cbd31a77e99de64fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102cac2f1787f90e6fcc9752d5528dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40cf5f169501b39c216eae63be48b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb173d409bc200a186b812936d78276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882abf049cfd3b83ff31d498707221b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083e4e77e7b49921f499c4dc47fba0578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096ef09304950ec7c30f60f42ca3a9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d510b69055c01dd5e6bd8e16d24caea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42030c676933740fbbea67babc90d64981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938137417839e71b06362372a17fd7ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57632a479554dd03b9652e014c2dccf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e03b03e58058f7ca317a35cbba1ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569c6e20cb238c08e58627913dbefa085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e10b6b22c63353c83149c9e717105886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbe8d8a9fe371e866a0a3a4369314387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541f8e42d8b2d1c87b85556e2dd84ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d709ccd7c2dbb5f0ce4cff08f06f55d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346d66a1653b2f86230a0458d8d8a5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f2815fb3684d9a782d75d25a8392d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f629997e4ca72f5db6362d025a66792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d31e6c36d4de066e6ea995ea94f9f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7cebff4161bac2faf39899f51007e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4292bb758ee145941a2e7c1e7cbdd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46469f44c930e054088dba3107bb27996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b23bd9a905ea3b8a34d57a4b96fb9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94631b8e1ea45c6a95436daed68fce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748fb5117e70da1f4abbbfa4364a5a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38059b8903adfed20a2ab0af6c101ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ac127203258000c74b00a008aeceb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821bd58fd9b6008f28a89cab83eb4fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0ae1e6336b5ee2ab006f23df11a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f8ab2230843db1143cb3ffaa31df9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc91d592d900a342adb783f29546c22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6f71ed11092a69d28a70624c864e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78287f15b78cfad897038549648729f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf67dd60632492f5aa2a2d3993b8f19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c225441616012c18810841754ec65f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e3a38eba97ec4671d81a9930d7733110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7a9b9a6ec389e156f90622ee05e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba76e73957f4c1a3cb10dbf3edffaa7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779f9187996b7e3ecd76b1462697f12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ca5107751a723b323ee0802ff9a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf30560cc308845de79f00f5589e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010cbdff0a59bdd9709bfa3e7186ef2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f49b1ed9a557790e0859e00301ea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0afe7e0fc33b6fe3895bed5b9c918118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535de8a34266ea0e22990217a204d54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791b65afba6df66d1bc50579a09dd29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda6be8a60f7af62043457cebb21857121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501564d6cef8466d5acd4dd2c5f7ffaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844deafa28f05523713af331ee326a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce89d52f1062cb3092957853dc5c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e9aa0155b788d6aac38583487ef1f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29569ebab73051d5947e4ff7dd591b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18093950c09eafc9d95071c04f3e03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d138a66c57733955dea9b0edfce43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d76a285ec930bbc2e714be18ec496129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fc41571c1843d7a62d2a1530359b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec1ac35a3a668c58a2882dd6602dce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324928cbb1db2ea319dc6857b7606f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83455eef58df53c9c92a06aeba4252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43174cd894a0c8c50e4364638f522112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141ed960c161d1957a0d580760374e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e6d6471faffb5f55df9c22531c1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f7896a1ed8d1c2bc8f43d20a5497137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca936e5f6714ca88cb9ceb493f00714138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f3cf37a135d6d4cb57bc1b55472ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b50fa6a4b60352a74cb14fd800353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db0f8d49bcb62bf837185dd079bee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc4c9d4bf7a4aaa466e6bc90ff0b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03f04c959ea3d5a7fbe31d76fd0ac7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba0f140f6e6f5ec69d34d33bdb5ed7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d90137d304456e6c021fc0a62169c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015521ab7e4967c11a08e4873cb53b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ca137d1c832c35772284537d8bfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a81cc734a43e2696c8a0eee78d4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3694e7dff8fc4f091f80f40e889e8b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874218e977830416b5cedc4b638ed1ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4f3586ffbf4fd896baf8a52e5f43b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a298883bfb97cffe130168c2619b84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb341aafd67b3f741f576c28584f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7aa50dbadd1030d0bd331cfea7076154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e3be198d4919cb413c63de33d3a04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a3d6892afe596d8f1792800ef4052156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19997cd3c6ed187e83ece88847edb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393113742ea8efa79e4f66f04823e100158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953ff076fb8913834a5eb38311073e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c50396e21d7e237255d65d06bd1a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2cf2cffa17796589de059854c7b3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080876d892513071f77ca88ddf6c9a09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a27c82bdf86a6a69cdaa91bf8e98a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6692d6aebba278d79f4b518096765164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ad27a3ff78de48f8253f39469f9ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a39f475cd8a2b5e355eb1393090bc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44edbd9b6f799a05c3b1e288779263167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0623d8fc604aded0b224cb9bbe4867168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c0dc262f6aeb45b060d7bfeb4921169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2113bd7ab5a2c806ee79901d73f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa33f3c0d5ade572bfefc68b59965171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e25602b8ba743b24636a8bf6b58cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e257d31473147864472d28cc8c8f20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d5130b3c1df33566508b9e58b2fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b5112e51f67438a7498b75e4bdb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2e17a0da643216284973f6634d16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c36d80f9ba90ee3970e9844237e3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004eac77363e37421c1fe3e59ec53ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db0f2e1089612880f69816a2d6a7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465875d1898d1d86b5728ddd6cebf09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd68c352df2a0af3ea4456e88691a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc18467db0eff6010bd43b7071aafe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f3791300ecd83c1e4ef5426eb6ec3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ab94f753e6d39b797e9af467b1ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603d3c9e90231fe5024308e4ce84873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c90f1ccd122d021d78cc1411d5670b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b4388b6921d6cee28b9590ab30505187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e724d7bf93b95689a2d1fbbcb127d3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d61fe703f848687f75deb49a5edb55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7034e38aebafeb479fb21bb0398603190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fb8a866b1c10bd6565c7a2f31b7a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448031b67419fede5770070f2650e965192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968cc6648c1aa6273f5f1a28818d323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d098e92c92f908bea2280bfc70cdea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd462868e1624f62f7eb6bb41a935e4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b22e8a47467271a0abeee7022accee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f8081a9d1da1ba64e233ec45b7376197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568754fa04d632b969b3596c4cdd04e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280950094849605e714fb6bae51ae58e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb676f6e8a0e0633ede9d5eff7ccdffb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812aa9f76e9d3ce9e769781feefb9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8336eb26a27c402939db6275509ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef3b458c90293fefba1c2a9155856f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47996968e574a756e776dfd032f11f33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59a77d27048e9dbcca474f8bf6e84c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af390da0c01857e669318971a11b8cc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587095900d4af30f4f6f714acdd3fe54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af0df4e8a5b557ec91332d818ddf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc57893a1cfa2fd85fed9eb2314133209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f17c70367889c4c35f630da7f07c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f3174d75cb9636f3972e2cb316b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff31968c042602293f29435d2df03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953b1512dcb8a30dc471f2b5cba7d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434523d8a9bdfa032e271b67e3b8e385214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc20a650ebaee5400b7f5772f602a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41853461342d3cd3612ed018a73806a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e3cd6d8dbad338c66d8fe17dfd68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5705cd9bad7e7ad42f34b3e01b462218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b47c36e003bfab7c912e44bb7daa219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>