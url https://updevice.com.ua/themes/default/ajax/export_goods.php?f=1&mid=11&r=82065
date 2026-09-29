--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aae06d7731aed10f228b75a965345b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a74ee2da0689d316e7f28663a9bb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cb76f19f8d7453af6da53e79229933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89b1a4afb8775d3957d514e6eacc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a41c7a2082898df07aed38cfa3287e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d23cff4d70384f2e0d088650e6ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336331bdbe3dce846da2bfa93455d1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcafcaafd3e20cdc71ea94d8dda4ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492cd396bb1d01cd4d9bab8575f7f499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ff0aa4ad0c3849058ac80ee5cf9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c164ab6e43220f73545507f9c891b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154a5b1e0917efd2c556eb3ef76600a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b44c87c285fea02a7669919c2b40a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acab181750964e5abf8b24d419816714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff8f6ff4bc5b4fe99b626ba059115a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce5b6fb5520d3c026bd02d67539de616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e417fb88fc86ec53200f52c5f7cd55617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c71ebd511cede1a0739aa898b653c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c054ac362c59382311de572a7afe119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20e851a07406dc94a8074c13cb2de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5e9a6e956d05708816cbc18f48e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e47258c73ec5b7f0411c47acb4b7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c30de6139509e4a75872d7b260f4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64ace4a926273ee3b77137216589d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfed48db1a5eb13903a0438b6129725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6efb02c404bb1f9b5d38055172fc6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be11e7c3a384a88d5ad583ed8a652327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fccf459855f9ba50560ef00b2d32b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fe8884a38c8f1548b39f9aff89eec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a761e71f51e7c80498de971daa7be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80876e270c854b26fe77acc5d25e384b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7cdaef6ed8c7adc037a56a30c987332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3f262577a7c6660117bb056a6bf8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74c71883252dd89dfb5f71b3fdf04534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c637a5c51470adb8dec075be9d3ad235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa33fbd2be72b66c0680298730e2c9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca824c4d614bb1fefc05482e7b67ac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c836bd1bf2c0efbe2910b8bbbb6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f2284931fd81252195e85540cda739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4995dfe56d1cd06af7199adedb704f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a640f05f08015442c6bb2cf6558d4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d310817c4057d2c3d8547d9228e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad44a457f7d1a4bf8fd831558e49a6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca01388939f6998cec9a55cf44509b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef9f49fa2ba82644a1fdf3d4e299545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8eab73247b0eda2a841536e5bf33646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e76ac7ea93aa8c597b7971e7fb27647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d8222962f6a97c5aeadc442e9c7b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd451192ceeafe96b4223b733d353949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78e6c907dced2854590fe7187c366750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203318614ef7f79423c08cafb996effc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299bbd8508d4ed8de737d22193ba2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9483bf0a8f3c7e3ebbae20823bd33053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7c2a72845efee3ba61d55ee04e5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37d68fa1b898d35061a973c7aee2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd6791810cb866c7ae2baa00d6d8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e918d40ac76cc89fbb529b223d8c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c1e5ddb85f5ad84df93222de3d05e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1da3fdebaf5b9e1e970ba7cb917d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c10eea3c3d8b3991fc5d9c91311f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ac539c47cee9e4d1e7783fefe4ab061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a2291eb59dd21348605d03a82e0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bbe422c6e2626aa0e2ffd2b03860063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed7a3805a9ade2932e09e0ac1fd7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761c4b4138c99fb58ca1bb7d5d8ded65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f6448987f7569a73a17f73bd4c7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe7c0eeca28435cd7f2432a60211967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacff0a253c2942bdb2ec2850afd5f3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192c2b4076ecfb6ff86708b95d4f7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae6df8f844698b61af015f894dd0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916fb3facbf628e466b1a5365c746371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6b7532f75c551184a589f07825b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac74acee31c1642d0f0215876e012773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c8890b8e0464aa5b8e5c6a43ab19e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502722b87f7f784d6e5e098babe4019175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4897b0b3dcf48ca27ed19258b73b9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076108dce0af594791ada0ed3ba72b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567085ae0a513f257f4d58b0e5314d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad45690500138399ec7786cb236f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c095fb9c661f314d5bd8f630d684e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df04a9fff92290bd88e7c44b05e292481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d99e86e90d65d3e146aea94fd3e9d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cab7a6f923f5df422c7b7f89e55383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaf8ed2ccaeb2b078d5f21e9b6917b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a5636e87e3f995d9d90955bc0f83985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f142e2d3902956c9669a332258e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d7da743e80d7297175e9031536e2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395484052d435dd868b000596fe8d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f7ae5fd8d45d2fc9b3c5e03e6b50189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33ddebdccddf350cb5d82cf7f419b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1b408dbd02c8cc6ffe0f686986c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f775b9c7d284a4c474d6ccadc0bcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8117b098ed439fea70bf35dbde2fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a3b7f1204005d073e097b9e2422594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19a119acf119abe6a0c8e2d694a30995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd700966d080f7d26c4e518de319796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ee6c81db1d689553f0354aef01ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06f5daa25b7ae19af2f5ab432e57d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abd9747cbab147fce5440e743cc54699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac283b2f2195969eaa6567a8c0df8f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c16ef5052f81c10dad32e41a19e62c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c36299fc2a666671521c38eb1aaf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f065dbd2e127651fab5c07d97aef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ece9195ce2c8b351ddce76fd4f86c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3af4e14ba186daa2cb6323e7319c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed1ca7a394973a3de84ed7e10b6095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660cc054cabbce43f626f66331c95c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ecc2a7809498af2d6a0d2e8904c40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430b723f02907a053f7da9c9fece92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f81cb41aeb67b3b7118f82b6785037110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122885761803fb24cfc2dce0418ac54e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cbd54d22ab0a20249d54c7027eae2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bef5931dc2470343b1cdee58492b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7222756dfaf5f6b7340b3eb81b6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a21f2fec88895c2919dce69e928c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80226b46a53bee7908e9020f5f2658c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891f11f1b3aae80c27d0d7b9aa42c33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849445064e8df1d80e6eb8a40437e681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb7eb59078fef62ed9ddc92c1dbb8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3ab22298e6315b4ca822d6515439120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113e25b480bb89a56227d1291edcdf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af3f2b50aa741327ad91789db2aa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813158bc18a4dd10cdf89fb04263766123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e3b1853a66e4402ee86e47a1853a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9f0087b7be3ec1948bc17182dd482125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef802ddb5f0f43ee4371fd335aa184c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311afaf1a59785fdb0b017ea451cac8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b628b64ee55b04a0048a3324c0c9404128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb87c9a6c665b2e2776aca0866b7c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efdcb1899cea1fe0b3028a23954ae0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd7fa8b70c2c6017b212b064a9770131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a098e612d08af9f1a93b3871d22c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c7231495018a3dc5d858aa144c524133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4a498b6927f89340d0659c34cde79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9991162f26f2e6d6434a3b0e71743135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c977dbf5cd17275f7261399991a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06845c6e561474595f8ab1b3c9f8f52a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401bab11a76ea77cf21e494596d079a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c72affb896f25320e204f1a3436f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2fee9916d6f8f59f9c2a8459697de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6395616c9e63a51d9a3762a206c4fb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd44f1353438d47a6031cc57e43c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cde7e56b211ced5f7ef5aa22342ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba0ee87514b31ecdb861e95f72544b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75d987ffead5710f8ccff036d6bcdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89800011795204c0e5e2f8587c055bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aecca3dac1a3b5d88238e3ac6bfcb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731777fd8e5c5a3419050f5cb5ac36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e675c072a11f82a63ad7a29e59b746149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af3abb5decdcfdb54c6cfd5e4aaec8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce26b8b61a3763e5632d8a6b3e7f9ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9708b0812563f0b38d64ab56805763f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c1fb58ab73bb52ed9950ece6ab75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b7fc667fc58061e07c662a640a00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee7d34d21475e4508a4ccb21d853fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d3b3b5d29918b04a33c18cbb20d1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e12af43ac65bffa55443968c3c401157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b73e379d44255f8777802ac83e0de4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f02f1b4cfb2404d9e18bd6f7dff8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f1ee08e741afb5cefe3fda06cae60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8efc1fad37bd4ef9f18ca110c81d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c69bb92a7363a190afe03d91bcbcaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b13b875339dc5dc1d8852bdecb214a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c43b73094ef13d87340448738cf850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b786ce8688a000c11b631598c1a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26fe0b8ae9cc1e50156c73397097a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35db2af85c8807cd0a74181216d1fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71282cc19a968d3a7733db0fee61c01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebea854c434861b9727c1de0d3e3cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01cbca2f3c6f0d1a5f1bb51128eb08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781ba3c661b48d84a260cb436d9c3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd99895fd205cb6db5b9a9a75c05e49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f4104f40c7e2870d4d71ffd675785173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486fe0a288ae1be060fa3aa6ead105e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b21e270032ee183f66d6fcf0ea14175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a392a60ff628a62c2f98d758e20980176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a3d82eab12ba6f8bd4f15d32970a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6392f477db7153f66832d6d55ef84d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c48ffff24759524a908bb67d0f5f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1df7c9c6b5223b2ec134e98984901180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332632802e9bdb54d3036216aae19699181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b9861376df5e87516b46c6f79cfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc817ee07432a8f3cabca53b3a8987b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffaab2302561623ae06b3c702690a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154492b001bba21626a7b2803f7227cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3edbe50bc46bf0c96f53c95aec3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2ea533ad5a24c71ea2462cdf02822187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fe6726e13e28e0932cd180564c554188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1856970981c22e883dc4afdb9f58e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe95d2bed4243025df15959e92bbae4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f4e7c32d46ade43b165b017dd3f47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff030bb11e5ec501b03541516a389551192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e408cec828b9e6791017299e490e709193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801c6aea59a2b5bad69731ee7395751194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e472c0af11d70959aeb5fb725d907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20733b8043f878210887b5105f2c755196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe357bd5e5de1d697ce0e61588c555197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80597358ca4726d548b8f0836fa69603198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf9abc54b34f701a1cdb93ffd08eb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d49605cb15971f6cc2d81cfb1baa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf8fc10445fdb973a53e6bdde8e3ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fb9bff5d94aaa27ca187fbaced913202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053d0cf2f21163bff51235ce3d407d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b253eb5c9a6895a40eaa25abfdba6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453fdf3e504d02f1e54b49b5d724ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284113a299e46e3e21969a8b4ce7078206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493862234fd31ebf0bdc79c77a49b36e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5224511393ce1772da867deaf6cb51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad917e828055a5e62cec075a1b92066209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbb096f49044693e35cd4c542eb4e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad69a8fd27bc09110bef342444c70ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ace95e57b3f4a722a39c2160cf284212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a3ef1765ca132c7b0a1e8d9a2ff7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab66457aa6a4c5d133f8ac9f92e08d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22daefa98013e5b713431ffb30d8d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfe5762792538206114f72b42dfc3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cc9568973bc0973f55c360135a2b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49feb6ae4572a8e9d0459aa4589e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d69686febb91af5de1a97c457b69219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc269757a36f0eb7b38f784fd009731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f81ed8b74e60f3083ef562f45709402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f6a38a550e0ed03d549d76d2d279f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf1b9bd6a783b26316a62a8f1b9584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93249d6e5892cb7837c10a05a642cb935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478df7dce0b884a128ac16291f9f3c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a2f97570b976812973031bc16c6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d4b0f529c23762399ca8f72c065ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610fff7991ccc8dcfb474f93aff8919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf069a6ce0b98930e9bb17f1e752110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c750138d9adafb1497ac0dad2911611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a893cae09069bb370442bb2dc32d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3b5bf2e402c79a280448a0724b88313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f47cdea484a7743f680518ac8f4b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738aca8b1faca0bc1d8aad18a8833915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f601bf1f192ed16806661103130ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efe9934712bfaca5a1e2ecb508aa9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9597be1d5c5577d1a084f172a59d11018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a6bf2ad638e829b04c8028d60fd0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeac75b4fe2749ea11b1a2621d19c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffaa1dd139c2d4217b451e22a172521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2c2184a3f299ede46660b24d86d6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a98ee3347b2c4bccc36e61ace846f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01342532cb9035f7119783b085511e7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316f9ae1e6613dd9ce2ee7b5b26d01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293216277367ccde294cabb30a9caf9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73537b126b6dbd9bf2c6f087f394df6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4168ed86afdad922c898649414918b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecf447c1e61df2b8616446a32505e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabaef0ab448cf7c096cb01ef1ab61430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43267619f33d872728331fdf282bec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69dcd8ecd5d0ae09219967fbd8210432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce982e6c8e970935623253e69767c65533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ca734d595d037c98f47521e415be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d546f13fe51797992b1be36e2af19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69408e0260de930cef283c064ebdbad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cea9fb55f4c6f2427184019a3c8d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18889890cc3b60a901f4ca9aa50f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4ac40a3bd66eb5b51fa6992721d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fec6dd961ae93cfe8d2267c0fff0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38289dc0c03d28c73934afc6c7dfa4f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76561c4757d8369f01d0c52e45de52be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86018ecc830163ea9d1157564a23a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce208dfb80b12c20d80bd4c71a4a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c13e88cb6324e3ea8737de7b716a1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749fcf5130638f6214faa20b231567b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c23d01fd0b950b9b1b3463493800cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f8551cd9db186e5146378242349448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03181764fb687fa1a5c2a5418377b5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809eb347c0b9230ba3b11b5bd73e6d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85165b249776228db469317dcd5fbcab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff55a8a913c6baeb974b47b0a0a5dfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce0c2e03aa71bf29d1520e92d3e7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7864d50013aa8df904d0690f54c9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef60014ae6dea6c7fa57f1ad9eed2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba59a32799a2102b1e8cfe32d0efa6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3957f41466dfb8852f0b900bb5dd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd19268ccb93fd162c5dcc8f47102358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc17594ee05cf61f366f3f41b4c40f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a38192579a7e4702f3e020988e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d58b7234cfe0f5c43f3af3cc52d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b79baf4bd1036edacd30c0abee17462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f43e1779a3cdf0beee4298609a7a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dc988e3b8877deefe3a4bd9ed4c0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87185b8171e89832c480846de04bfc2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b8fb52872fe9844225ac63df6a6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d562dac32061450e67c8720a585f0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c739510ef6116783ac434d53bdfe4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a357ca1b8da3dbcf0a468e3097304369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c216f25892da7905af6f4513494a0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bfca5465986e8ec1a05390fd134c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a682295401eeafc96638c135683a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc96e7aea63c710bf10d782ac83f8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b28824101b69161ef0882502990e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1f918ead1b44e3d981c65250339f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5df9c02b01f94a0a5d3112c03f8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6eb31af0d627d3001cd120d806ca677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c23a7c17de7208b1ecba34267c562778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50b39502b02c457f6138b1d76b052a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf9471814d16b808651beca1e5ddd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6a43d5ecae94c80181921089758d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f1dc1cba730d589b7e4965d7f6ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129d3862f6ba6c2036a4e4373a4944283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bca82c5c928837278c2d99dafc04d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d0dd4b0ffa8b77998ea8679a6df085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051b49faee2cfa3449f28938b96f16486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203c727739d5c6ee700509b72e97df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c22c33ac7082a276332d477d2d18e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a070b21dece79bc003336665afdb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeab2d83504144d6e66c2e84e8c89190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abb244cd7bf4b5b96406ff82027bf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e1b29ac5c56594d132187d01a22bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df16e4cad9a0299e6b41292c300a5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045cd98bcbdabc6b8c43c50dc11b4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d809fe8361307ecf1f11e2c9a05b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b94d2be32b31d145e08cdf3f6721596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ef6ea414d3b1f0f8eb30d838b0ef797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca36a3cd1ea414b086c126312b0fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecdbaa6725cb0ae1ea78adb60a84d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6c7fe4a44c65bc1b6e1a62ef5a780100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa759e02564361904099c9cf2afaa58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc1182b898fcff3a27a4494f756d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953410bd57ea58c19442b4a1ac7ff15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534daa47f3b41d6bb4ab5950cb4db84a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a8ff635a3456e4dea4fa1e65ce7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec657d56b7cd99208413b29b5b8de353106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84481411b36cdde67a7222c4f1e8f072107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca2b3ccdf95555e94d6c9c7910285c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb67a961dca625339c2b216118045109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae50429d736abe3649ca75fba7076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8704dcfadb85db2491594526d77d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f1135cffdf874dbdd0f50f20560e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec17a7f25ee2e6178a135171b48b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85b4af80f4f9bc6ede4994d828371114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310135c643e7d01249a2e50e90bd26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a4c2a193eefc59736aec7989a072116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502e9fc6a98f4ee3271fad0bec0ee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20264f44090961941336dcf8797981118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd05d4895adc3814fb04982f53027d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b305762677a5c2342d0afdfadd99b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036d270c03fdca76aa9bccaaf1b830b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78420da467db3240b427ef82f9118a92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb387f5c488ae3dc06b1764b04c723123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce01225cd27a66b3e562ca294fba33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90539586e3a96fd2840a9160f92f6fc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424479fef989ce11c515b7ea707cf83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8e509233cf6b85817f2aaa49364f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e740fd90188e3b6d405f2d72a27f047128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bc4f4dce5c6b2b9b888f24213f01e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618704fcb5aaa8c5d647e8d3a3dd5fd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5329128e450b73866c245d1478c24c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d54b217b4385c149d2adf08b7d2c30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7a0c6adcc626d7e02c1f49af0c962133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b5813c517595ae183a0a3582d55fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ee44169db9573bb5924f411a8277e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a9e2ec5094c041b9c840f5c0b5992136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41d3f311cfe78ab9b78536d585c85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ca36c6c190882d62c1906f35eafb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f27fc9fda23646870c2f60b7a04f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e093994020361791a47d0325453d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a6039b9b8a86930230ea22916e5e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dd3b9872a73f9dc9d883a13d24f1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c09c8a011d8eee0fa3f78679dc2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeeb276e16de993cb8df489e5b01b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c46ec48cd5467b750aa513be1c72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e7fde51d84dbc7e04c0a793b2b083146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb4dbe0490a03bfecd87643793d560147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11051cec4ffe9ad094f9182f068cd34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f11bdf60110146971b6d4203b39ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771708205e19905227c2f5de13b67c31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aed0786d35150b5acf0630782ce8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae55ea8b66fe2c2b68961770294150152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1af801932bb5eb99b480e4c7155c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a940beb7cc31ed9667a5eaf3fa2d9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb721ac753ae14a48087b6d38bf0d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f082e64b6c33648fe6660d5a25e33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7feac5587d7da6290be975ef64ff9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d93f28bb4e00d429eab5cea0e6e1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c818374578eb0e49cd3d3075b66abe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6078cd722aa35c2776ad7340684752160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9b1be41ecb80cd6269ae36f4d8dbb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e95600e262409f044196ad44543c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b811939172ae713b8447f7d1f977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce144c7f7a35ebe55e09439f41b04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f762ea19137eef4dc0ca7bf09c3946165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb392d521735de887c81c8b7ae36c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e911b01ce60c2a0c7446efa0e8bc13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354762b8928c89cf17576cb0923a13da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e83e1d7541662e970a2e8865b54d3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4222b3ebcf8323727cf68c5df9bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabee93c39d5378169f26a14eafcf37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff0fffeed1b30d7851533b3dbfd7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda92b767c6a5695e29e3aa9c1e7c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfccd7250f8f4cbdbefb1774f5a46e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721331393d24479fd1ca3731eb3749be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a09bcbe26c8e18abce147e90de466176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37217767add3130e30fbeb71053dad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2211bcf86821ea39635221389d01fcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc141ea198e66af87d559dbe4fbdaf8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce265c04b59c0a6f4a7a4fdbaeb0bdd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a071cb02de329f140e0f227d993a9ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bcb227da4abf5ec0822ca5e442009182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35173b737d2fdfcf9cb5477b453812d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe042dd6be606356e85f513ed4a81e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f69eaa39997c69e587b9bfb0bd83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cea58eaf07f15e6975859613e4cd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2fc921583f780b55a394c54cab8f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810413b0c8b4410347ea3c8d519faef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f7783b85943f0b51b4ab6d6a42160189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a645647a72767d615439c09da1fff37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b2c8b56df39426350bf07f9de088191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2d278620dfc64bb177075c45cf5da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcba62943af1b39727e7d81b4f0fdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e355248fc6d2734cf2b3e4549fe32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e731715a851666fbb5ca322f42867be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4032a9f0933d762b5cc453c25e2eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e482d291e304e5abf106cd627f0e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a821807b756b1f289d0fc5af63fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc831c10aa8b49217adce5fa1586595a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87012a641812ecda51bf35734e887a6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d68f6243b34dec12be12de2a9c445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c949a46db22a2c93974dccd81d1257c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f06f5c366d4cf83f4e5416ddc51a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ca5338684495da1546ded41a4334204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff058a8e416a8a21065e0ed66f59100205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e47e58a2b601f753b3c4b87e6d7b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43063d2ae64750edeb2e6e4d6a8340c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e932131fde28ce93f793206886d34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14978fa3c50c274da7e8bc37606f8bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dbc1e2f4789ff80f78607cbc0f6df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64d165f38113cdf6243ccc3ebf89cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91598d10ca8a918d70947b9136ef0cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fad3b17c6a435b556462775df859e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2c86c06f1e1228c617bdf61e4ba23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba812c43c173e7ef0418affdd5767f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d71efe15648a0296dee41cc8b7c0d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5a95dff0d2672e7b321616dbd5e94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e1d2ac37245e7b0288256bbae2f55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc546ee846b4ab443f177c9d1cd1a0dd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>