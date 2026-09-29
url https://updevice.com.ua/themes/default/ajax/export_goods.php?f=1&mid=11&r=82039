--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa937e9c17965b337eed58914a1261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406427bbb5b35505690693aabdaa282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6810b8c47e67b3abe594a2a29768483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80855abc1df0e858251f884b57cab3664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d481e465ea5ee294d676a4da5a5c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cca051ef6d4a5e84384cc321bc1b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e72c6c7d7ef9ff7f4c05d374c141a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ceb971684348d815f4098c9e71e9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd50898b45e409c79558c8cb11f1259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487cfb9ec897da363ee0063fb60a8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287866cb1c3a7b6e4e1bffd6408ce22211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb86f8b88ac0a99b100e4892adeac6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e506f2cfb473a3db4c8c929eceebb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e7950dfc152170050b8ed2c9803514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbcebf7d7877be8865674f82ccfcef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b95f60ecd79b243c9ade1dc2d10aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c007cf477ae2f0cdef2730602a862c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c8bccbaa3f06bcd405922acc6074318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7395041c5fc8ff25c88505b2132e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c27a6f8efe3cf70cb3300507de15d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a7f7918737aecfc5fef25dc8ab6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfd514582b0926fa8dcddbd6db100222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d77e109622e1b9b9f891ff39cb62f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689ab3997f0ef6ec17208fba7d32fcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce819280431ac155d18eedf3592a7ff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50498347bc5a707b459718890e399e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ca8a27a691d36863beac2d50f9b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf32afb02916fcaec9697d6c6ec8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92300f7fc4cc4c4c5086c7e87fbf6e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b7d1b3b3f071576d00afb724f76f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c87477719bfda97a06691624ff6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c7e5b03d69438455e121c4de2ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e0d08e964f0d81edebd2e9102d01b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8ce6c89773cd7d641b4e146867adc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f287aa4dda60de47386b92852440f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df3619521a4474341ca8b10a7dc7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f33043bd0f933db3df3a31a5a223f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca10b30bdc7e0c96b5bfc09946c7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9790de6ba563d148878b64809fd97539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480b4897c4c619a2d702e1aff9e837e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd1b03b819f819a6085a37b77c64941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bfcf5c1e2552ca757e685029f655542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc89fa7b4dfe89a40831ed2bc20a9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6026e63fe02f884957cadb84b4aee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a65663334652d90aad293072ac0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6f90f6e371e1c5abe31d422cbe8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f05e2c9bde0ffbfa3f3f09a9f8135147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c79c1c4920147c48c7f7bd78a9f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc413f0ce67e10fe4fddf6875889e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad887ede48fb62aff8a4722f18ccc7a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35940cd7e9e8e5da0b7d1cf2b0f458051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf205c0a327fd6d92f69be7b09ed852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5986c07d945dc45cec87c9ef542950853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd7565a534ba090729907070c95ca554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735621c00542139cffa1f5f11c8297655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780a408286bb3e9941ba46be99c091456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d2228d7cf20e978f3505d721913857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379e5c328859787b894893a853072258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ffe97d9b76e6f447342ceaf9c1f8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe152b98c486085ed4b605624209260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a5d1aa7863cbf4ba17ffba868a1a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bd1037e3c914f350c78f149e4735b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eefdef35c970bb500ff0a112cde5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc75160bfc5c21dab5b168b671e8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c459eab3dac188fd57bc9af3376a7e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f682eaad86bd1669523c692df2844b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab835b053829242f043b71a3934e45567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a72000d6f2f31417e925d9b8a05eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde32b330e33d09f181eac956c9c2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474033d7d08ebe56d77d20af9dca074370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbd2285599fecd30150b0e784d18ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288846839c283ab2b44c6f902417529c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565cd46dbc277e842cbd0b5700f52d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed800c05a75c25684f75f88e49555374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c87018a2854bab5cffceecd9225175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf5c9869a5e328d845df7b766dc1fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ea27455b2613ba06213259d3008777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d8097c318aae214b203f27f0ec27278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2f00eae73175f4d26d505045f2a7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc84da8e852a1816a5101b326d1bf0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2c0e59922abe6641fb29cd8683b1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcd9d475183a384b932f092e31d21882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81a3fdbfc198aad7b7813a91a214b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88218585a2687727d0fd1e2b29b06e6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf89b85b22f428d16e19ae899d1bae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a47f3d614a57f5560a7579ff49c9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752ff551321d56bc5d967a3cba900187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c701648e3865f2584bf1b758af479b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f055e24b837cd5600935e3e2fac88d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae5a8d715703eefd26d3b43aca81f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f19f0c640d403d46e9f5fa9cac9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3ef3c473c0cc23d546c62dea114992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadcf1c474134db19d21f6c2dcda6b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b259e8abfb5373d0c397fe8402c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ccaf43f1ecf849a0d5e6debbbea195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f42994029295dd249b7cbdded6b0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc2fa512d071c6c3f23b51001f27997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bffbe6258467743bdb9b0d06f3a50698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488dbc765e0d74f3880aa9ba5af6f1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74d7e3cb3670fd24bd3ca4c03d229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88254ab0353831c23c87c24ae6c62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee54f2d0f15bbd505863d3208d773102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693293d43050ff286a2bd083a1779a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8765e7ac841c11b648a6116cf5ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff0f9a4bd3d16c8b1a5131f69c177105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d974c3b663b38dabed7947ce0871929106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e7a41e6bcea97a5339de0216d211107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480310bd709fee1028218026d27c5d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007690879284ca1f57930b12f682497f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427445a305ee044e519dd44c759c448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfea6fb1e0a3573cbb546fcd552df0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddda3ede0972bd2463545f2a9f599b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e022ed4aa217206e58b28057f0cb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172804782f88c3f2ca0a3f6f9c7201b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295cf49b8efd80eb9f3ad45ea63e431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78f5f76e1d1d85e27bf69288ee041116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae368373fb9739cacf9e48d6f29b159d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ccea6e619d0ee3bd488507902233118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443a8e259bb858e8d6c9bb762fdd5fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9bd6c5fb122ffa7590d183f7c9f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838dc84938f7622c6101bd17227d238121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c10793ec2a103496a297061f21d5c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89e8b930509a49d87edb0a24a9637b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe141c2a8aad5116f669a26b3af4759124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4d1db85c5731df6c8506333b65656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274712a0bc90bcdeb1420625569c059126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444af1a1a3c975da4d4596375fba37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31f09309ab8362bb050ce1ffd16695128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b1a4e322cad45702902f66f93c19e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08ff5a9af369198ee4e8648ae9df9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67044158b12aeb2248d8d6dc10c6f4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555bd5f1a570b0da56fe1aa3d1b5ba7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3796c30b5bf56ee8139527e832b53c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640c34775b3476dab0a4e5768e3092134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c1fe6dc041b79ba8957f8afa1447135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb8bf6cb861daff0882f839ae2fbcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085382def6eeaab41c7186934e114d52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740585a8252f930fbb131e1ef20773138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339b70efa4fdfc9c5f214696d68e880139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a48187758518ac9af71abba08e70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e918458c3fef6ce1467e859925dd9c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b16324e3df81b8c5b7969ed4810cd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf685be442a8fa5b26b554d5af2f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29119cd112349334c009e5c2e9c136e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8d2dd99da9cfffab014361dc62c43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3081876dabf6899d9a90cb59c4ae74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a1623586aa2bb66fa69fe406fcf96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825833e4e469b93cb731f8e3c2840b3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f52a8751d24de655e4f69df919bb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e88d94661835eab7b6f4423f925cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a086aee82fb47570c10ef5ce418b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec20317fe16c38598d1f3317fbba6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefed8d98a3c94337726edc9ba9aefa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa47796f287fe33ad58f6949e2a8261154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e466a3f35323d039303632eaae8318155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85859c5917dec6b85d0fe11ea08ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db71e68f7670b68998d96f08d29023157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6088ce8d18d94d34c5975f2c873986e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500ab60f328aebba33a27927b2e1640159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e98bb67e0192b43601ad6c32a46ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b025628447c3259fa507a03424ad1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf5f7b66c0ae41cb259cddcf226c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff80f48ae0635d58d991f90d078c401163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6674ccf051d52875d2e135a85c613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68d33232c5e563cb631b633ab422a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269e7931ce9570e3a8a8335fb1bf45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc1c7f86b3dd82dfe880286b6425b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a301dabb488a0b16432d459629f3cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2daf52d19518fd680a73f724e22992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfbe36b846c989462a898e3bd7caf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7c0a9f81c991e526dbfe255b2c31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a6fb762d61b425698e33ed5be5b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9279f349e4c3b6d35bbe31a6f6cfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc04201fc934f1d776f69d8c28e26e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778818a7dab38a79dbd4b562c1ba8c04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725174a5db60d2eab63108ce4006d325176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd8fac388ca89811c7ba671ace6b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8115c5959f3a0ba3a1a573d2f63a9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bf567341819e7faa9ab018139a985179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f8609825a715c039ba0a75aebd74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb59ef37828ca57bfec0047c798649181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d355e21b2450b362e5bf37a35844cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa6cf8ef063ec8055218546b2aabe9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1a3248e011f81e57da7f63f50228d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91832f1c563f37f71f183e492397ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039640639613cdbc694c1ac02da366e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edef7a016ad2199ed5d1a0e11b60d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb1caf78cef1e7f48083a0f4a5a7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f5584adfeb6aafced77b4ebde514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87eb5e9f288ebe539b1d5d51419fb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de553c8f49a057f976aea0c56209117c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68dcc9cd0a1587e66602225f7dc413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d801ce05086407cdf5dafcb71874ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f25a0ffe07a813df085ad888c1d64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc35f6fd9c7413283277fa469f14990195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d038ddb1e97b967e63499b5a4e82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708487073a17d3c828e322767d2d3bc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275efc180248b742f37eeb9546074cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dbffd54cdf739bb19665a369fac10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59ba42a8d898782d9f9134417a873200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048886bba28655bd7cf939247d1c11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511fbeea98cc52e448aa9f9ae074c21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55f37936fd02cc26365d900586326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136fa042f9c99f12072cdf6df7ee1fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048330f77440371aa3ffa18729eb3a36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff9d259e5607b7bde0f48b8b7acfde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2eaa5c30441a236de88ce80a875d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679577f6282569b0bb9fd30336fc3456208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd51a60d3c95e9ad16470b8e2bf2b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6bc646fdc0ae7af5eb6cd887edac1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adc4f672dcbac6b50926791257b2cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0bcf9ff63098b7572db91a23c6f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757377be130ae99337ac4f2b3ea5bbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee42f39ea89b596a7b12549b1c5ed7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80d35f5ce32f5257312c03e499d14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d773b5074d920d55a3ea1b4b7753c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078fc46fa3187eebefeda4df6ba7b94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2782e84f7e0578a4c735e200b124105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092615d00da8503a535652f0aa158c55219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00de2644570e79c6f0ba14e2c069751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ffc551c3cc7dbd57a48f0b688fc312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936e612c2a64ef8f5ca209d5664e6443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a6d7b0a1f9760ac515a09cbb8f8844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74277e47a0c9a9e5a55377ad8f482105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0edad6e5fffbfcf605a85ae8036d306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2856da2c89d98a9bfb03db2c787e357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdbd2288f967105986bbb59db94f788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d13360b3a805616f2f963d55540819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044479fd3c0ce0b05520a157e44330c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953696ff4e38052c227ca422e703fecf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aae1bb55c381621a6e9df1698afe9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8063f56d332543bfe95f4360c0569f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefd3cda351e6cedc13c1aae8745e3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601768fb9d38daa1de11c93e4cf772f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf06122cfff4e185481d8392cdb42c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc824c40ee1f8817f5abac6c8a2b46f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe11df4224decfab44fc633d4dab718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce6dc0bd23ccaca9fc65f7473c0ee419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08fcb2e98696b11cb27252bdd4d3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c92618b623755e6a8ed678944df98021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691524c8c8b1ee3bd1f24a581cfc06b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dec84d1ae451af5ab13bdefe8dbe823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d519a4ba740effdf4331db43c28cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c3d946021cada83e012a3087961f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0e1b8111ce888fd969f23044878c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8879cb50cca61c01b0c55939c769ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bd351a8c3d143437f5cebfa66232828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f0faa5ee1589544994e6262d3fe9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25128943ce32307a7bd8c7d34ff46a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bede76cdb89005fa830835e2d9c8a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752b836cc52cab4044f05d94ab099d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2be426f960b5a8565106610ad3f1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45b2e468c7898c0c4d2508c2cea2e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a812a50f1abf5ed30b8316e467f458235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e409d1182a562a8fd7507f3952e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8d208f3697c620fdb7677caf2c5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a53a4fb50bc8926e0d1e3fad11a0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e7e27f3035e40660788f2810868b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ae9e014ea9c5f0314c0e632e25b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cdf3e95efb3e51d1ab38ac5acd2e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7472c349b501dc8cf535088e3aa10d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edbd2f5215f6e3427d017d571140f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e4cf0043af0796010020c65e7a8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89288d6adbb164d32d37e926c82fbfc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387c21f846affaea55163cf4daca6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70674747a9abd497ce5fd872eba80d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a95231323f24e4139f2e0256f1d2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed58de4e7926e8f0980247ce83ae5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e373b5736678f3e1960171db985d2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc394b605ef1a9574f8cfadc24dc29e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8baa7d7b158faa0047bd9abb09ee2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f38f85bdf6a321f547b488fa9ceb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb90e0e25dd3f2899b4c0a3bc686e7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf178d0610eec33ccc4cb20db0cf98f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d892c910c1290e3f127969792ca887d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93cadf915310a375003d4b2e84216557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacd904856b1a3e031f442e429229d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84759411c9a6305392c9e0ff208109a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f442ec2301b61bb665939585491a7b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849c035279468e2b0462bb11268b2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f3509b4d06a3f0376da7ba0302ce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7af4d90de72a5eea589b3ce479efb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210b01d5ca25c50391e049058ac02d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d53cac1a83faf6c483f51ade08612865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc52b7a5a801c893133477cf2b8b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac10bf0c139a41ef8414a14d5e3ffd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae85e27294dcf85817f363d132642c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635f5aad398fa0f3b651ba09b17268469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10606edffa67ac23b39a90b66a173870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc38e7759c0631103e7b14ebb0b44771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fd3d61cc0e9a147524cfb23f42f1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8872bded27688fdf5473c108921c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352940a29d2eaa62301dbbcd8f38d6b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138bc9724014a2f0e61db1dbaf9010b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942d0457136c7c2f106f867b8d305ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026db1ab1ab2b1fba12865c26d4bdd1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92697773aaf1b927eafb9ad190ec53b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeb34d34af65b537129b9abdc6eee179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cce9a15cb1ccb76142c31d7cc661df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5274463ffd0b7371d2e94573495381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1274661b30fe05e8e35b6e7d85c2c1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce1d0ae167c810ceb70dc474ca4f5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d53e7858b06c5d5e755c497cc71a6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637c48cd124b68d8682a0a2e35ca7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc50fdc4845a53d04d2070bfc469a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f4ec63478817f4d7caa9292fa2cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd332ecac51c4adf54f51c01043de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc753b6c69015f30d29d1266c1e8b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765cf14f0844f0332595f69ad77d45490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf660f67a4eb1906f9cc17f56bf706891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac38e7d099c21987ef6f005087dbb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e1b12dd16789319f23cf229ee2fa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3064286ac129936c3e722974aedd02f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3585c11ac284b910e6a2216661ab2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedce8c11611e7665d44a552f86ff6c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c06da42f3154470e54b51620506b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a98ce0ebc9519847e042c5698b9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086e6b5f309d35edc8449fa8c0e098099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b240d3a0fd0d914c4dc54b7af8dda78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26938030bb7a72a1af48b7737b8186ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd476db843939aef67205abab61e5dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a766ad2af899e32ce53ead97881f60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ae2bb647ca15a99cdcc58795c8e1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6cb5ad7739de3ff59d022300e3192105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec222680e1b4a3c751f1fb677312da2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac110b65a038f77cbbae7cd0b2901e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c75d4b43fb2a9d74e2df9c2fe1d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe08126ac281bc6e187e311819e85e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338984affe508b03f2eb277606ff2da6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38674f0a280c4da6c2dd5526e1c5aba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e9f4654253b2cd1ea2494ee139c49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fec82bc1856ab9929b107fed8bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa2d7f20d66ecf52ebce3af77ed15c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88eed4f3aa03a241c7e3e0691e591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c676d44598f256e3aa65e7c1ffb858116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae575dbed937c670563d2fd8bed6201c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382dedd0774ca6f4ba8009a87af569a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69a6c5a2ab8943a5b44e505aac430b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957b9d8d104de5a03568b55bc7934be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795ec1414e77b8b5301abed4670938e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34ef2cef736343d751b799c9e2ec6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20dedfd0471cb8a6aa902241300cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b16308bc76cf239603b1c8d9c77b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc2185a772bdbeeb0f76903f9fd37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e24d2c7615656c81191b86eb7114126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e9716d2c9dc33df8e8a9307897fe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e970d0aa9f60dc745cff50c81339e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c086b13b2df3e18d038e20255ee483129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d0a04caeae1322d836016447a1643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e09bcda3b7eb60e17a4a111f8681131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89ec0ee21b5c779d861b22c841b742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00dd03a4e379222d424042e1cfd59f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8575a45f5e6f724172d6b9d0a071134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628cdf41e21e2704de9258f9debb6c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60db51a73832ca7eb7b6b33b0ddedff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad564f76257a38f1c5d6d2507bcd53e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89925041a25411663a28f9f2832c7ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4daf20dd49b9aea319e26e8ea068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446337452c8a250ccf473b70cbc80b8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3b3733fd266db463ad17705b31b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d684b92b3526e8157f6375116f0403142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7c0b3112ba334eba1a6558760a14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026fd7fb24046850a0250ce336e654c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397390c37eb569c831ebfdff8c3b5ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c73170100d54adef9390bb645fb76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef67d6716f889b88d8e2fe707a4051147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702ec0c0fe130ddd84d3dcba6c341dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21d434b6ebf02c28a14600b387d79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6d5bfc588a64eb2d06ca0b0b465fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d77b092c76ff84de9abc5bf95cf73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d20bf5c853d314cf28bde00f8add4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb43cbc3f0caa78f3249ec5245ce2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eece6d14edc6bfe35863699340dd5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1710f81ec10529283c9f9a1ee51a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c680ef45155885494b5f90da0aef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eac1191eb819c52e3b6a4d4bc1ef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b68e338c62d8527b2f3ef0c510417158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e8f11f43b0bae346bdd218bc30b84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b52c20d1304338fcff95a1ca6947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fdd2e918191f00dea9b3d2cef4a20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ef5f6292964a43458c62942fb2088162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7dd49fc02f054547b87a3d6c72425163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28711edcabdcc8f05296941c55c366c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425a70b97a7f01f3c25e80532243be4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08166d499036465fdd836d65d536dc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a48a0f668cf7c1cb1e42d2fa8455d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9211151e9e6968c1fc47b9630d31f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e2a82941b4d89758928ea20f03f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51601794422288a9dfc3512cbcf04a92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bd162e84a23d13ee49866c3dce7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801fdfbb25f9f4cb1388570499cc6e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5000b9cff8faac1a1c384c384214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226b6b1547bbceaf2c4a2da0d4738fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dd706529bbe3c4cf4383624727cb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63185bea6816f24cca272c3c67543f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c328950112391ab6993c645fe7142b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca00935dd015f4903575a1893b2bf02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07c35afb7edc1601b98620691e636179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05d741a31bfd27fdc3d674098200e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439977791428dfc602d7ef473dccf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225ae39a998a9f99794c4e9d562f48b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c9164eee2f4d526b78d390cd461b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20810aa2755940ec34b5152ac65557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f24f96f5849c3cfe28cd511488d84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e837d6ff91f98d5378ee6aab303ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4aa8ce3eadc5539e447d7f8142f91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e742ef628ec1bf61e0e23a414bfcee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ee72e059d8e6bf5d1d6194b8ca85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66005c8357b8b1a7f0c03a705dfeb24c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8ab6fe53611903eacf434f3bce85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed50689cb42adecc4402c2f5e5eafd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71277c7c1c68a23ffd83744716dff1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170b404e14a5e89f91ae1939c60af5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec11627c3f780e2ea1f65d2b103f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a38190ef13ac5a04c3af86bc2154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc72f062499e712cb6588988b9d56df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5736ba6c375cfb9f0a9bf9d1d280be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e83e6761e9aabba4e0a36a70416db8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c19136b31e2123aa5720ed2bab05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac4423a649ac716d6933d725eff75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a479745741e361eb7a817215e55f2da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af303c04f6407717047b634624f358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35869b7269c85541cb9dea711414b2e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba182be10869241e8fff888a3e0dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61556804c75196350911700b3fe5bae0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e930dcf3ec6d3733736986c9a98b4ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d37b58c578f56d07968fac10f89c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152510fcc9d0fd2181c44d9ffbda60f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37007d92443d642092929ad155370dfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3f0d58439e0f06f3d15e1ff77170211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11872c3e86c8c2a87556eb444ce9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e126d2b62bca0b3d7803c4d89f7e1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fbb2742e1b1f81977d6c346a0aac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd61fc2f7a1533537ef9ad7bdfa0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f3c210ca63fe67c17a049cb3f245216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc7e3662504227d5383d8afc7cfa1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c358eba04a8a7c63688de5bcb8e2430218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0ad1e21b4bc10fc1779eef8c4a4df219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>