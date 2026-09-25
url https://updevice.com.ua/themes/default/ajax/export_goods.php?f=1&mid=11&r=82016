--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095e5b7e8856af19a91db8d174f675f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ecdd3fc0cfdef9694734411a4adfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e7fdf72964ec327b282f677d5cb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac56edef6f8d4e8d8727519f75f3204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47e830fbcdeada8070b6286d57c8875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72338e4a24e433f068179105dea49d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f0f8cd3078e38a64c1a157920d047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3093684d8cd6ee82b186f44bf836c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a3b2755b9b5b2d4bb46187ece8f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25055b673aa3561f68b36ffa4d64110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d2ffb656ad4d25d57353c2f1d61c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729e58e08603cb41bf0be13d79439912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2bf5ee62df19066302ba6f3d8082a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92714cae7011c6816cc025614029f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3512d36db9c38c9aafda1b64c57515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7618d08c1bbb1ad572ff8de07826e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9032e49286a22a96f5c805f6f0a18a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5526a05d14fff79c3677cd2b53bf0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f700708ef35024ee99071b9dedaa0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c8fa678a5eaf9ef5a9d9489e4268420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6451ae34f389866b81396aef371e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76520de4a83fb2546fdb6fb00a07dfa822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b461ba625b4bae35090039c772033323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bac92e0389236187ab8759708a5e5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79bbf7dffefe2d7345014bf1f1f4a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213673c96b44639138e35af7786602726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c4fc4e6b57eda71c67d601c1c003827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8453097e0923a0d4c92edcc8847adf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2398a4c1d19e0522cce1a58fd71d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb87f95a93dbaaa827020d6425d5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05054a5a175ec73aebbca5fe5342116131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d4855520fffc3865136a8dd2efe5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2052fef10ab6ead0264873c0f32f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e93da3cd1853fcadf42e9677ecb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14619d011a54f0c81b71a0cc5d8ca2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e202760f68913c0b112a31063a31ccd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1743115fd45b4c2f2731edb95f458d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb10b6a9873dcdb9d5c3647ea823a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42595f884f545ed3fd3d53f483c9fef839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a096eae3b230add3852f739e545a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390424ce706ea1a887c489aca4b9302e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5107f1e808dbf3cbb6a4c8257be535942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21bcc8d48bebc7451a4fa61b65ea8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5b3c67b4970868475f94b06ff4bb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c66f35ec4e5e9a4e3c76af942331045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a80076ab2820419bf8c2b7737503946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d95390e679cbe43c77a8f4179b16ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46ac98d24184be931b7bc0ac28632048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b88812efc4244dfb8652230eb99de949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989567170f566e55a3dba61e11ccf87250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd485b8f95402970bae98eadde65a2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea26dc1c3bb1a3b4f30ac9790bd91eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777ab827714eeac515bd73c6c61b0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb7541993c9cc2966bf17d860ac59054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0aa0f567dabcfbec7d7b24a4e017655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bbcddaadf2376557d2f58f47e717556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5fd9cb96c757eb280ef477fb7847a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f7cb54fc094bd036be6c55cd1444558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceba430af2594791ac5da0a2e24a6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6e73abc698cf4830567319fc39d2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105dfe221e1a2ae042b81fcd920bdbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9508bb26500d3822744cc91aaebabd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89ba2cd71f3420580c4cb22d08be963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04dc695ce2cb4e51ca5c86dd1056764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c95870206ffa696816678a533aad465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af5dae3d9f860f54682382a94ad32a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d9c14a5bbd96b4ee64a40924328667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc566b02a65b8e97843dd204f9050c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ff0d8f0919ffce08f6f617c46a5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b143c8271dffb4d9c1ae7587083b7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41d57e5d4f16c82cb99228035bccf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c7b314f63591359481930ec8bf28c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d1ca2316696080b2374a14763c1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe03f1a7955ff2f696e0dd8ca8b3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ae238991badb78ff7256b4d653bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0f02cda6a2f0f3badf9c6fadcc4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacab1ef86117ae09aa2f30c28d54c4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73517b989a2dbbde283dfcaf221878578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b5d9457b0834aa13f7c695f4a08279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f3efc80b054a5178790e0aa184f1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b4668adb86aa911d7c23ef286d2d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2caab95fc51a50cc215b4ffb7c5b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eab25380f6b4d8aa637a1ef37536383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3d02b37ea262b13c693576f1fd3f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b24be1d8105e309b998ddca534e9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7757425106c2d2f50965e1c26243286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb876938c2627d7f2da7adcd106c8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b6f06aa46ba646ebb4078a8648b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7660a9c3436148630ddf40b0c0cffe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf2cf77e3a7e4654574ecdf73eff090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7cccb3362278e0e7ef1e993f76e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb187fbfb48db56520154791dbbea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f18a05046cdd56fe5d9aa04bd877e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886df7e2b2f4410db1b78e4eb6ca8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed8efc6d97e4d92b494720cba026795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d789a0b31310afd9cf6dca2928ab4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d1a83bfe2bf4264ca8285d758dda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5018f53e7856f146e7e2d8cbd3b1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c959ac058dc5e9151d057e7fe9735a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982b9d44b10726c471f591b407335e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab9c14d86e32db8f8fdf8e3d60b32c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aab594bd3296e77406373e18717d35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224954f50e87be35aac445e9b84d7ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484529cfc32c0c5e2fdc21ef1814d5a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd8edc2c44280e057b76358a9174cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e66ba9737a0c2c3a33287ef7e6b80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd71356e745e4477e991b676a54c1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a40034a9a921a223957590a8d4ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219919ab319d3a0655e1c94d46d618109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8263fa401179419dca1c3e4cc99d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a49219b2d6035a023ee549f8baf69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae402d0a2f7f01c8d3fa9f8b573060112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d47bf77cb55ffe4e3cee46a0a919e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896d6f47a9c8162d855e279ed67308114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d9ff154187e808c06b95a4f7a87e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa54740e6287dbc397acf94749c3d19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c65d8fb0a330a9456e129d9309883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a498b0fc49ff0b6a46d70a4995c1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68184f9f9c1202c7d2d59bf188117119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc36899e3243083a5bb8552398ca8c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e27137e6dd98b081a673b67e97049121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9e8ea43fb6ea473e36769499f2240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b7e1e6a10ef5e0955d6b24d50ecb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75856a35a62128333da3ba9d094ed02a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c27ecca339192be5b2144cc22aacd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58564099685574e9db6fa96b85a4019f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8bef31271c842fbf0140195b668fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97532af959cbb496f16c94e9a965c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e787cc89fe5d8fd3f70dd387c191129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfba97519cc498fbe84957a1eb7685130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbe591c1eddadc1eb957f5af12b1c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b08ee68b9e5d0fa08b9e2f52e781132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde3b892ef2e12c08104d345840ca19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05a07a44e4b9874977e3424504ef94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8329d18761b2cd84ef9e9665efd6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4576aea1804332585b2a5727688951136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33ae074ee1357eeb43871f8d0ed578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e58ca50eecb8f5bc1322a1f5ff1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59d8f077bca0bdfabda5e81059b19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2b3fc449bd21dc18064e1faea920140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6cd6a7ae3c7181f639de23549b57f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68bf4cd241218e9f59964c1de1349a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c2f817f0a37c5d4849ded5b2d901143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd68c430f2601dd597c2d9ee2378a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d736a74cd956084ce076e1af598c2aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb793d31b2f8c7ebaa3244759374b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8b7ad77282b41a59990063583786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4194277ca3a5c008703f626a21a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fbd66b90431ed68af1ac0d838631f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99d8906d6845ce1c6f88bbd2fa5736150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d6884211f113c1d6d8a84d8579a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d3ffbd8b97e7f1d0f2bf1d8c3e39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba376deb981a964a2d5045b0910ace16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb1c03a3b5edc725f57cd6a6c4aa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ab00467a534a4070a1366e08e739155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7aa8935d341cc360c9e376abd31bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e854581ef193bc34b540bc61caf8143157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef77a75e30b2c777c1d313fbcb4c9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183692f6aaaa470308f804a35401f62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86424141c73b899fee2e29793430a69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57207b65888132b741b1439fdea4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4c4927385615febecf4221a5721c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf03990e25d00031d28d6a5b2eb20e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f16072ceb5bb561d2f107b6210aab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca96b0c9006cc91471e2687c3ecd13f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556bdc6f2d38de4a4696dedd27f5f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69785734313fcc628f5ddf06a576f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f878ad34d660094ead6b5b3657176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3074f44a7aea3e4896a9447b93a17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1904982cb80d4348d5f71a1ada637170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bda558574be4f0abd2d1452101231171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb45aa55198234babad91d74c97adb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59c40706faea3958141b80485038b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282092016736ac71489eb20b967bc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22603f414dce8a645e2934ecddf1ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2dc20a732c94ca7d67c87346b52e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23319efa0db77740578e6c317c7a4c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c1b70d4a60cffb042478b8b365f37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c102fbdba41ac36a86ea4aa1c33efe7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2333e6b96ba5f7c5d44b247f94c58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266de0ba8ee51fc5e91b8a5fd145fc3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fa4e205740be24ed32646a6fbb5ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d688d151ed162ee17521d91240fcb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ca02907f4679f1f753c91f4ca2e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8688f2a7a55b218117630e1be7ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f5e42a781efc4b5a096ce075d62f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa16f95a1424480d9f38b8eca54f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc7cbe571f8e216b42e44785e7098188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf308f2ce4afa317a1a3461737352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebfdd0209ab8d865854f9744a6298a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498213a24941f19fa64492887c933de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c391df5b03e444469d0337b04b6717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37305f0331bc668ebd84c1923f7ef02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343620de89e2629c7615aed0ac55fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b2c23d41a1dd5d6f97a861236135195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e90c619d0becf19771ffaa5c41705d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c04d597ad4796d11788275813646197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1231b75f044503c8f40b0f241d2e13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7592b18f53680f4f45f949ba07f01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02196ca8a323f13fee3980fd77871a0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0aa375b7d6e117566c43fc110ca8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1009f11a62b4e5c10eee9a0681c3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c084daa7f68d41afa41dc88d592d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598832747bc73a3fa9a3a4f1a7a1708c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1fba561b6f1826849d2257d480be9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a988c5d7dbb0ad8a60653b823f74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe44519fe54d0c74ea18a6f0e78dadd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eb285c94202338862557e95cb0b82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29cba53dd113b64535b5e0cec79e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d921bf7997e2f643857893e1f9681210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd38e510f62f9828e2cc7db23c26768211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1935359f14241be8ce7fd761aac1110212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df81f01b8e71ad9155353f84900b6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359882239faeb0a42ed9cc6ecd884e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd903bde6786d5123f4632f8e3166312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc9da2ee0779cf7658bf0d45fc66c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d42e020e4013b1b74294879bf321217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddfa86f0ee7cb06b3d3f9575ae580218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7240f3858604af5a7d4b531961d6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33218ee30b5dfb74aa4e287aa29ccd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240c0519c88b2a8455199c8398614c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d684e8f9635a5d68e66c70cdf2faf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaddd539a239c730a6fdc63b5f5ee44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd5bdcc7db3e06343dadb0162d60b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af84cf17c0e6c117cdab1bcb3fdda566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf387cdfd50d42eeeaa689f6a5344a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a132a77b0928f8414972f69ecda54e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e0056c518e58d19c66aee1e4b83999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ca23b4ee80141d0173fdf572721510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e319d5e2e728ec309a1a7b9d3eb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0e31d07ba62453b8095bd338104a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb885fb66c76ae8367682f2ef0507f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f64b26910492b650ab06c3aa5d45a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0601e1a955368a34bed0fb15adcfc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01db9cbf341ca5002f2034becba4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b4c34cf9d52de99c952d46636177d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb00c3a2dc0114fc36e8507670659f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b8a4aea127ae973894a1cd7e991e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a930fd7f6d7031d940b7120668924d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f44f41cd748d9dfef814b21ad794921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9522c5b3fdecf2eb060b0b13a2b54922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721a251b176e35b83ab32a67b4ba8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cefeb1a95481cb1448addfca882f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff6ca5721e68b1e1f427d4e3a11be825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481dc7e9411e871efeb5cf3742c1a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b58293e62daf6079d47c95eea84f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894836fbf286c4e44d3abfc121143ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6393f74f5553c8a7c98a27a6ebd04f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474991abf488718ee14b4961683731f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9417260283f6d619326e9c163fa99af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a2fd2a52984e5428e70df69fbeda032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c83e461d66e9b1bff20e030d9965333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1d61e2ef068ae76efcc1a88fc37634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5d453bdccf18c2865fc64204c11535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1520dd0e31476a3ddab004ba9ca1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263faf6ddd5b4e3716d279bc4938a35737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e799cc4144756a862eafcd102d1adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ccd3cec6b3859f7dc38965d10591639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056752246f9c390603911143a10b4bbd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213f23eefb122a07d0bd0f123c624c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b516c6a82b8f1f3f75cb7bfdbe717a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e791ff57c1636a26259561c07dcce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361794e5be4df9b580929105ab9c323144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a85ad6393d6a53397abf393454b7e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc1417c974ded37e2d80fc999f876e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38a54edf3d06adf48955b60250944547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde1c69af4821f7e9305316e646328048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102a2e53842026569dd140e688c2ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a41577b90678bb00ac70107cbb0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7efa325cd80fecf06f026a2bef32951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a9c7bb6242397a55a48b2520fe96052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe6b3a5a1cf1a94525483f9d0cf03053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f8a1688020be79956bdbe77ad7e3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cfe4c117cdd911054de5e34fb5c5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ef032b9ec5fb88f945b37a9d8cd8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e4f03698caf8dde0b62b4ddc9b3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d4d080fe45a2862176836543779158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df5b211403a0c00497535c70aea4bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff081912d30d90d0feda7d77393806c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841f9e05316c7806f83dcf190b2854461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194becdb0d2373787c43e355045d21162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b64314b5746476bb9c95194628d8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e770db9a0c44886b7099c5757a79164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30a3b3ae9c40b285e38518b0a0cb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13405ef1d7c4c65a46d9896af7ff17ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871c1111fbc8144976b7470b7e346767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017f23faf2193be51a9cbf290ab0d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428262fafb3735649111b339eec73c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd4a9b44e6dae733bfb1af564ad1db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ecf0967a7b35bd484ccf9c541a61971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c5c098749e8b891c79e3d9bdad4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b432e43b441b400d69588fb624c6cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17819087bf311ab07517b7b9109201f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04535378c7b895adc481147bc510869475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf496126ccb9651fee33b0db98ea3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46c9f2051978e101458644ec53c4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6e6a989b225cf94cf6723c30d83378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f61dcb9a12573dbc2ee3c095be28379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b5ae1bd46559be8c2cdd664bc65a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570c46d48d420f456d271033ddc44d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14575fd11939f130b3b8c2d4db42e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8579a37d49fcfc3eda46b0ab23d567d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d74d45a2a9c390795fb54d1f30da384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950783d700f5bcf648ae22a1eeabdfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428842ddfac72ccd4f06511d7a12f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c8083078051691e858458586987087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909c65998b1d37402d54e944d1c6b5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b9fe56357bdaf0f49d5fc3bd441f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd68c2b83eefd3aa55b0654deb499690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c9fb46ecbfe69bac0c60337d91b0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795bf7ec217dcbb5c38958dcfe6bd4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221cb8d76e7a115d86cb05aace8441793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840782f845e5f24d3e2fb718a03ba2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689803d73477174863dea89c0ed8c8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d66f67a516ef498a1ee658c3ea1a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc722e2320bfdffcb45421caf43c8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddf7548eaf7e157a81243f5a4ae9a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b8370957c12c322ed4d7566f923599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d9f9882a6d3c479fa31f856c9da97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e2e77a072df6ad0a7efdcf59e026101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f34f7c334aa6b3fab0c7602b6123f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a000dd8014041f4d7e48a20e950ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d3800b39abfc12a25e6317c0f61eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418f42d3bdd39c4c75c579212a5c621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0418389e27eef1767c4bb0ccbe155106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d9b56d72bd03e04a49be67461f42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0416e7d16eecac9fe5ed431f8eb8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5b7f21c4fceb18308132e78bf73df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc676e1606bf868fa95014e226a9b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a5f80689070dff969094da6e2f8bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452657d8562688f939749fe031e2ecd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4577ffaa15f2a818dcc57de91784b9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef70b2f4eb8f9dbd17d9609c47163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5a61ea67e8351dfe749808cf83deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cb3c8adf1de1e1b4c2d5c3cd5dc14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076287ae020fe954304a1a68c6371ef8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988aaa4ebee63637962125f8b2a83b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a023522073a87492b8ae2cf625ec7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e972feaa3f55022ac77619c976da3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116424b6fc9d18884a907edecae12bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447cdcc312a4a06461cdc3a0f3da62d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b1e21651f41c78468261bc350cd86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449b43487dbeb97d5b76151fdf82635124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f90d3f7d6ca903bea41a35eccc2f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd021c7b12f230d370b53cad7e6c036126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f60452a1a988864b282bd65929b5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526bd5f44da171c44d25f871b3ed5ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07e6bf784b39cde255b9866eb5490129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fae2b9fbd0b25b6528647a7abac9c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595ee6dcbb3cc1dae645c38cd53c57d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a859f86ac2a459bc5d40fd5d67e5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9939d0bd68a6c08fb6cb2006b94d3e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef2d9af413a4b9670cef1dc3cd7a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494688565792a5e14ac18e738578653e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ed99aa2e4c499b1669890247adca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c1f044c6ee1e6ae412ef808584c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a9eef19014937c026436a40e381e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d60f3a11c3dc9df9c56000c57f4fea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2481ff10f9a1e3d4c921321316ba66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a739f8016e6a806ce49448594ac4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be022015f40c1832f19f37c558bd6050142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f54dbe7313580d2089f8c7b049551e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadd95f1bad273d99b77df0cd9f844a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0eebb81b1867c6dd5439bb0eaafd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799c24b5a83b06af466837c7df2d6b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd6e743e37ef1c1897edb5f6ed028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164371e8586a97d3ee09256fefab490c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabac2128007db065499458224eb044149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244355fb1d754fbfe255066f7932d1e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb38ed21e80bb33f9caff318069124151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdda65969b6086779ab7338b56d66e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adee065439e6c15e703e967c119aff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec13f0f0b556d19a2a106519ae1a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90469b5580449bafd9dda49ce8ed31e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd9ad2118efd045f90ed98b2d37899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9aeba273ff303af115326462ab57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b89cec9680def3a5a147114b88a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d661550320593d46ffb130b1419dd84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3889c38f2c8c6e22bf88ba3f2cdf17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77517377a0fbbbb3364ad85f74dfd728161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07046e95c9df65e64e8edb0afb7fa66f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f69e8efc2d4d00c6dad423aaf595163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3d5a37187d4498f7da42ca51dbce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b36cca89986bd3ad58959524b09f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42e9cb79b8ef63fef4fce217876802166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7212372962cb9775671b9af3c6a7d0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ba6852ac959c93b994666727cbf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0cf4d67b2182d37849a91c25182c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dcefcfb4d788ca47f71cbb876f9f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03cc4e616933d446c745d8a6e3ed3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68f2bab1c4d029f71b0b75a43ee28172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b5b31d2b55ac35ea63fd1112fc2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa6ae8b75f195f4a85554e1b4c934174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e847fe010483bcef36ca2f47fa078175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69373481afc5dd634410e3db28f5d6f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eea2964b9711964b56e7b51150e92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7e5acddecb2fdaa1ee152edf5724178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b164c71f3a2291b2ec5d772266f64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce25f473dacc91e79a7ad84595387180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb092a96630c30f30326362bd9e32b32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325d9b03aa9b8c9bec8fb720a2558b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052fa8e22d996cf01aa98c2da54e0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629d8e93caaa82983eb8ec34142515c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1ca1ca4555eb96ce4a93201bdacf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0d1b08951169ba9b29ffe1959eac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517d6f4684760bf142c12b3649b7ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749f3b3e1b24e210da9b46cb55b6b2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b299f6db686a888f5ae0f973670131189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee015b1fcc49e39195e3408420d99f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376d91020b2dcc76e35d10a301b0a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1a3274867d2f760ec0bff46eac67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7deb96cf6b606aff1699f7d83c8cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1ac9f94b6b8baf4cbc09b6fc7804194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5e133ab1d955ca3d300f0743f3a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061676acb15983732a002a98c75a594196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64605718c8d549f5dcde7f51f321cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183141f18c6d846669fecebe605fd64d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e297aa85cf960f0d49c013986dac4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11675ccee5ddf0a11d28c2347f15f30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd24ee992926109dc54580313227218201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36ade7f506700906b0bff7acaaf108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2cfae9d47a5d22ff8dfd0bb089f4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd3f06188f84bdbf97909f09b3426f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09729c770622da0775d8caae145618205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0fad15dabfc32b47ccb257f31e1d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9f8aa022298988f719995379cb304207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1c2d42a314bafce01c3e6d8afa24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd070629087a5530fe1b1c9bc34c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff70a9ee0b3a464d40c0f52cd1f6e8a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765048011723cfc24659ea51d8168f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe248e9236f1d369f670e57d872260212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07478cfa2c707ac8a2c8789c2fdb08a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334046ae1ff71bcf8f35db758e874c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3538fdb07f5c0b0fa10d46245c9d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c25ab522a3790cfdf14c140028819a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c18fa17bac3c44eb0d33c290e8d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c556528ea411d83cccc6dc1e7a5f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb182bdf719363df239618d6af95962219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>