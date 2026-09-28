--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae427406b594dbb0ca38fa2fdac121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbd769ba8c1b742e54ce7559c7a32a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e6e55e757ae4287b1bbf75e6a2ec83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b452ba8f71e568bd2ca4a505c08ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ecb7aef11ac45d06f5a48515b5365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c617c18bb0c499b06dd1b3dd2fd556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a8b596e5cb3de7e43901139e7f97f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe04512cc90abf6c9990bc73db708e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ebcedb782a8b1f21304d06fcf5cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ac47272aa2271c705b6732e2de27310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046460a16378f09d4744f84fd9607811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e5550827028119e9548c2342e52dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139feaf576339ec66523858644d2cc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e97546d9448ece3ac656700233e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57634d2cdcb1a4d68aab8f3b5224dd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81db48b9a2842ae27a5336bf9f385916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1f65b592b928ba04e8333dcd408017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47158c66d4c93f6228a85f25d7c1b70818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b07f2ca638087e328a774d82498bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc0dd17adc3cd6f92f54896590e8f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17485cbf66b627b76ac3487ab333528821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca377cc58af70ff26b80aa556bc7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef8d5a09e0a95e7151b7e54fd1c79a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b340b4ba6ab7609e5a2828c44872024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c5c34367654605e1f2c389e65c1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c4c51ef10fc6b21cdbf6e2ba885a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8575bd6319091b20b1578dd1c63ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f923b09ee7f60090c6d4b2ffe12d40c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc18db4390f6e8b423239d1c4447629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf097c93da598cdb4feeff833797230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b418a7bae6b3f8e4c53ab10e5cba831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83024191a0509b782facca42f87dec4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bfa7b3b4f7a69121ab9dcb5cf4e9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3eb71421c6de89e307d071928455e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a516e7118fb7fae00f05f0183cb4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69599f0ca43b88593e052e3375652d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0a73473fabb7a40dfe38e8c1524337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287d417e251a3e90764e73be1115b3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc103723449d6623add1267b7ad47f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499053bba603b1de95d0f3276c8a912140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eafb429a92210ab61eed591a56c3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bc42004b333a045a1c25b1b8d30142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cb42e2452fa220334535f9836c21743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd81b9ce20800ae94aaf9102fb6f0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfa13fb7093ee6ac75639f031ddded45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932b387999c3493eb644416df2685b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b55b42d911ebe99d847875d0974547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5050b13e44c3019bed3a79e059d3cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c14421fe01f4d9196bf59ecf7ea1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ac97a3fa4e53d7fb52314c3ebbf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7552b969ae39a9dd0ed4a229b6e02251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a09f684d1a53c96276768116cfad952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce54ede390b1860d8bd80ab4fedf84053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d4119b186dae682132ae14d0e8f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98d9951cadb360e8dfb62cc97d8fea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55bc969224ef3cd14cc34a2e9cf03956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b5b547982795b3a56e2e1055971f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed0dda32cd8cb713c9ba13074fd0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9235b7353efc1ad8ce36bb678b79259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef8eeaff1e7982cc5351e9612b75260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7655e0d7dec072e0d6eaebcf24232461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb48d1c1da022b887d7160d78911ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef4bba889b77f30a89a5496decf6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b56a2a0df73a3d087bd640276656464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3219e7f5314154edfa4fab12835465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b295798e10d1727dee5c3ffbdc4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d45f96fb2e1a1ed23159dc24c5538267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a70c33ec42e63fbd594c18aa615ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f73a35a92459f1703dd3e58367c19f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758bce6afbd739f3ba84403fd36d19f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774155f2fb0be2ff5878de9756853a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da88e1d923e30dcd9300c50f5303d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd683fadc02ce405dbcc28883a3a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767c3e6841aa5096a438b590092ea074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab681f432ed261d4686cbe1cf309f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9b05d4f6486b42f2ac7d006d2d8b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0f320c4c02d515c2ec9961e2a21077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f8c154b1c7cd14fb6234fc696da9978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b1ae06d2d8f9597b6b9a2417f3c1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75a0d64de452ca6d9175fda067f6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d3aa0dd3241034044a772c6db9e0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6b8558693fc304333231817d9a0a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16da99c426161113633dbb4a5b65ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477e2b2ec273eafe25148efe2fe01f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d1c0b01389be56eb2257d3d699b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954aec05df0b08f7e156a7fa20aae1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db08712880f8d84ce4d62e5fd58cf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213e5ab66d7befc5fa7d8347653aac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4786763ee08dc7181cde94f246b5ebd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cc7622748d5fe35d63869340195ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba0dd5ae936fa74d69e7e9ae64d9db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e67f3a636918a246deb0dedb92188692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628a2710324f4c981d22d4ed7b309b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fabf7b05f05570c9c37001d412fb5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca84df4981d637e1ecf2b9ff7564e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d1888499a8598582ea70f459957d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b67fa36a115a42c89d76e85be043397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d160f44c3ef56c32d0e4a7292abc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e9242083320ca1462b2a24c4842699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8f07dc2ebdf5d41d9420ce2777a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f9f54b8c46e125135702f88523f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abee98aa117ba7db50a8b9c5ade8b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8fe775526b33b1c780fc866f82fd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf8f158e529e8b55a861f7288eecac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951c5fb870a88f8eace33f0d3a5bae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666ff85c6e6551971f85f487a76e73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70705e26383f794c4ed3e000375609107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c3feb9d643346f86d6b240b06319c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90350a6f93f32891a58e8849d81ccf02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82d9011ad38524b8d1c0f9f7ecd52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac298832c6d34784683795ea448d3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342ec8c1585458fba230787a5e423d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ec042d1dc8b55a61c6f789794f27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002e05a1255e306a4f6e9f654b7fd30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec6e1e3a1bea323f7a1db27fc17bd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e16baaa240f037ec0aa3eb2e5739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df2ea4f115c569891aaf70df35a4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d380d9012e75755a649d33242be689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff48b7a004dcd84e74324587da8b0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07b2fd13b3e56f7069a7ff4e78acbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191ad67f60aca28ea234d22b4aaecf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05fdf125074835f068bffdcf72ba2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e379de7cb2e777e10605320a6c6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e3125da279c5b108c2a451a7adeae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cec2fd15dc13ea108bf1ab7f5bbdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba72cdded9a81eef8985eb22d954bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0491bff353193982c2192a1975b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf67d756a3ac268d6c26cbedf57da7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34562da4cad38053ee7940041d5aed81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5509a21d437b3ac32117f52c11ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ee73e312483b02941371a49021d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78b499bde2c8232437b0b77924e8ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88428d05c8e06cecd3371d87ca095d43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cad0e83c689e689fa096022a3be68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d50ee85ffb694e20db93bd26247c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc3a96f410d1f58c7c760e3835476136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f7799f626001ecfd14c58a926c99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f5299d6f3a7d76728ff46811b9cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2614bf4769c17db2373c1785e01d45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c06c14c4adfafadbb9055c51a601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0100d23a6c6e00b9e17b440a83f8c66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652403dd1f57a0b479253ea809c64e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571564eb56345349024944a84200b3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a11c68dad6ab831d2a2755154b34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2e88499b40d23e88b09c42a014cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548962d82d75341628f65430586174146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15534d8e1db6f8b459fc93d7028b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be916ac01b8b947aafea8f55fc51229148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c9b087ff776dd518344c746a9500149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ac865b0d2093807879d6c6df9ada150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e3892cf1b0613601ca85ecdada2c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e9c189db19cbffe14ed4073a8a08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bf3915584c5a761eb30b25fe0cd61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c97abbc8457dfcba92f4eac85e6cbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742e7bb62ee57fe155f32f0ce88e30b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dfe72920fb8cdcc28ed9c14307454156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f05532834e09769f20fa3e11bc28d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a70a17222660074f9061ae1277acc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a867352280dfc187863a5dad6f313159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683813e699023791940b61ae9462207160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f93b9e75dabd1f2d0eab4e97d3c7a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f3be373541cd3ce1fd58ee40307a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab374c33be4ed53ba72412b116533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d254546d1ed2e45c078f3aaea7fa8ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d44004ad78b10bc097112b31c3ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e77ac9e313cca24340be2abb7d9ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1d07fd5368866222e121212a8dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29537dafd65ec2bfe06e79a548e16621168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849e6adc314ed7b9ad3cd4fbc4a601a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45db98c0948c07135204e3095584ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8bc8a5001b6516c256a030ffdb0fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a31a26e44727056451e018d44fc2ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec46834be2fadf8e4118a6b49202b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d01934cea525d27be5a372e52346c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b88f47b4939564d224b9f2751c6ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a8f70461ee15f49314a1e0676af1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001a8f10f82f968757d7ccf0c08fbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c0cde63c8244592517834b406c302178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e59119d5430e1ccfc712cfda0f0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2515569b4285bea50551082c1237a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17e4b3784f6db3e75df98f936d717181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1acfc6613699a4c825e27475e93b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef537c35896dd9d91f75f07e3f28fbd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b9c20172bce419bcfb7141f6f6eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e6f746004875cd4ccd4919e6b46e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484780fb9e1a7cf0f0341e6f9b2d19fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a39c1d995214990097c5896ee569db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd45d00fd5babfefd3a4ad2c71d546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c49f324a1bac2ad086b3bffb68e8d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a98b55327c529d51d8de771e4818e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608ce48479c79c977c7dc9eeaac4d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc180cbe955fe99c4b15c190a1ce330192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b78eeef3f438e9ce823b0fd6c42f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9252b9868018596d9650508553152a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df8c04132327114809ebe1cfaa0ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76805eb6a2ca12ee698f37d639e37724196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd599871d58b6ceba040240b7ff8b787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed80ceccb583c83a88dd3c0546f483c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977f530b1aff27ff8ba054347c9a8fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee494cb4ab85d73b36809ead7774f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e988ba1e39d1b10569148fc3d5f02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60bffc2cea7f872741145efcdade11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a095a7b1f8ea03e589bf97d6c203c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0230e31b3a2f1448db202ab5505f70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1c6fc9bc647947276e87a3c6620a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf720c407d1419ae5cf6c36572ce59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cfc849962319dc8fa957af4eb1a6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3dbe0f9b7e13d68aed2939b83e0b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21893988353c699233c5e217f9e1b94d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3ae4e69bb6f62f4580a443060715210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fceae3f888a4c1599902e06bc75479211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c3e27a5bbd5cd28207521f62b48bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2446c6cdce59135faab1050791ca6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9781fef20669e053b9de63fe42ab6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612287ecb4098812945bc829be00e5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c555459b5e9ad8130b72673d405fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01923852112add056806e23fa23619f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b59de923b7f3198d42a435783b9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c11e40c82a9d6727a3a5163af37e4219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511917e928592b375bf8174444ba1dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278df0d3de6b3e27da15524adacf4f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176c6b5757c1b1a852f9203e1125ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25925432fc1f1d5a11d70d495267d6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213357a07c5c005b06ae500f42670c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd1fef34f48575cdd91bd3e6998be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1110b19cac33fadf871c2aefb5cce57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d03f2d16405da3998f1f19d39330c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f953dd8a7f17bbf7972d88c2a6cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb574e83f3f09764c7e1e0bcea68a6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9d05d51e751eade404874fa5913a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d63c45976b6cfe0619e1ba58eb6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21b8a3972d24ade2c39beda8cc35113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20110928878d050863468710211f50a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7554084838eae13b636bc88174f49215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb27618337df17b3bbd3716784f89d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8dd0e58aad9423c67a5dc7909b2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f976a622236d23ea8fd8c766839b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca23480fa7453cc82e459c10e3aebde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346082554c8090355c08e50871a6b9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003883cf3464161cdcd7dce3d8ad30f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f0f93c4beac8ee27c279660311a2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da282c6d87b2b817fb3bdd0890cd7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f31a46c4a920423b94ef6dbc1d0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19fe637e68b594de8abd2e35064e3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81aaae756247608d5a67d6a4ca8f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d50ec236c9f3e7ad02ed88f2aa7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceabf0ff913e11c5e4056920195848a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183d24673586f7e31570f74de93a5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7fb1d0b0c2faff70813adf276a92330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e90ed623c938111bfbcdcfa9e3ac431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a332d906a3b0f8c89d749cbd789c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63036df0c76b57911bd249d880eae9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ba4e4e05c0a565cc081e5852434334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9082c501d786796c29527ff0af55fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83272519dc08444b644690dac91be536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb449b24e6047d720f5b3aae4a71537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa30c507ad909f7201b8ef9aef3692c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcddd955cb64aea49f1a18142eeba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ebb86b010224553ce9e654837a4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd75aaac42edf9081a4c0114629acd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4481bb5e127c14d54f072edaf1ada42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c418e67b82f98d745772d1f6d91ec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf565b003b41e3aefc1a17f8aef68544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5338ed5866c4015acd76102383aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e47cca6f6ecfd366a1688c9a70f40e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce666552dff0d4bab347301c3a983f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3384ec4025ee43d0448b92e66f96af448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799772cd1b287d44b06919ad09f1d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca30463fc5a7994d15071a7e094f47c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffaf55c098b5bbaf102417c48a176751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a016d632a0eecaf4e1ad5d73ec97cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185493784d3ef1809c595d8cff48691d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fdfd3424be027ad9098cf1da9cb7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cd00f726a383ca157452e6626d4e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b8b9eee1fe05b624e84febd7771856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bf27f2f1b0ff4e90e165ad42a31ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167a07cdb2b5085b2149b3299ca70658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b4c6fbe9b31dc4cae6cd51f4c5fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadba83d7aa6524e548e5bef8d2688a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45855fe3dd8856f0d48cb9e8666a6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42d7cffb54206d068b8dee4735587162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f53507ae8f7e8ca7ad85878795bcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251afba03a5d1f83400dbc72876b2e8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e6f7aff5e2860391611269ae8589265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b75f24cf9abbb086da4b251210a9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5cd663b5d58c9a27040d92ca7141a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f46ec0855d97a8a8a91cf93272a9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326b7715641d6bfe3ca2a09ef5fceb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4d2e1ed625eaff620a3f6188159d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb2718821294e7aaedfca0fe4f8b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4ad671227788955ad929ae31968672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8869fe752b9d75102ac4ff57997ee1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b9efb4362691fec91e9feb2771c4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f86f7fb93dfe845a315911fb20487775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef244a2fe5f20ad00cef3ac3d922191176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c4e88caf9deb5253ee6cfba29658e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039dfbf8d8c9e0a8f4fd30d44f9fa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a7c11da753d53077cf1f8c72ef3b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b55d2a023100955349ffe65e834880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e665ad65773d160dfad33a56896681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ffc22988f1a93aae4558640f555f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b84788deeada45806c987a50498b2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb5bc3faeda21f8052c327c51f0b9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a50d4a50b28c31aaff9ba8427bfa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc1a20d4200c5e5011e7e2b139ae786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b67cc5c07a39a1f71d9c5f8eb93b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b51e495edfceabe85bdbeead4e8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeeacf239a615798579c58db257f4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27d4f63cf7b0dd567c5dbb1ac727290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f4b3d764a7a171ba69034d7e17d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329feac477d6eb1e32f822e0cb27e7d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0fb568a76f91b6cfb978b57750b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be371bdb67f43876652589c30a29394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab18c79044742022f03a44169cae7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1727baab1375fc0438d3c4502d9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe61f6629164069e4eda370d1e5a06b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e6f534e3f60e7ab11c28c952a809298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282548084f19b486106d5dd5b46fd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f79b7d8d00ff3a69e29066fbec792100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc669ba1d35cdfd78763ae8f05e57d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb255c5742f81a60f37693b0d9ef43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017f8eb2bf484220bb903fb1d35912e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa30f18223cf226a57aef38302a39b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e337819506762aed15298db49e93e95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded9c4d475139625489ea23f5bbb15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba6c2415b6c6b0618aa9e13fd6f1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70f8f8719bf4dea1f7dc2a54d8694108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02fdff2a7ad7f07e6d4d0447b3338b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1a87e164ceef7a59b9fbf1296020c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107fd464c9f29263e4e69b6f5d595ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682acf0359c4f92cb73965547a8142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892f58efe82e3376f7fcf77f39f46ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8bede0200916fd6807065d0888a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265540363a7aefae7e77e152e829288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d220d755f2b731c047c4ab2f20e9f4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03c65fcaf57c4245fbaae7c38ee45d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677da387e3c17377c03fd0b5cf404bee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3175aec421362982f911772179a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5f1fa9bbd1b4dc6ba66c45e876bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a80cc97206b62b8927a82c767bab8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b32b326229140cd7effdeae18916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56776a283ec221c084366c670ea246b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd5a80b7fc4e520fede849f76b98f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c89498a647759fe8ee6012235b5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d2bdf133e92a76e7cd8b3720830c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be60a621e3efdb3798cb98652e60ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e6c5d9109c3ea8fff0ac024158345128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02532280d03f3fa2fe5f011b240b7bcd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4fa10dedfbd9185a3483917dd928a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8149f40b8914abd257df40a07f037131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af747e52dbd72803ca88a8aa4f02d70e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3814f8b899227ed82adbc742181c1aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2f0bbcb0b78b47f59b1e50df7d5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481ae6317f16b04aa34e2c4abd70b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2fa49d6b4da4a382c2d51c58d0d5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43fc6edcdf28843f6f751e1f88e36a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f4a2d949dfa1179e31c3970d069c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093920321f443b824c6bba3b65ec608c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669d3ec7008f3923775ac52dec83e0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e881118587077c4bb02ec9ad4ba6e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a9c6d5eaa416c6a7f03dc526633c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989f1c26178a65201ed4e7bfa0e1493143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaba71a17caa9affce649a765fc6914144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80647a57c7e2e25aed7a89af5e9194f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68bef7b3ee64930aa22c1fb4f03feb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157fcfc7a94ac758e93f13082a69f30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91bf354f0ee46167586d26639c8bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35556323456c0ae3fdefd79f938b287149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d84433dadf6b942081c1a6a01a1b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae282f97f7c5deaedd07b0e69ea11b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03c6792f73efd96526d4bbc045c99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79d6d134ec186254e1d28f9f04d8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace156739507263139439ffcadd543154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e284cbc74cda5314b9f85ebb461e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dca0fbe2da61a01e90ead6c183209156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0359d8bf7bdf92d5a607040202e22f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfe2e2ce068013f433e2b0db7d3443158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17faa55085df1a9f550b53d189e39b07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497d94a974497fc02fa8482ff35200e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c6ec72a36fdc4a408df3dfc0e23b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07cc0cd43db0e481ce56a7feede4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e030e9f391e192a0361b90656ef8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea2651335b4bf51d34abfeda47b57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8e8a1e87f6398924cd711dae8279165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843fb8905487e9a5372654d0679e683166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486bba4fac3cf6eea7282c4bb32b72f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd635298e06571e22cacc5c4f696e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37354ef51b24f66c98fb9f8e13152a8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152e05143a195e338555531ad223a35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d28f62f2f20aee12c24287f25e053171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2462dcb95917493b39e018cd52d93d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec3fe963c1fa279b8dbc1d4a597d34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386958f48dd4445e27c4df99e6ef1c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d636ff4fa56043c87941ec111b58ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b71733f8dcbd3e892556b9c044ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eda8b5a83474c41b9dbc898e9137c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d471eed6c4e84690d072cac798216178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c5b3bf5c929ce53b00b42e14efcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85ae668027026d630bb01fa1561e9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eb9d7415228c58cdb1c973d185a93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d69ede4604d8f0f148904fcdfdb94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04acaebd1b7898d91ce636b261bc54a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d0bfc2b84dc7e599cdeee33dd033184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084565a49f8fa1ff2b4fa528763f5733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702002797aec3f46c544e85154c7a205186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddba2936892ca48d9576189bda32c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba937952c415c309d71b267c7605d47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2b9e778a986e58900e229a20d17e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22e839227c93fd40735090cba6f2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df3fb47b4b1941e16608e07d026d7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735760c31e409ee72d179031be0e4f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711a6dc4e6fde6fbac22353ab1f7a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485adc97237a0ab1b0c1670e946f727194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959664d96bfe2c78db4b20b1858d2288195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ffee80089efe3665c9840b27b0ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fc7a88f148b846984250d99cc40e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0081e38952a356d4763ad6aab9351198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeea18298b0a76d854aed74f7899c05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7627b8929ddb3261249c01b05058d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9384fb380ee54566afa7f07e75dbe0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba01ed74c6f954956fd9ef0f3fb96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea37114b03741cb8a6673cafb57c8a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553d21ecbfda2c743ecbb80c269030a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554598d3ec6b1bd0d4d3c7af862e17c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af19aad113179903dbc9a8a023ec2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e1f81add4f9f6e010d22cdfa09143207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20923246654a719a6e867becea0cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9744e1935ffc277c7b8455dae3f2ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd243e47066b084ea01e825a6924e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e93155604f886a37bfd8a2f3adff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab271eac8b30ba53e36a037d2a6ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fe3ba705971880a2d26a8c50346f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad67340833bccc43410b68f15b7e99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833d60cae2583c196d9cbe98a1e5e28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b7689203596048342a23b14ae3004216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f13e14123ad85d0f9f8aa6821db6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33dfbd21e61ef5c9e6676cf6ba6d39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d6c12ce3a101d25de4e09576e016219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>