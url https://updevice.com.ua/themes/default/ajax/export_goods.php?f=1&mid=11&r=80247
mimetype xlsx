--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4a91d73bc0905b833db568f7250661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e08097e1dfa72fc7deb3d330be78d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7cbb81b2b99a1dfabb2996fcd79163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84defaef8e32c53d989d987340534f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63256791e27941e2c435c4e53e828dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a82d7ca725ef15b0a1a191bced4f0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37240c13838e8eb20abffdac320eb5197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f283785a6399616a0ae7fac0673438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d525390ad40d34426e8f2a9eaf94099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e57a0b165a126cd4dc9673b22cd3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ef2b013a8572764da8a236897f3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e2594a526eec2b69ce8eb58896aea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9c6d799474817312488d3cd24645d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013963ee4344946a110887786b1202bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0517a7cda7540ef98aeb303094074a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529f544ea1f0e7943f7594459b5f8e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2f5608832ae4cdc1abe22bb78cd5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffccb82ac39d9a4d35899cf799e91918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db78440b2da7e222939efd3a6de5fd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91648781da0e3f2b51ef894ffd29021720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ff996513b0ddf55939ce80abe73321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ab651301e2dc66e1dc1004aa330dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa28e1fb7af86b3072b12e2ba31580823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5fb4e9c0d076b5fa1e328738aaef124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de6d0d8625bbb3ce8de155579bc9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29862fc7378d82c9ad1ba06d97d367e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac458441e526958c858e470e5161042e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e58ad21ab804088913d8ad86242528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5179c10ebc477590d22b6312f8a1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d153fa24a5cc46e134571d752cdb5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65137afeaf4c7d184f7a9caa3411bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5b7c31edc1ae2cca2bba0f4b121932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b22f64e9c57f9ab35cad39e1905e7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d2f25f333d152cc371c51f70ddfb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a41b14a93436767eacaf58db5614f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12725d8e173c0d844d10310def0c6d5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639fcee4503a9da299f46c5c53f7bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da81b281c92410f868c48f8aa01bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016baf665d663ea24d4f1a5eda7c76939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b25c9018f52a16bb1a118863fb29440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da870ecb5b0c18b16f52146f2bed8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dfb8f31c6595316b4e8c6162ecd7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622340de910b2f96ec18cd269c90fcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f1fcb9f3651cb060084670c1728e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410919a4994ae72b52ca876d1d32b7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e8b6549e7890213d22b6aa7fc9a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6df4e3a8f446a88596883b4e68dcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e1db86495df0f22e3eaa0ccc27f0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb13121da5c0a19e0259e84673b2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d0f7ff185970f324531ac1ea845b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878cead691400e09e4b1ed7c3b77f1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62ba2be1576bf2723385a06ebd02d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6e6a7d3716746a721f06671c43bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb4f4a3b484554fd8689b8b79a1d4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb81ea7a21fc2949b23f9a4ad5b92155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034580e399dd3286d01c899bfe37d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d53f50cdb13d5b7941b4de0301ce2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f61824832a6e4f352e298fabf09f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dff9c0c90a732154d87f8fed511bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60e49adc71f568fa1050adc5cc41360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2557438f220ab28ce1e366534ada661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d481f44ff3d8114f5b96d233ad49e2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e65926d42b7bcb938a907c91ee2f5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea2ec70a7af24db85b2de91b69b2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e0a5e50f1c956cbe08e20df29c3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d50285b567488b9aa75a6be444f38666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9fbe724c50b59fcd498fc886e796867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afcb2b371dc42d7c3794a77490838f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a21dd440d01e8ee88ad38de397feb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ebfdeb5fed04e26a846291ca926570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d2a0de4764af8ed07a12d3036c4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7e799f6dd1a022bef94172a6b6a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80cd279adc215b755bd107929487f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c6214c713f4a199ddd9b72430038c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939461d6ac0953843e06a354f0c8121675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34dba7f6a2549bc35d149adb39680a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474dcf03d97c13aa472f51c218f196a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72dfeabc2edd1b6dec206cdba6c5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86fac97b3875614120c0c1bb9e49a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f1f298b680ae45a951e3fcf7cdb2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461a4ed2decd5863714a8d1cff5597a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f136d1b7f2b5a7215f0d69a52dac982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45f4f8d954214313af83e122f426c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1a762faeed34aa66cd76b81fbf3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5814a69141a7e43bbeba51f5309485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b387d9c5e06cfa6526212c2f1985b4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c8f0bd53b79de119809d3e8b1c1b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba41c2a9233590b4fde84e5d1ea4c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d831facfb4a272bc013011d23f613d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405300d92efb7b3044ef992bbd348faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f5fc38495e363918cda989f93ecd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6eceb3c534d94903526180909071a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c4c6718dc65171c55c85ee92e2f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb70b9bf4879ce7dc94467b4ad761c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cfc376c248d0cc13a35df62657c8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03109e8fb1b107c5d95d4800054c993e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a22e45a15c08e6e0f710a07dbc6d6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abf34bf08b1adbca89dddd06a92bcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ed5fa30f6d3cf899562084ebbc9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6693a5a854de290a045cab84077c4b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9a73f6d1ed9de8c8f386f8ecf48b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b18cef449c0606ccde823fb9a45f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda302b2306089d0e50b04c4ad850c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a6ba870103cf80028d71eda2260e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71d4938c3e07f55dc213102ba6ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbaf0a8645acbe53c953076cdfa25e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d514f6b23bac42b401dfeadf5f9e34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711de89f65c2da385c4d7cf263dadc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6f540ac1c6751cdb2540f2bbbeb38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2f86b5048054539d30db258c4d634110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99405fa046e9841fed65a8adae12811111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739964d863e1e2ff90f8048f3568c391112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352d2a30beb003a226a91a6ec96a83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55108c87fc41cb0d90b8508c24787843114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27833dbcde82092d832f221be33e16b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b60e60ac8c80e78f03ad6b68aed35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c41fc876f466cc0841e193b2afb8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec27e3d8e697d2913c9bd30c0c10e85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a61e482bd26f1ee4f736fd849ecb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a08a72ee8885ff01decbc61b0177e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b84aee48f05df40d0fc60af52e870121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8f6f8fe6fb724fdd9e970b3abbe8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d87f6aaadec100457e12d971a47ee2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871a350d4afe3ea91621a273918851124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84508355029911d863bd20add34e8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3890ab318ae6df1fe9b4b22146e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34bd233db1e58b6d3676a2aa56b5fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda04f1df2a396bce24480a4c7bd9b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4553c9b2e915a6731a75b18aadcb35a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2ef1d8abdc6d1a73de53f68b5b5da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab1874a73fea00958cc31ad950fc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7a840cf9b96417bf669c01ef0a4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b74f25fe131e9afd763e0d6cdc582133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c282f65361e821bc246f92d7ab9a87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b14d92db6ee8c246529b08defb91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0caa12dcba9beba25c689f6c3a6b53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838f9707a41d9073fe6c648e97b535a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac1b75219f68561bdf1f1c06c6f5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e25eba952b19f741602ef7bd73b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a28fca5cc1532ffdf89a975478dac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b102325264d638c0e60e943a8d50bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9470724bb214e79b2b41be8eda9247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd46eb9fde1c4a841f3991d6b8a07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef80c2b80f0bac6a094f97b7aff863144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdf682998300cca1d139d37e7293b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b58ec08cc0c4eff5df4c260d08ede6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b964e92a4c9718e21bde1fa7c850377147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228c91a853c126d6dfceb71e091bbb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606a6de26040971c8bec4a26b72f7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3e720d2e303e491a229dba33d950150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec5793d8fba932436394c20d5700d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25679a119427458a2ed3b9388f683f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0396a196a74ddaf01de04b432622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2755dbc63e053b9cdf03b73f6a21f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a750c5d0333af835dff277599c4f729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f337937a41147832afa024292df12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1070143dbf544636f07bde7882a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6500e88058cb0cbad2fca9aad47cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816fde9a7e3d8dce5f9332377290f85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d69234a7a1aa7e305ce2fe67b11789160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363dbba84e7e8cac991f51f155586f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b34ef30b1740ec4beb2fc102d5e1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fc142fe6e599b97c8690c85b968a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79865019a51fd711a59ebff78ba428a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2ea6e88886587ff658080adafd197165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138257f0c3fb70a055ef096853c596166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3db69ecc6d805faa41f66a75b33b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da76eb10c0c1245265ef78b0f77e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a354e66e1e7be257d8089e2af4d6f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491f5e98101cd6dfee2f3d1ceeb58b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf36f77746290f704344b0ab507837f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e26eff96b850863cee3595f6a5e3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a916bc6ba55b2ef6f2481fe763157173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83a46d638e1f3df18dc9335ef9ae67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42aa70ba3afa2844f5cf52ac69989175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d39b5e10aad9ac2b15f89f841bb48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fcdeb6f11839e8f20ba0b24133ad3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c233c137315ca1e459d26ab7708b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66a0d831264d6ed3adff583a00188179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92994b6454d202bf6a8a772c5c760b19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d1e3fb81bfcbb45283e9a5eeba8ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8aed5e1c45b5023a013b68577bb0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce445b76700f89e469c0bd842c551970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c4517bf5ae905f19fab4e816097f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8d6006a07583b3fec0a677611cbf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51b22dd75f84b75b9dd269ca7d3dd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061c67e739196893f7a2a952aefb1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3567cefb1672900ddbe330e650fab13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2519b1af4472aa6326980043492bc9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d71105435aa18d0799e10f087061bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0a4f97407bfea8cb03aa934272cdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4db2abcb27b4fd01869ad1ae5a207192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ae3f1c62e6075b79e614e561fb87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79754d54c2f902fa78a7b20c91cb1fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e486301dfbd939335a47b39de8434f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecff51744263fb2f91eebe56d088fe1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50506733cf53a473ca762f380d83ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b777d775f50eec4a248174b7ac7cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe62ffdfc528827317f762798f596199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80539cd76cc1622c1923392b789b007200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2fc6ed450277199dd10541e1c896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4525b97c4afbc3caca435d0ae7ecb65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eebe55ab9ecd8603810e8c4779a13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fe68a7734342c6727a4c74dad1254204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f4e381a8036fff8d90fbbcae15ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841c12c902a0197d5a9a5c9b2cbc4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f86d078beb488630d9350946459d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb07bf260a48f31cbf3466391bac76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956052e1b53af680346812e31d2477209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79956d53c565d3cf3684cd902c72395e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f5d813883c22b7bba79d4893bcc1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c54e4fb7233fbca264706077948fff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645873bca9974325acb0363a1c70b172213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f4c19418da21164bd4aaab8aee9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49981fd46aaf8f995b9932a0f09ab4e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039268511a8fbc0ea2e8af60f55b50d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cf3550d64532785298b0965152aff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c452ef7cf5eada2ea13494bfbd416cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd3b1c8af0e26f1a7708b4f5a8484219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e63af2dcaea2a716b350179094bcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa18d2ae53b405c7cbf71af1cabb312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1fd82f7299070a04fc9e24fd089fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad72bb3506439cfcc3d0f0466f2484f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95636de457879a250954e79b463b90935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238883c706a2d727c71c1729415b11ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f951830d556f9ea86c01eb8186886847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df786ebba415619817cc15f2f12ea0d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2106df108ea409bc732380426f46ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f6fb77950336bca582b0680511e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8062d0c82527625e05f347a87d6755311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef01a254ba3ee7ade98445c67c415512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51cfde900de517c6907f2c4db28e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029941e48841383789c7680afea83b2e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c7d1b71e031b9d1d36263b385ec7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460d65fe12aacef914022aa53062ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a101536b0536b1e74aa8b239e2a1c6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1aeb045173911dcb7667e18fd2ae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae098b711190d66ebd3bd191c948b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46c6b3eeb525fbb536b5ca908779e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc910dc142a9a603bcd7f2d434da5b1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7e085bdcd247ab4e50f03dd20d5ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5dd91100f636921f4cdcc98a316123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd1d4e17147f17ec628bc1516c19e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51857ba2f3f12ce1288233444d2364a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4359840162038ff801334296098f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26d89886447d3d440a6cd5d48285d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d114d66dd83c363db789044b9b3c4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f23701b27056b9a574d6ed501da1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221fcec186add58c7abbcd5ad002e0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298c7c1c403250ef1a9ff9e5c81efe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85953bc07f4c7de6e05155b2318714da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278f923098ee74267f115cd300228fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308b6054bcc9a7127af7a535335728534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93949ca68d1bcd831168a2e192c2d6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928501674eb100b57e3f4ff2f79018c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc57ffaae37252d873cc37beba8e7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957226b657d22be40c55a9a1517b84f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd757bc822c8a2101c9e59b9fbae227739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb48a3543c1866133b8009f7c1697dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667fce2e96dea89cd7bc116d46d5bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a2ea784b1d5db29df38aa87eb13742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec469f44376300e5e880fa1ff3238f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f67a571bb9ecbf44c9968c1b47a7b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deff627533c50cb51df087b6ca331645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa7b044d22af049e695572d39a9d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a788b478927d388d8a9f13c7f4b9fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385665c422cd9dd5aa5c6df8e67608848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684702f6c9cae1cd66a1987754edc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f63bb458c0418c884682233f2e4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff421c94a9a608ae533d65e05f51551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1e8979badff671a0a339b5374ef552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b4d89ffecce30bb4b13cba62317153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d562d69a4f954d989259c5cdc0c66e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ed8bfa2a02b35a972a469567e5b7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee51ccff2d395f9c58a0bbed5fc6e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1bccb8e53922a53cd152dc35cfb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be2fc42df7f0ba7a780a1669f655458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1706eeeb925bbee0943f8e12aa3d17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034663f66976e3acc8410639dd3f336460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c61218501f47ec8b62a7f5e6493861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e1017dc84e742a9e0afa840f59c4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60002e9a1a6c0d2cd207b06a5eb77f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5b9a8b2111849a01d86a9cbf185ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed0c7a1fdcc619294702adff17cc9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4338b2b2c7ca03c3027c68d10403b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cfa522f454a2d096e414fbbd3bf6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429a168f470132f4a8b3367819be4e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfce17bbd8bd94f0e2be162f025d8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb06e4c08d41fb1f1e76a9111f4326c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585f840ba6af4e9362872c98182ba371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411e74f43f3e4f40d94d58df79d70f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb450aae4d7754cb38700acb5fc8285d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e0c8baafb64f34b99e591ba184fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eb66270acf3bbe97c40b0e6a3d25f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce13f56a280b9c6598154e4d0c4d76876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4e661cc93643873a8bc46f2af8a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ccceeb7becbfd674d29ce27addc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1298158cb977c0b94cc952a6f19f13379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5251ac91b34aa1651f1f3d04861d4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd84b72911719bd58ed8bcf997ff3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa60e1576614dcab7c422ce48d201982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a98e4e0457350465b752db4ce37b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89762ad2a3221adc5dadf2f841f63c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705db4edf8a7bef828e61daaef612f2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf9484371e6c8df7bfb1ffdbea2e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff563039236126c5fdc9b149e0c121f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f2c2714789ac01030f690ed3ef4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680cc5edf61c108495d19f91bd10c5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b5b200cc2c39840ac19910faa41690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9242f41f96e63801f0dab41a4551f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe58687019751c873fa71523d4100692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbf05b94456f221af650329abb9a8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971fcde0c78ed4eb4e6c30c0db3445a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f10de14a4ea3c596815b983c4029fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf22117b5e03b40574ba6bca548f5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bf2917bd60e477254ce8367d6f55d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7fee2258c74214e4559cc9f08aa0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c53bb48b0ff6c9e4fc5ff6e40304999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909cb13cd570e550bff1975b4a45a41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65781fc3bf5f6c853f5d236f9b9c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba5ad7d31de278bf61a211d77bf74d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc2831a84855ba9194d04456ed3f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd5649f3ebb386527e8e2b4b1dd6af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc71f2f85fe34f585ab224df4af9b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5647f65336c564d43c53d6c4f36adcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61624ea83f78fc3c1e1dde8f41403dfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b00e9e611394ee0f6f04554796984108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ded09d8ca2b4767f469a4fe4e888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218fc9d798f42235a5ced17e7372506110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36122c296f41e79f4cbab84c4df71bab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18910c1dd10739b437e7be2a1d78d6b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f48234c7ff15f0d4f6298037fd3a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794ce061c155db3a937dd57cc31bef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3338dc943404c161fff6bf9e5bdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911369b7398b70f42b2a9f3f0089ab2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe46519508fe6fa1fa8a0fee99088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52338087717bcf8629173e42c9221c2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729b0d2337f4677cd9d19a5bf6946fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa9ed70edc781c079d8e12d00b4d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe63ca9a844d0f0d64a461bfe7c02f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc216f9a2b087b8077628ecfe84872b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8415b52d7336350973ec1f0b630023123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5bbd2719cf89be6a3c916b750cf44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a28dfd9d90e73426550f8459ae983e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac854ec01780380b9ed20cb99efef70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8de728a3a9820b80d0b950b34a06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7278b6a3f11953a58682de583b91e90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a6d75c5e58d40072cebf7694ac87f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3c037c4b1e23bb712156fbb4a9c34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f66da5e384fbd1db36bebcd64e3cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd5ac1ca8eb376c21d044cb8072e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bdcbdf4f714dd6f856bd29f42d3be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ff6f66e5392a3dd287d963e355d3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd1842d2147e15c835e3f3ee9f468d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf486828b6c3427f35aabe34779c26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5bfcade01ca71ffcaba751315d55b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b96178afcdbeb77f7e4a6667eae39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb81311e36cc88ba24b9d537a0e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230782782c5bd87197deb020f9231e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702d738808afe9daaa0939a4f6e5a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d52c14a88cf586db92417eb0f15d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b20eaa6bfb8105d591a49953aa174143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0302b88b3954ed7b8b2048e6fa89f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd660b72911bbfa4f41ceb1ef6bf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd2d00d95e950feb611e4e7744d9f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e5dff47a67ba7e59439f6a6e0431147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f377a09f704a27064e38cc93d531148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d75ddf0879a6f7f527902f970a4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aba89aeb8a7eba4ec875e588179a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155be16294d87dfc7705fe2c3ec4111e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e3228d49cf37d5bfa88c5030917f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da0fa9a276047d2626cf00c58d432153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35687944db6b8c41eba51676a65e1ad9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222f3058a9fa290f7953b5633b59c18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18b5fa65368853401b9d78a33e1d4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fd3f923551486f43b3ad3c7dbcf02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c665f4952b8304362e2eccf479707158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273de11066055e90bdbbd41f39a2c25b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc23accb7cacade2087b606d3ac9418160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40473cd3ccd81ec495550a46ab91b39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f83dfa3b397876815df38835b5c75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeb36eb8eee9009195c0b98aa4d60b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c7ec55dfc2b325ac6ee9d018b1fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610615775a0b8f1fd9683729a61335165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766491267caf0a597adb2587ceac0549166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17983405f8cf865301543c6dd7300a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b3dc8471c401d4275e1f3a7b91e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34dd2d403108f10640523e9876ebd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b53f1b3e3ae360ea0a9fd1976d058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c195a84721cd952f0263e577ba3154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0f5f341cedef1cf5043de117cf459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd02b9c73ff13219a32586c1a60e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0ad20dc00f0c2c05d89f138f52f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505c3d36836bc3f4255bb46ab75f3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e2223f5f8b1fb024eff9eb099877176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242305c2424f749efeadf189ba59c76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40527fd58f73aa6aeb06439c393e3a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ae1aad731857cf53041defd260b71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e963f17178b9bfc749b7c6d4f0e970180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f32d98744bfe7fe165707303e4fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a384c22fec4573246d90edb6741c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d314d3134a343290b12840f51f3d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b146e48da7989c054e6cd9926b9fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9157b625a76dddc911208e6647f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e6cc1030ef202776b02724f4abd02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708541cdf02b263eff4b46f6d3d3cda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d8c4f5871300ae05069323f0ee19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541d368ed809c440135d7e0c19fc70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edb2a7f4145644b3396db0f1cd9a1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1bd9f8a2c8137aa66a0c3f6074295191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03603128fe2a1d82779999ecac386b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4ab55dfb02d0d187416cc713b0da8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38fee6d0ced72119deb858a0e2d1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37117309fe3e2ccd478d68985c3e624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74995dfc64e01c0344f782ef7c706196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da1fd115254db52d4571fda244e51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b31455d07f65f354f11f7abfd364b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c334e2f1e88c85e4665c6bf9079f8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0769151dbf46f4f0b4cf15f0fcd4165200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb5ef295b666602b028f37585cfb8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e33a3b599e24e82e59bff262af4fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32785f17fdd8c3969794ddbe005367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342873cd295b70c36a4668342c4892204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e253915191f5e848ccfda404cf6061d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa51ae83d498e31a2f2d3e025ea805206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083c3132d94ed654bc3f2aef475e560207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6003fa6721523fd8e37be1032a40b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4bad214792a94ea42287eb66c486d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b3b9de0bbab29fc9d3d5e04beecb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89aca011b4859db0797b4fcf101701211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5c3340005b2f4b9e52d445f8e00d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b257b58c7f0b7263b5ccc6427b4166e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c8c66c31a838a6cacfe8a389b4e4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fee07de84dda57a02d00ce0b8a040e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cc0d3b952c6fc1857a69b3f29929f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64065ee1784a27af715cb43812824e9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f746c962763e64a23bd4f25699c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7531b08159d10a873a4b2babc21d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>