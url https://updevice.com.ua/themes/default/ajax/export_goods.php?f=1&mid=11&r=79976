--- v0 (2026-08-22)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7fa8159f8d78aa299203c1fd3f321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf16a55a816936498c2c26be242232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812776c7b1672e60e8ce410db91d0303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bfa12095a541a5f17b1f25822a8404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5492431202ffd38e93e5d7271c5125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b9e022fe98196a3f228aaa25a08bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fb9ff26d908ecb3e1d105afe8acb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72503ddabfa291274eba954de91240f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0fe420843c3c977d0ebd48d278d399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996341da69ce92624ab60e272d0c7e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c08a493f34c4dd9589b73b29d31e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c4d685cd842ecea2fd44317a8324812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb7c41ae2a674eb3e3d737e5dfd3c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942f1f58ec1aac09ff3e40378e6eaa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3dc7a734d4d8ca42bb78998e1ca3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de8a8ae69b75bb95b10bbfa7ff3b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be276b1a99e53e309c635be9e124b7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01974e88c4c7447dc524ca6d558d41c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605749c3cb750de326cb625ca103df219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfa3c0ee6faa3e011de9ca3304719120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccdad956cec5ef4e598fdefa20811021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0094bd99e660a24f5dc563eda308022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53688bb35ced7a79097be33137e4734023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d7f994e2bebe8cc66c5d72ec45fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81963afc3a8c74f5c4f95d37dcce02ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edacb8be93272095a671849f08430a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c280201b7e5ee3c3612c607b9859f6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b1336ac8381cde552f693b598354d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4158a370bac75be9cec747390a250829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d94d0b3269d513d911a35953975c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f47bdc7004e77756425458fbd676b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57204efa5aa36ef24d5b3568de1cf40132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad367a00bece4e8fed5994ae3aecc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb86133726488c364ff1f37a67b265534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43c22498c1535694f95e862d26ed5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec57d7e005e33d60bfe249ee90e3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcfe9cedab418bfed5cb79a5a4424037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939803ce5972fd66ff852b998e188a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c3e55ffd05677a19755bde2d5e78539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b384280005767942f9cfb3650872a5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9326b51ba8cbcf14aa468a08dae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a630c4bf005dea39bb50b1e8b457242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2dd1503315cf45002bc45aca4ab2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd80e65de7b4025439f48888c317ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445de01781413e53e73d4f48d29d3d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9ca20509f5ce4de3131a6589c80746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180152ca81b2dabd43dbd2291e30749b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661198e1b81c27fa61510a2bef5c09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3b2c7b8ce47afa4e4bf8852caa2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb6ee264327ef666fe240dc77a934850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2d0be4045ba365411e03eff06261c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d81c95972ac1b35784311b3c8547d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda6ad1a75ef966ac6d266b00a9998d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f97e8e493ee03ad559bd11cbeee1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607cc2dc01240d4a25702f867dac2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e340823ff11e75fda1c9fc8e646a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed171b666baa6099db48a4c7aba76f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426467967e2d5455c6b675b3a341defa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f505df873d5a3223e1839eb3985039659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2020196800880eb7fa7c801853accc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839b60b85ab7876304ca283a256470461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8327372eefb9efd861fc7cb36d27ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26071d332f3e7d6a90ade7a70bdb43f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b14e19252dd0ecf06db1996fa91e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dad561f7a0026b054b020404f239b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672aa8860c434290cf9a281bbeae8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771285a6453b19f4ded994dbcc4fd7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069369a5fb91f1ff16122901627768e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46878c0d84d1d848fcccc022cad04b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588be9392b69d9fe6324e6203649eaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb83517c38ffe31bc422684f361f8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1750d437f1b30baa5ecbb051d2b3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2876f633caab220fb7a2acc8704c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f0c1c4e3b7c724765cc692ccd5e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ba865dfbba19195cfc8b351050d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5040337ed49f211ae52eb40c6b6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd596e9ad5ca0c422c940da13f1c27d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79ee1e87610b384599391a3f85cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059ae83d5ce25bcc249615aaf7e23979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9045fb62fd3357010057fdb51165280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be493dcb441238b93d42e0d1c99e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010ea2d21ef1e578fbc4dd9613ab9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e23d306d95265e1f208d0631ce624683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ddf2ec350ab00252d66f25ad03c6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4302d74e97a298e02c75024b0a84f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3573b8d69c550069532851a11ede586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fe50314b1bad9b43f3c31c568055887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b10b20b1a8bbdaf4aaa6693810e8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536a04c5b8aae2c8af1edb3cb77774489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc0a7c13c8ff5c572c1f003c5a86ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c9a3eed02df14b153390c277b75691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc66783bc16b088aa6fedcdb875e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459857c8b1279d504fb85b49dd5114193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853740687be9f4c29ee5dae00576babb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c46cf416e6ecb82d7e8c7058983c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bf43e3ed8e21ceff7080ba89e1aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca527dbfacedd55e4aacae7f523bee997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999f2c11802e7a82301e005e80ca60e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b76472a29da547ac412bddca155b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af0b0b578b31182354ff2bba75f0d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c85cd1c3c8a1c03d2181874e26bb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7bedc0fc854daa596a058ad4267cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edd714c97df51abf693d2d6a3c9c56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cce62ee13a39132f496910a7410c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bb2550feeda9db149a40eed20731e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164cb1d176fa2a7059bde39414231f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ae64510213ce36207747e7909085107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73770a9918d1fb48fa7b95cc7993d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dae9d7e92a5da86a5f34bd7bcbcd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c695db6294bfd6cc69f33a26885357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a258617a4b6d8dfaa3cfd8d078c7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175c1054559c672acfbbc8f2c0ba14f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec19e5a08d5adf9594e260d168d43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da21d238519c15afd8525354a6b73f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531f82faf992a2a8dc0926b3141276b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b3c1ddf79a8f33d091285b3e30d5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d23a9568e2f5f5766ded8c3d5ab9fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ddd41014b8f406178952532218e72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5a35607bea4930d9e818fe772f08b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c6325373053f972d20a1f54692650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1265de7bdf776f4ea2c6cdb5ccadf88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d841d042494e3f8c773043ffd599122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac501d6de441e37b68ab4576d19de7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d3388da26e62c463304dfa63f8df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06932d513248ddf19a9763958bf5627125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943be38be5d0d9339d16bc96fc0ae9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba669c39359249bc5d9660ee89ea4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6843b8f5477decb42e877135edb3b1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f23eb08d35e4eb1f9811bccc7d39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa540624dad39892c33b2303412c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb091a829cc00382b13c8bde1ade668131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f92e8baefd710723fa2e5a4c4978132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a30f9405d17c3a277896f754a5e6d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa7fdaa7a90b286b0c87e891cf5314134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb691e813a9f7190dea708b47e07cbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036285003e13552641f9f4004a4e452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2a1d50d456b7c9adb34b6b56bfbb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7dbbc9704937d985645c2578b1d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bf8cb38e459a9c7d2f5bec292bcca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c420ae9f459caa03a9d753fef10cad8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d34e50d68a6c5c952aa442820be1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668705aa818c65100f7e5acd4663262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be1e679d7b095398369f100eb40459143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c190d4e4eda475b44c1f1c1718bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102146425ac428311c31b5289cb4743b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae1141df8e56f2bcd7a8216b1ba3a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435309714f00d9be098fdbbd6ae61cdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37a067f2e8089cabc3b42c7d15100148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47782b9610583d5c43170a36b525aa52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152602c2251504f1890d63a7f1ee97de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989027ff8ba9369c84bb302896bcdf16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f536a2e5e590822f006f1534d3876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5355b1184d9263ce336c821366276f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca198a8c2ebea35c51503be244df8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf119d3c916d56eed65a91a9a3085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1c0ee98b8244974d4d26271f8c260156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d0c2589da44cbf350a5af40a1147157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adabeb3923187257ba832ea3ce809158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ac0b122e3b0fdda4ec1aee05a8c6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e85248da807154ba0e35ce69ce495160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b4eceaee2673615ccea059921d94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba9ccf4a3a4df0da92a2ea17f21bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f35179a621a1e08d00ea4d6807e4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bf20e86072e55b5bc88b75a904e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b542cd475961179cdf8afa45fbafd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241fde3e9343bd44275db519a7c3611166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c4630701877f1760823a8306fc262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c897cbd8117c299ddbba59c9fa619168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c07ec53fd060791810481ce1063e71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d24332f89d565733a65009aaa5cf25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0118c1b388a562971ddf53f8fb25c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa96a72dccd0a5ff1c8455aba911ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87e0d7020517e2825774504020113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b66ae303a2d8dda60635cf15e39b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4e16b4ff09642287e5fb3c0ea9a30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0d0d8601bd4d59e195d2624ce24c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40da1e0eab8dd6c796f3fc8b745b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fefc856a7d8e9fd6b6dba437e2bf6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d8f3e3396411ea96727c170d3c0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625aef2784ea5ac34af1b74a6d2763180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a221bfdcff03f04858c5c55424fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0489673df8927396808a8b00a80754182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256389c628b2a549842bd8c8b1c3401183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d21abcaf57f8df3dcc67138af78b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e63768c224380b075b383ddbcc70a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cbffd05a33b26ed426ce30e0bb1c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7747ad9825e0561a780fc1eb0a1eae2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d1a188b056d7c06c60f9d54646953188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0313ffc575b162d7c030bb19e2df4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fda6f0d5646d31f6ad342e1a3528df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb4b553d0a03d4518ec3ac41a0d3b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac91ed42a7980221a6bcddd573c25c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e94e1b5c759a2006c869903a2351f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d2e864305bd522fe15513b93abaf0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f2a056e4415c4d93db28a17edb5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b53aff2bc9e2ca5f2078e1d53002196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec838235c2ba6d730da3d372f4d5a41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24466031c1a980026bd17ad6668435198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6cbe5dafe1412a973029efb4ec78e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146db04f92f62165d6882f009e48a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a51ae2ca5f63f31ff426674814a963201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f9350ea243b9a43fa48f39f0e1443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fe2d0788063ea23eade2530bbe58e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4180766998e441cf0ad7fcea2d316d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a59ae0956d4a97ac19da1d471d05f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9b29a0ef118001e9707dc8a0520e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cfd9b8cee20a9deb552b6ae8759dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f1204aefcec292b70427e148e2d68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900c6045072181831cacd8c131934df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8db7acfbeeca31d26590b94cae5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e088faef60ead9967de43f9e072634211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c8c4d1d432143f006228ee2f251c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4934280679518172bc6b37207b5d979213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed1cea9d6f17c8e0d066a28de88814214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b79cb829edcb90206296c8109ef8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e469b231c2aafa35bdf65bfcb1d5ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88986dd5728c20a50a9e03fe4c938217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94ef2715ddfd5111627f9bc750fac4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00108f0dcc4499c9f16f3c02cbc977219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb493f5a7fc849eefbf38f334b8a2091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bccdbe5e94db0e4ada7338fde1a692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac01c1c0f268230cab55544357ad8d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e664e1099052c8a1a00e99f19b0ba84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d4b967bc604303171fdaa5248505d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220a18b5e9743cc5815a3f0910a923f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032498716a7f8b21b6c93994be98f167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b3b17317ed813856364e301211e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6433d4d8d17af9cd4b471d34eb8d9419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28497ea399b5aaf81c13bf78f46650010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43de5bf01b7fc43c46a4a1abac8d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe231b2005b60467d1d19bb94d64389812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7d780c3e8cd5d030bcd0004b866b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a32f54f15e880c19bb0b92cd7e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed328f34cf2772aefcade9b3b0849115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df25b023422391a1ae46a68fc84cd7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f2599dcca43b8cf770f86a3bde7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05814a32e4fceaab7293ac48d8ede618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f4fcb9d493e97ce56df55ded6ee919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060b02c70b13a09a744eacb13326a9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb519d70b5b09274fb9e8f542de730721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fdfce826f415b23ab459386b65abc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a5ec1a5819ff1a666e75060d4fc3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263756b1053e1ebe8ae92df1c3b39824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567030d956abe9e93d67161a9c19d8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c094a974170df7cd11528cacd2572126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359394552f5f6a391247fcc3cc84403e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ddcc797d556c3bbbd5127670744a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48586e1390dcd4feb54b0b01f207e19529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f6e8cb55f69642a4ec41bf500d0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f455c650c09089f2ccff6bdbb015c4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365896ffe3b145ece83db95e05d149af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4b73d4f2e530ae184f8f111a6f0b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fecf96073ebe14de556214342e24d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9fb7522d3d116d888929f643ff39135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8561bdaaec6d26e95506164251cbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7b992aa88f88570af43cb702d9f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597d4d4182587bb88806907d69e2c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28d907c8503cd1d966a99d80620d1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7221f744bf4b9483520a4cace40ee9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80386697fa69b523c59923d650a2c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a6aeb587db0a98d617984d570bb6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c269915b1883c116ef944955a4a9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7533e29b382d42178655719f588f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe577b1a8aa1a87b7cf07d4d24b8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718794c40725bb3694021c8d5be6535246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e2e9b0156f9b877da190dec3e6aad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813807c1d516b1b8ddc94be0d47c1e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd102441251cda2df78f9d5e190829649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bb9ba58579fabbe7b9e4ae2a1cb0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0d037939070c79c4f6d778e2f4f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7490379a2959d8d85c4957da0a70b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ae06755756bfd6ad32c586fa293f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c372fe89b954f34dd47cc4a47cc67f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef91343f71e007297f7db1e7855010055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d032753fb9ab0d59de0995c384041a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1496e9ec7dcf279fb454bf8e2a214d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a411790d0a453a9f65bc5223b5c1b9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a1c97e8cbe3b75879bf60cf1f58c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878576c07f0fb8bf04434079b0e855e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bada4c17f64e414a93cb75bc26561961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11300a56fb9f73c3f9ce2a3808fdd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd587ac8b9a4b12349b9ed929ead0d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58b3680806111f625bfd0478bf8d0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38b9a56940f402be88ad05d43110a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9638d6b0e456b0399ce47a2a1aba466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ae0b2d15e60fbe51d68b28ebddae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0a83e9c31220c0fa2f0dbbf01bb3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe543fbd7353225539b7d9d679a5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48ed82587e1166606c1aac8f623be770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaed70c054d76704983c4c26256848171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ed5bc7c45e77dc6eaff0f567b01172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2146453acf17cf0f9fe3c4448599ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f12814805dadcae4889cc9eecf84e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df2151053a329d34c4907ad554dc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d53bda5eddd3a0bce63a70b81a04a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d46c14f408d7bbfb0b5f27be81bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d75e63b81f84277e7b41a6197beb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e254d86094988872acc7f8db947b2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21421c3b39ee164e9cf457705a77b7a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bac589208d41ea23c01e037a0c9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c8827da3b1fc5f2b8b6ec261bfff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83558e0d625e3d348614dcc656bcdc2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968222dec83ed405120353b3f9f6e23884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5c99af529a4e0ded59648dc5667985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999a344256fbb8d188ed6f1231d426686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f2e012ecd5fd5db928a2e8171f9bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71efda95e6442c8ad1455a2e5e58a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c3301af2eb9693f9c6ba012bb0b7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c62779f7526a90e99f41a3eb9d8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f97a6fe6507c8949a574b4f3bfaf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a888343721eba1ce3166b149622fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333fc5f07e16adb60b9da49632c3e3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a4be2f994f4523eb80ae400bcdac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28c5bfcbdb563a26afc28d0dcfac6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3f19f567c1aacc4765752c5dddde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56bfdb841bae3dd9d195e720645fce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1590cb29ff954f054ca7863c529d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518485bdc3f076574e143c250aeff95299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f271e3d151bd5dbc387363739e259100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd9585012b8ab22965537129e7f855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0db3ebbf40aff65d9d6de0dc2fa0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40cdbf6ac070a1595893c9e14412d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20db2c054d69168d26e5b101d07a13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbddd2e78c4da5b135e7943904f72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9745d7176ceb04d0fe24583e8f35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b41020ed4f2f89783ac11095ac3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683cde879886e5b7b25d8d17355f23b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa31dff474fe29215234a9dc4b1794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd38de70392ed68782d8a9775a9767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6061a2c79a32a11efc99bbdb1d8dcb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dce470a168b48c8cb5fe592916a14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e6ce7d7a005dd08140883449a29e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485fbd90b05d7d9f85d79ad836df19b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166d6493de6973498bb7464d2f833c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e3b93d96f18ff1140700328981900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552ed1ffaf8ee5b6c8351bbf6bdceab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6312d05430683a4b52e85e57dfb0139118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc245dd2fa2131cb0576f58337f020119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f90dad8c8bbdcf8fc96a027346bd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd590cdaf65c37b2c1f6cf068945a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3f35b501f93d207c761e758d6819122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ca30822b8d8d59df655ce33b4fd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bcbad95e28769dc28e3236cac3c37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fab4eec28fab2643f87c61ed9464e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb2584626a2abcb23f4ea1933bfcff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f42bd9ade69c34d1e0c6d052d9919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc39206d7483978ed837bc067ac4eb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38678eb61a6f37ac1f7a7760e1560c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256777cd612db36af968fb3d83dee8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c6d65705786c81aa759c4d987bc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e780bd870d834e47dfd2beecfbb63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04912202bc3ba8f1a89641694ffa82c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e04c6654fd8bef3cd7858a18aa367134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b777f5f69e73dd8df35dac75d2e98f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dbdde39b278f0c290c5f4f80bc4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30aa869998ef3978b39c3fb2490ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1767c79adc019994c760d544f05279138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d39d9e3d48aeb6c0867d0284d3ed1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f997dcfcb60304fc9c8db18bdd655a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afdb4dc61ca4ac291478ea12245a01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134e7946b8e81d0af8667f46a30dfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d566f04f78722217823e4ed2107b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af36d80e797cc5f50af21fcb2cb1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2593fcfa66a199e34b228271b19c61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebe1561511b138431f8fb2f0daf249146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39333ba36a57b1f2f3892b7abf1ae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8459e0153e12f3d2c6843c32110a571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794270737751963837b5b11e349b52d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c7b07646aa43e4510088c22f86f78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0e200b9d28ceeb31a118f5d7bc4a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cc22152a2a9b93737310f60bbe79f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732747e0ea4b8872ee3656ab833b2091153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5842c3d9044c82d3efc5471a5844459154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697bd8d528036d3cab9b6a3ee003370155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88e90862a155d9cee079d285dea70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18031e530bd7e3ece1804884026c8011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaea742e77b506bb410986334b24b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08db8f40ff2e3fa22ca6106fa099da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3d13332543de94b9d8d123d4bb74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994025266f1df03db8fd7f05a9a7c466161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433c84ffea605c4b204fe08a3131c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee59f0a20ac68e39a5cd00650e424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3edc38911347780ad0421d55813bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14104d3f636f9a707826b2be2cb01d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a67041decdee3dd7c6c35064e3ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065c89d84a363822d6c9a59e2c7af1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e8f495d2b441f445cdee798fb377b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d72be26be8d0a3e4c411052baed4ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e22c9fa10922b8a08fd8faf4d8ada170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eacd6df9f5e8a1702842aaf2b88317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22f5ebb2172212662d7067e63ab2e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51120a3b2495989b47dba140bef6fa4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6afd95a94632bf6d8dcb2255c0dbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3063e048760bb314a87d45afa8e1828175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f390fee4bce32819ec748d8372cb1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41943e6152a2005d329f76be212fdb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905da85103f1bf85acc74bae04cfb97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90b87d132d57490eefb0241986322179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162c8aaec8f4230189b5b80f40d14d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d7c52eb1b9066d68774f1d55af2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5b03c7ff9ec1cb5b82d760b0cbeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1862078d722f4eedff67aabce413e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb29d2d508f0e8053f067b1fed203b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8ec231320e431987f87556c8e118185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881955b551e5a96c68eee2354dd1a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94aef9189785e88f744746b2c17f1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e3f2473c1469a906a7ea3f456207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e04299bb6c18fd03dd69c52a625a56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b20731158622d3e8b9016a5a892adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a326672b8995dfaa7bd34501d826a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d848a05580ecab52395bffa83c4523192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d7d25703625aad6e50c1ac932e3bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e872441ba580469a8106ebfa574cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd317bb188713ac1a2d2677427e96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e1a378ce6bab96f18bc235e97663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb502239a37b77b05279cbc217f59ed0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b135b213b00b90efe1ddaf24a4c38a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b8ced3617c4e9f82557aa6c5ab24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0616e7773e897a56ecd8be17e0bb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df8d1158b3c9e99761fc111ae3976c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367e6d746687a2413dd6a3fcceb204f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329196883f51818146fc3ad6a6877fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43552a09cc9cc27f3e685bc8c3c9640204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe27ed19df6eed96836ae5d7033fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92746bef61d8a4eccb15fe4a01957a9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc778def72f13502f000fe6cfa1909207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3880b80d6f31aedbfd217012810c4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051f9b0a24352c2903606fee5594e00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aecd558b9a6187f3b308f243bd3e4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8bf99e46b984eae4c64d2ee79924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a37185effc7590330932330aec5c64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bed9cd8cfdab48b3c324705c2f3c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f964056ad47247eae7b6c76a767c78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d0e65bc9fd9fc916aec0fcd69cf10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f56529e025cd3983dc0b600785737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec001009989de66d20f06556ef8a6d8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add46931b0e9f845bf9776078a8dee3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082353b9f26e166b2b3c8f0fc2fafc8a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>