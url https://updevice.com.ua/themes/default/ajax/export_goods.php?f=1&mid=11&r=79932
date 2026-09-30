--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3bb517a60589c06e07f2e23eaf4181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af2f0100751aa34ccabdb657e55c872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80ec4126555f0fc2ee388bc3419d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b3aa144764af427247ab64ead9504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8197bf5d2cd460f81436041c8d21b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325bfe320aa296903f8f5da4c48a1826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafcf4b55269e4d91bb6a2b595fdab67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e069a152187afbb84b7168220e0108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f387b18e7b327f3973181c363d2ded9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9045d436a0e2cd2db1c8bf2651809b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f7dda38b47b18c8e9c69f01fdf0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d065f9be49a117fdfddf99001027d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf53e429e77ef2daa8a7af5bd5a6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a1a3cac97d77e9f87c05360d9e0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a4fe9107e9a61cc4186dc3b400b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61a67569b4fc315f1f6385979ec0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed27128135d7cf0c87a30cd8fb215217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc541c786af74016c43fc10239991ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c69ff2d7b36f178fbcc484b778465a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804315a9b8683502978693f47b6880f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dccb0b43002328a67e91aa142fe10b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aacaa5613e479453e06635961d45f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea2ff7c4c0bdc6c6541276fcbe63ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f006d379575d81c470d1c1735499a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236b448635aaf1a0b8260ed39badb8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f052bc3cf8ea4381c54747322b0b1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba0765ef07062c8a8590b1021a0ee927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d5ee877c95c59b00677264bee7f7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c79756cd605eea0de32cf60782eb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9d4f6b2a50746f51accf1d6e4bb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850bc19ec878d60679a7d4e538a285131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e040f3eeec8555bc73bc2352f2d6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9e8d52f71783264b9e33b901004d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8df14897c0b8cc8f3dfa9467434f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9bc25b649ccb90e4540ed84373fb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb46bf256bc367875a1d6ea5476bbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e31042591eca54c04198d3afd133037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5c4c854eb96bcbc0da8671133ff4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a3361f1b4592adaecd76e90524b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e4a569c791599d3605fa690671fae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ee5186ef6bfd480c6c56d4ad1ee241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafed6a83a424158020e7622fb1e11b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3834d0bb90adf5013d36759de42be243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c447940a9a8cd9efe8007f086d966ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca91d3afad31a516a23b2ee85af7d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef8f07e29ac962cb8a6a7d71f16a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6cd29829b4f32e1a300110a83eaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f5538344b97cce9ea15fa785414148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddafd65c90b085737d2d380d3bf29a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884ed0a52410bf4fe177616c10a467450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcae6f4b67e17d7f73964e2a24bbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5ff37e24e8b60991bdc3456116af552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e7edead3c930bad32af51979eff9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585eee4d768140f4a95c35f3bdaa5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa855ba146827f6404b11769cd392355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c1deb1f83da55535fbef8ad0963156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a6bd5d4e9c6b0624dd082582f5d2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3143e46b71444385cd969b2e476b3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe768113db197d9639ebc2856bd6c9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d323b71209e90aead84b6034dbb6d6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff155f0a53dd409aaf532a78c8dd28361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e591af41ab4e42326ded03b7e73c5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9618d8fe1f052284466584d94222063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe930fd17591ee1ddbca389f6936f3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929a670b56d91863bce7c0dad0b726c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d17972c89d881c4e7ce83602f882766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6b36f6a8dbcbc851d584efdc367867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17b875eeeff8d8542df0fbde97400568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39509aa007a0104d11cd4f72d598ca3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f7dea95aadf0a81d7ba6362ceb5ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb4d7f7825ac23e94a582abe79010b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c39708478f153948933eb9680a5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c0b0ec8ed6f5158ef08f36e2451373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee3fbdef06ff00fa45321c3c09f22b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708c31e39d41ab9bb95d3b5ee7e3b5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63d2066e122cf3c5a54968961df4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c31f87aea72ffa9249cc84ab9ba0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4568af200f97e18d4b368dc702b632b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be23632ee7cf8836646efac5464a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcddc327b091cb46728e04900623c5780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f395ffe7233e4478f4cf1db6d9e30b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3598118cc0ca2a7681cc7504a4c9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6cfb0753d430993d63f7188f3e9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d1af5e534e2b79dc703c723fc52c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438833b41e67396be4c9402eadc4d7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c355fe2bc64132bfd68808c76ffb1a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e12b866b8d1aa6c805dcad81ce3cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f35a5f4ad1313a4a10d7ce8582e5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9003d8a460775482603ffe4837ec6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae22598b6f5a0b19f6c0e648c97e9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c7ae6429babb085dbce1f184520191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79713828f8e469998720b4ff1d5100b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e08822aacd2dea35f8a23bacfdf2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a35f7c4c0bd27883145b261ef91fa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b627263a4d57f58be06f441ab3c3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb694d1912e3f6cb2e0ad495b6faf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ff1d892b0f196036145a40faa9c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a9b26375c2dd813432dee5065a5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bca6da6855e4b0ab129805cea4d8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f79ca8b03e213c953e568b713fcf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2cff687cf85fb6048a7d0626ca3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f6d27fec1634e8d8201eae4b46cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe8ac8d003beb5326d34885e32a5e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd897184b72e4bdd312abe657529a63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9bd743c2406a1014ac5791c085cb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17200ce2daa1b16a890e42a434360ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79bd548351446440684c19286be30c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90afe8bf67c0e987e49d12a05008d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f281c3545bf050b5c2e76412152a72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175eab4107880a3513edd855b9df33e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3c00d9c805264b1906964e8760a20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d26525c5795dc0317703804ba29b0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae775a5f55782dae751a0a631ed77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12646f6b1147a8c644860af6fc7a48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4883fe2e8003e8ea47707c14dbc7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0437cfca28c64174ab45ad523100c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c37eeef70689cb99dc55d069ee14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070db840f195ade44323409c8e7f122118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ac7a2b1681e717d8f54233db4c8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33200127f756803a81ec1bb6b65dfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f788a541cf5a43c382f17be37a8f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e06d01ffa5b823c0032a4ce942e396122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b5bdfc1bfb2715c21943ed8a84e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4ee1ebb251ce1e1cca4f6bc92e5ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2cc8fa96c04132d8169787d0090cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31879b6a8b9bb67b4c803931a2c76c49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5669ca5de73f9c8be61243c97112e40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384da518a8ccd4690c9e66feecbff769128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373d06d66321061119f97e4f6438ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ddfaaff443e5f3bbb773df6318c38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc640c5f8078d95f3bf3d7a9f787e46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1913912a01c81794acdd9d8ffe1c93e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfffec115ce89e38eabf5a338dfabf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a95a897a45570ad7cdd9ac4d130cd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d285ff93a025e743fe688881426bbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f109056df9eae686bbd090ae1130136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f945a99efd75b482cc48743155fd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d9462ee4c6c6ce908414252e2acd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc7ebed9e867ac240141d1b0ddbbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2a45fa28832164a473a5b367186cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2bac67067b450053f37d8a316f75a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fce29c1fd5fdbfb6193574e38fe6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9e7f48416d1e2bd1ec95d9815852c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8d6952c1b727ed7309736b06b1af8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa2250ea632a2dedf2e11d684911a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c31f1a7b48f9a3d2c0665ae17467146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a191744dd5c26e41e57bf0021027c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fce83f04c9b998dba4777d1e003934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57542bfc69bfe2fa39fc85deec76762149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dcd4654f65308989fad074e69af6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c4c7c6d9926401ed6adeb7fc67636151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19338b2abd1a90ff8a298ad276c96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b60819b09d6d9b8b0120db870fce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ac72ef6483023f65d0a8a0b6f23d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361153233c6ff1b6aab22e204d164e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3195002f099e6392d3e910695e7261156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac43ba4806eca075287f54edf6a5a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6eb6ad277d8bf50dbf0441f4b262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c337a6dc178766da7cdc19322c8619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1678ed69ef9a79670d3e69e9cefd3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce45dc38e6587edfb3f4490890095161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f3c76e4aef473ead05c23ef43923162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee796c503e291c14a0e416aaa1837990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f5adc2dec26d3513cf7eb84c97cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12f65f890d50e0a04818d257f04e89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39631b0b0ade3116247b588982a28277166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0eab8efbdd359b72ad34bde937be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3130aca2fe9652979901cc0e7e8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82f914f584dc204e31f8ae9f76f15f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f636e537c2cc7d65c9600f8828685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020fe3b3833c9192fbbc0f9cd6344a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5ab250fc1d38e39f67c5ab635ebd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd850774555305e6de98981eb59f4fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038bf25f58024592f022c570522c0f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eea2a02f0ecbfd56f400f74995468175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d64f9e45e707cae0138e3224ebea13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a19714ea62c2e60d77ffaa1bd7ccd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b73077ab8a9901b12f3ec2497833178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a731416a279bb1e7d8af0d8d0cd6bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da835342bd211bb10a882dca31dbc21f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea53556c85e2a19145a1bdbcd59762f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b2f13bf3712069ca9a312f683d37d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a06f22c43a75545f393801efd403bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d995180ca7e7c78d01acf1158e2ddc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8ac2f889aecb561c66e321130a397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0564049ed8c6deef6a02dfb047710a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e4086a5ee621a9fb4a99510759e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b18967c3b9d1dd240ac6a344f58a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa026f7dac2de7e033ad2e17d04013189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee158b1a05b6731506fe6e3b0bbea6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6346e3bdc14182c1ae5a516c1382b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf9629715322d18bcf69bb8f97cc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd20dfb37c44bef4f785b987fb94da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9c1cec5491f1b7b8d553e72fa6e8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03cb75b42586399ceffce379833663195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dbbc6a403eb06047dadbefd4f676e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f5689bc0fc59b0ae73a2c589cd89b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba9f3352f6e6b4b80a77f999651839198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99136339dcdf8450f46a49cc0bbdaaa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322891313360df5b88e7d6e2f0725b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8e62112c68152d9e9547374e25c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b127296c25682c36adce6f9d29ff0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bafa7323ca5a3b04c6afc301cae9ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fe6131a38fd771e8db43f03c99fe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613ceef2e8b8f64da476712a1d6357205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e10f73322bea9abba9ee27bb4a9b0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cde9e187738bcf76e53c314f7c53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2bf815bb1009afb3b79a1ab4d0f0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4a4e99244e8e9c5421cece5ce126209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa240d1511920f7f700103fe6ea97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630bbed397b901dd7861158dbdab56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3206de15ce807f872083b3965333c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d3abee9e40052dfa5a2b7fe23e503213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b14b4955bc39dd02b21eb4376d51b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df74e72e3f7669b7a28df0683d5636215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86566c5b90afc855056519b3b04fdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ddc261dc5fbf8b21ba050fa4aeca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726dafea0140622cb1d583da9783638218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6d3bee97b3ff9cb8b11f161e194cf219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dac9787a6bb9f509b780e7bf26dd001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20965855f61731b1360b8107c8a0e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7182e002a4a1c102420e0bab5c6ff83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bb3f895f5e96009aa38f920ad389e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca85e02a9bb051c924864483c99dddd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd2e81f3db8387e5bf2acf2de0f9986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387eca60674f4fe3b23ea14f6b740d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b79059fa65306653cbdf4b95293668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d708155b08486a18fe2afd7eae402c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb177904a7d82ea7af125303351dda210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470987efb94800e8f42aca27490d7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580bcfea545d62da51cedd04db14e7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ddc1ffc03f81e742a05eec4e4a3b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa586fe14d0ee1cca97da6c072020cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce695a41d4c017b73faded08964ccf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd4a1f8b99c5678ae0612ce0a17e5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e73434945e66408ceb351c75499117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fbcb911619cebca518c4bef12b0fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da3e26d9a587dbcdbe4ae7e208a5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da358af693928e6abbef32b30912b4bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac878b4740a74abe93cffe1b6c8bc8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc6d70386d7ae15db40056f888024522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662482d1623e66ec82334f101bea216323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d280753b34772a41b55cffc8afbae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0382ecb5284387935064e7f523dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88001059838811e3313648e72c7f407026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7293fb468de6e2c9ed0b8c7f26c90b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489baa12a343e292bf3b3bc4c318e3a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb5a3e00d6f27d888b5c819ea8a77729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f73878c5d8c16290799869f6aef5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e1a6caf0fbb203d9e7a84a45e07f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d10d21a8bde567ffe9f723968ba7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4059fd1a40bc4aca3645139c2d7ea1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b65e02c0bf722c9759386f406f6ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db05bb6ac14e0ff693319132a0ab8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2bfafaa176783be4bb599065a38b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc35eddfe722032e16e83e86ad151937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb15df4065a9e7f76519f6cc6f5041938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e3a9e3bc11af8f5652ca6e3d0db8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507abd7ba01b98c0339364880d7c8c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053035a6ea56926300115dff3357ecb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975962cc318b2a05897063f5087895d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746fa19a7eda333c660afb43b1be50543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2e4926d211fcf3632a6482ee9e4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782238eeabdb4df8e0a4b23e267142a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fdaa93b0bca57b167ab1fdff80ec446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7503db0c1c77b09cc0bfea42db8a6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea3e1d721ab4e6c54f304b7ea6220d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dd94ce5f1387ff3bd2a0387f5cc1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e2cae3a318f7811d7bc733d11a38150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156006f3109123d97115f7474fe1951651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ba53104ccde8d2c998ec51ccb310452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894f98f90cc0720f59f2498c039dbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bc2b42ab9dd511fa288a7b11eb01e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0149d2671337794fdcad36d4a1b22755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214fa3d52b3792536ee6a208bcc97cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2e9c5fbe295fc28241d014334b56157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079dc485a822e0ca1a1940e721f92e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d594be2a8126053706d4e47bb6daedd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cc697c44eaee9ef144b95a6ec6f5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd800a9ba6a5b9352120d1978544e5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34319055bd7499472db16d9d9b2335462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d71e2080471bc5dc6cb6cdcd463ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bfb427795bca3a0d0d5507b2b82764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee3b5b4b281d3c0ac20874c9ebded865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51bea7802ce548a6ce95b74dc6673566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96b9580e858b6d319e37def178e4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b29f969d8657a853ddd5551fbecb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad55655ed7063b3053652e28d748cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115961c1df326789d53696c4a2fa085b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2b27e5ee9f900e2cb0cfb9dbccea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735b64c78556846a595b62a683896f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141efda9b8ed1c0ec65438dbffb84aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea17bc368d5cad8725c0943f001332574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9b67fc4242b86f5366fd02561afbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a45a8667844e03e4cf5d6a28b11ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3516db82faf33ed77df581f166ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566e83ce23907868f98350a1bd1ba378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071adda78495a0311ccdc209adc977b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e385750663ef4c130a35ce1e114f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a5a138bc0c87a2a608563544620581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940a2f209c86c2b44fb0ac1f7f29b9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36ba53b2c33f38acc0ecf32e6f90183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4307dbdba8cd053b538dd03d6e6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e52a98e39e092ed58cc0cac004b30085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbcc1e4c2e5e62f4e86072487d584786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66de0fb91664721c3980c4c5fec73e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a860af3d4773af297ce747407e5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0fa22daabbfec9842eedb8bdeafc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db3658e6acc1f24a3a96960dcaf9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef98548b5b3e6663913413a7f60973b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f11ebe239d0d96495ccb9787d5d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f57f4c8dc879448f3e79880280f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c2aa06555574ad1c94cf50d0cb5d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e103d521b245358d4b2eefffb21656295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410db682667f29f3eb5cceaa30b605696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde95eeb575f05bca7fb6e26d0c6519c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f320e9ccab1ecbe32c11b76f6d179698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6d5fa6ee43ed2c83813839542026699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0044755cc2b54209c928d80971de0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218a53c43a5f831dc3554a049b0c664101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820999693c5e08fe3392092ffbd437102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd4dee14438425a74bd84f81cfae11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13814bc243f25e0bb751a0a0b86d10b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d004fb9fc843a254720ac7792a3c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acded6689413a799658718453a7eb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e52351c21919edd212baddbf92138107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e47d009323d64af49ee01fbd8087b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080219fe22cd6e46aef8e9c2b19efd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e232de420b8313b7c251404d7041c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f5a6149d0a93e7d2558bea4c498c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e2f89bd3c93448c98eb3acde90b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d24c9db66b0db3eddd53ffe6c7a5f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c9242be23dd4b324d2d6d649fbb8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b7c2e594410e0e09bbcfed053315115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb327cd36d6ac57903738475dedaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b3daacf35c2bb7e267b4a3063ea5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906f2b53cf50c6cba22c1dde53cbd07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14457d30d474d0653efcf58c8e1a03aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221f919834ed39a2dee26daa7cf269120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d42e464132109cbeb05e92c46e2a5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842cd67bda048301dddc01de2c6e79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa3ab90004e92284046b9d161da45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ce4d379a3523007dcb799040c08ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5125b1fbb75278d3143b400724a02d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f425eff9a34ab080afdeb748893f7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e9bfd38d104bc83190b9cdf1ad0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243134c3061ab96e3ee2c30c40813e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f339b08eecfc66b1c87c85325fba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68048fa6e9ba1649b54cc4a8544689130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b124456a26c2cbcdfdf9460840f483d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a548fa85c9173bc175fd24914461b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991afc91a9c2d25a2af294e875d309a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b542dadfd1d5bae2587b0469a496134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d83d5dcb4ec51edbee7364b3903f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a326ee048457bb34b0f6dfe82efd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3751f695dbff3bbebebd497b4fe6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900ab19a85eb7cef78595fdaee7c347138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab8d6cd34066808719439496dc66d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59b45d88e23d6d47cc46914d2fc017140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34d8b799037df4216fb1e704b3ef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455265079d96d177a3d4f8266cb2ae5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beb89f83d6f462cdc43f66122e7d46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa274fe95d3554ab4b883c023d7d7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7df3c6c553d235da85f59b0ea61833145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837adc13e3780ec4c44049bc1cace5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d19c8179a170566a15bd4bc03f540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12801498b984543de67a0a626c57267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d1be806cf4224d72b45e8287c034149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db1b85c6e2048ad7e689b9ca9028f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d171c2db194e6fdf320a932899cab0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64932e264e6757a2995ef8af427869a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff88a09587fa34af480ac31cdea10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f9b5d570bc69e4b792f9e47a8088154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f5303fa79dd6a2c02441c1d1090c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e7f82355f08b6c5d9cabab2d19ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab9228cdb08870d1f3ec6b4beda30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e3590bf933adfec7784bff993d449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742cbf6c77e7917b8616fc841ff080159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1677dedc150c7a1784329910530b818160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b1d37ee8674b041db091291de653c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25884e894d0228a3cd21fc15ae1d200162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2808e1505c01e2a96f633dcec71e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322db19b8859bd2e61ef8e623c7035164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e877678d55bf16486d16921804a68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a7310b614d618163efc07efca4883166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50a77a255fdd1d4f09791200da029167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0605a9668c6aeabbd79287414bc9a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b59f7d949bb356063b96a4458e60f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766719a94e35bc76cd513018f81ec0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5c2ec1121bea9a9f5f210af4f56c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25506b861da510fc048f95dbcc97e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea86d13c7244e6481a8c89b522d25c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bca29e1311993051a700a07a2aae8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f58ece2613b5f6c28f5d8921169ae1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743827db80532d1116133bea4491d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3385f4dbcdebeda967c39a0a22041177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f12fe3555308924bbbb3c09df583178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6103968a1a47b7a0a15b37fa6aeef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461bc86466e823a6af8381a9dc344a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99569db58ef541e3af4a21a12b23f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22a94ae10bad0df0d581ecb41ddeb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad98ba19adc8151d734efda3e1f3062183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c08b1a6f0b0477158c4df89fca2721184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76af3428550d3581162e4c472830d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee3c189365cca75ff3657a0be80bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea27710b3537b460d9e3a25c359192187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39083827268924857baad3520494424c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245fa15c6612a639ffdebcb2b5c3a8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd9bfda5be4e14edb6db186be1130c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6731bbdfae4af4bfc60bfd3131412191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9511ef585ac716b654b468bd0a349192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c27a8262da31a695e1a7d6b2f5be2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d65620908bd26ac05ecf7b0f3985194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8267348eb2386e3789122cb7389ca4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eee31f2d14d382b3718f2d5636dfea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6734885dc4416202a6c0e5afd713197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083684d0b73d35ead3270f81e5c5ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc527dba2939c676038c1681251701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16853dd1e19d2a9f96a4c7745fcca99b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cb35e9a255c6911af235c9378752d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f971028a8ee7794e9aaa90e347f7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025662dc70c9b9ce4dccf472e5d39d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aeea3c1876cb24a05fac3571ef799204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f7d9c45407429c1e466ac5dbe7eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d5531d525af182aa144f0027a1749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c6705497fd63ce375ff31539aadf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbac27601327a201d266b137e148df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80a95e992cb440a35ef054483ac574209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb68d20436f1fa59c4f8b1c720deb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dfe69207ef23e2eaa2a1db7959def211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646027691f4cc2ab25058c86f1662b74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc210912cbdc4a7d212adabf49c285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f60e07afbf082d9ed14606a0223773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc60f3b7f63dd2465a67f1ae2f5fa0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24945c6c83063f9fb001de8a8de5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3102f08539d1614a0925daecab502217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5d8b816d7a4561a13124da7dc8ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c69de4c0b7acf026a4c057b0eef5b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>