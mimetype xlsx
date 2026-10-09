--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db890e410fc9c71c06289b13bcf66d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bec06403f9822bb9220026c828fe22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922632449136e7a56b90a95ab5bb9b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdd3f55db6f477bd827054318514a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d8c37a4e20f8fd3760fe0d9924f085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973798aac1fdf1a048c374da03ca42936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5793b22216bb6dcd9f81ceb3d1c06f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e97b73586540ceccc13108fb5fe38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716d7550c015e0fee87f510924e1699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bee716c33b082b5fa36e8e31a6a06b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034181a982c249ac28b707fa1aa5e8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997bbfac6f10cf45c53552043d9e24812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969c404c150fafc03be1c4abade37713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd50961d671d59c5212003d877aa3eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564dc98e93413152070ccfd3ec5082315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f071512d2145112f7c00ba2be3bdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2cd835fffd6c6ce946d188ecb7a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102277c8bc28c88fbd54101423e6a3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a4515158639c3c9887e51c6d874119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b986e39ee639e1a030c7f078f385a6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45c86512c4add6b49d1e349f84863e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68d577ae88d7815c9d264b78585b8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bd195f0d0c909a3906f4fa8f48ce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cfa26e38e0a902d80d5bd8fbcb57724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971de824fe91ab9437b913f696961d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74638a6240507a6916e72091eded06926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee09ff370ebca0878e62223b49e6f8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62808fee974809ff76dd88b21d8dc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c7de07efd8f5f549ef81713e9c8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7563de06c4e010c0dc245f16dbe97d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19e54fe0233ba0f1fe2b889ccc8ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee6ae5781102c209e30f4686b96e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89ba0f85ce61539eef288128206b1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d334cfa128cf712c9928fc523ff4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c257967faea8eb0a25c777c940ecc8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e101f522270be9971a4d1d17b26636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec0814d04c9d89dae1bf9757db806037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8aab566e91ed6fd78ff12bbde72238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e191fb8e6d941df5632665b06e09d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0e15bc1193c84e12e00c53145c5e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970de9d134bd5b136ec7dc57fee714441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6d26f25a5a7a2979d98d78df1a3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452ece23171db06a0900ab95da9093743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ee93f3dfb9638a5a09c30de15f0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9a7f6d65f749e9346c6c45ab67ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3727877634b6ec01a038d138e6eb1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f523bd2e20c3bf1a2037f15f8db91447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e107d27ed1487d5a4c4f4ddd84234848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db914693b83b11595e2f28f5812e8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5c2dd252b35f810eafe4a432530d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae816655708dd235d143456511ffb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd77cc6bedca08b2cce7891eefc48f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfac3003a0cb41d5c810a577aa805e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5432a90697b8146b7fdc2085502a3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443f4b38a1a6235f538d2f91a1a27b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecac19112a041b66671202ce5d69b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5ca30950c7a978805089b19fe0bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6173b1befd25227f593daba124902158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e8e2343d0d76c44867261489fd13f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d234eb6515f08531ebb30f136156060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ff16e74379956b4531489dc1543961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566be0e55ad85d2752db415c7b3b61e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33959656fb18b161b81c3d5300478763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762cbb89c1521ed38eed30f58736ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898275bd8b633fe7b98f8da5b978baf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186dacf7e883b513dd73994e10fbd6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc58bf79f4e81b70af4cf8a4be2ed367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10b50f8775ce1ba6eb6e03e8cb9bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734292a2a2980ebc8f50ea8388d3175669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8a0d313eec272ee490d044ee6e81b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037fd83fdf5f75860ef814a6ac902471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9a8adb0306bd072cc40a5227f9fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c9b4f31b94d0980dc00b268c917673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f5353b526d0fc318bed9c50a2b55c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa166747c2689a28c92d75ce6eb3e3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e700e95cb6480b9e96fd9e2ef229d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a45e9cbfe5cfe5b1fff4f9c4fc7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a4648afda24eea543daa587b655278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c5a07f950678b654d99563d2e90d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c761a3373ecd1b0fdad4e90ef6d6fc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7a3c107b0d0ceade8cd1c642ff7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191d9e4c2f5e3a216b0d32b7e8ad13382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6338a905150b6ac420d20d35795664183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9254bb2aec0b7de157afc4f813d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e0b1691d51d3cd2381ef9fcbb0dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260bcb8b3ddfd5b606653b4e9e201aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967b5adf4e996513e816e59b36dd04287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857208cbd5b6f4d51bb6d63013cc162d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49d58ccb83df1f0a438be5da848e7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106ca5b103cca87f6229a13f5ec1b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f675ce0d41558f438dfba9022c69191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b9c579b5566ed82b8e9f5806eb2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8dcf346c220a48f167be90999981293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781b789c24c5ad0e0d39061096881d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d91a33663e245d1f6130820c4bb7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0bf149975cb2e9d5033b259a087e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad68b508ca6a360b667b3380865b0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936214b42d0a2d0d73143bb1e8442ffe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6e96171ce809b3b542790b64c542f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff8ca3ce5a9995d9fa2489ec12d55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca249acdc28bbe11060e71f101026d05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b888354532d21fe8f8ba70192498f48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5613a967368f6ed2f21512e10f7abb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76889a6a4b37f06e85253e2ee4318b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cda502ce2b9d8f86e67e691e038bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137743825b516519afe9fd1594a9ce0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095dcfcacba13e2fe7f6031e57e8b0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c3cde6ab91ac04678ad1956ae85f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4655fd29441b340111f86b64d6ee73f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970802869e4c80fc9a934583b774e55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a438cdf46dbb90c41d4979252ee1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f3ef521958678add2a45f3b21b496112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e731c54f11ad0c6958be95eabe577113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc0fcb69c2760479db78600cf689b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df3ecec8a9ff13e4bc07722ed8b08c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b1d69920d49f471730f91f48c9e7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5823062002c86d01fc82cd7a3257e49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0799b43c97a6bfd28a026f280db1d18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2b867995c4d17cc18640be0bf156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b97479e74524f6e842b2c86a80349120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155251b36cc7e4c52e9360bd7405bb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09907bb9ebafd7915baf2fb4fdae64af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484439ffc318a6750d5022b1011a63e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27821c850f479a288108d91463d7d869124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1fd32032c941612ece18e1de9154125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a09e6cf3a4c265c53992e797c3a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9c133772ba386dc43d4d8447a6b12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b419e3cd913dd7a1a8bc77a976fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8c4d94d1552474a778be410f56fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db324e1c8424bd6f3e24d0ad10b23869130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa96b4cf9eec289276dc9a692292c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6694560e3cc746af705972615d0ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b8b5ef9f7ee538a4e5e6de136463d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327b51e5186cd229105cab0e5f233c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abe4f4eb963a09a6e4b780e004977135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942870b9b6e8467b2617b16ceceec6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3485a851e4222fb8fad5ff3938f6724137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553dc7f2b353ec8756e3ab3c0f4eccd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b5dfe56fb0cca727e1b100240361f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77f1fe44db0bbf5ca40be92b2cf334140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df23ed705c17d188fa6282f3945583141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca031bea71ccccc23d51d0ed0f8390142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d51d414f83f4a63bfc0d6378ce7ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65334f5a07fa40941b779383248d915144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeeb136e1a2e3b9bbead5a8c81fa49a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d59ef4cbb36ef9db45005bc67926146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85649e2f953342de33ff27a935c64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e6cf9fb5b5796a6d9011442961d49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dc28a2ddbbb9223b02334c1eed4ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950d3842ea6ac7ff024a5c17f1a545d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f276de8ef9e1cc9e1c3472d81d321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf3dbb07f330b2c02046d54dc9619a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72275b3a3a7374d6414b6813aa835b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc48b693f226983457e30cba1f70f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1be2d47bc657c4c45aef9aa0174fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a7dad12b16c944d0af8b5d2ddf20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b05eb6034557c3c3e0aaddb2d3d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54f8f356313f2a9628608bd1b194d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c475ca167d2059200d5b1d23ed637f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a63acc7287bc0ae8e46b0590282d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706152840575545c39a849c327592f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e43c452a323d9b1df9810c34538472162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125739bdc1f2a109c7527cddfbad2511163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12cfb2cfd309038b16c94503ff3eed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc42f7c3b62c5da08a4b7ea2dba658165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdcc19ada9e0190a6c09baf019cdac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e765f14c10ac1b519c0e3977ea34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283457be5a7a6cecf58e7be7011d5b0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e86f3d7d42239e9c8b13278d3ba7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007431c4b38e0e0a7c839c624c15747f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e38afd467ac203e01e047204e792171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9aafaeb785c54c9e048a42675d61c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192caf582ebf52067629cddb34ab5c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49960fd01d098dc1daa27220ab7a92e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e1b1871953ff8829c63b80cf86d0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920b95c90850adf9284c2338e60933176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7305128640cfac9837ce0eb48857e5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94706aa8c00ccb56f1cb7b0dc3a8ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaf2fe050ce83f82641304fea0ae33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133cc72a8c630d0df0e549da0330ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06007e2330856aaa8cfd6b5e16a3a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc39bd56a13ec7d408fcdc9b530a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb260a10c0faffa4f416a5cdcc4ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a22df59473abb520bc91f7670bfd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78888a065ae13bbba7bea9de4a7a6d11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0a8c66dc0876ffe919e8c37f6c58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63ff2153e8b1473b257ce5271c3b26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a28fe3aae8cb67944becad03b6dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693425364d6e785f48b2a3bf274cbdb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7c892d1c29242143322f3b46e5b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75c250499cf4a20e18b04211e1dabf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3f5676becea65b8cf62da147fd0ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a9dc9f3225777d615ec81fa9545d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f4439df22a1e957c2491ef7170e9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3fdc2f0c9dd2ccc8fe90ec67bfb46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6776bc48650b259340e4f3600935196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f565b1d942d8d6566077021253686197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb633db52b972f136a71f4c98100880198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b1f1aacb64c126426c815a613b522199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f1a376ed93d5ad997d1e384f80b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ae39673e76aa8f33028418789103201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e2142d485d8859eceb9fb47c94f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5666f5223aa8f5535a0228d3efa5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329e543618cd3ac2cbfc39c1c338791204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038af1d803602d526ccfffc5a79f9207205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23838238b0fc120cf37886f9f4289c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ffe44c3706f3466e0fe49920a630c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5abf5b3951057ed13c73c35cb1b1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a56689046b4b013ab7bf82dab9b11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9bf650c6d3e0aea596de9348ca17e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cce68c72a85a75c02d03ff803e26f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ad5de30bb80723770b9e0f8b0e8e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d2b359073a09941bd1c2fe761f75d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1ff4b6d32f8c89bfbf81a49997e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be43bdd6353a5f16b0226943d3452e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e74ee406f60e7fda2edc8c6e1b718216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4689c60ac6c7b7ea1fce27e1f89a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932014a070bfeabfda875135c49dd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e839da4e24d8485c9719aa51b2ef14219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167cb74abf611126a78e7a5dc1624a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe0d12209a6af622e49560b9a27932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d5a8e177007c17c04ec1ea5a17883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb00b2ff8c9f5f3bcee7c06ac586824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25253879e5d5b1f21c1e0951143279c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96de095948702d67a70861add7daa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b606e931df123f6f1d49ed1a7d8cb767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d74480299f41892d21d4c9a053098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395850904c94abee2ae6e72b1f595e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a555c980438deacde024fddd6eaee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16c5cfc8840b1c3bf37e3c1b694c0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7720e072b16fb6f8a2c5bb60b4eae5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650008f389fd6f66a8a0713aec88cb6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78077e64f6973470fb75668bef9b210914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c8ce2144f0c180da49624550be81c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed4b7dd213b76acdf7c687f1f2a2b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4fdbc88f397e8a484a3b43b048f1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588f120788ac7e3b0fbdd11abdfa9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2525ed46cef31f54804bd2fc38619b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c17930b9aac98420e5caa1a8a24c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af36897cbfce03332fd3b095ed65c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49367eae37f92a24fa99da60cfabd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96bb8423ee1d8bf3039096ee62c16e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b2ec16f24092b0f6323385cbc6a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f8d4e96c2a8bba4ddad72a3f7bf0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05398762ffb1e86d807565f3f9dfd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a096e5b12dfa0a6b1d2d7c4b02a69827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e105c046b6812216cbe39861075c5b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aadfaa0b58a6956e28c2bd33be6d4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5215dcd20d666e39e7a16c7eb67a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a080b7587ae39436fe3516fca3643c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29361cdcc601fd4c0770ea5032e1a5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4d095ebe29e21d5916089e98ea1cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc437341f9bc99fac94dda6183e0bd1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef154e15fa929c57c766bd858f497835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8993bd6bdb6267c4a0f35e54f131236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e495d9245f368fbf762e38c746f42137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd3de10b7cb34b843c0b5898577f9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa22ddb2a35fdbe37d6fd44c584ac4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89e8e408d34e2047fa4bbdafc841140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a8f334c6f0150158193bf5d3fa5b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc2c9a1d7c24fb4cfdf01f1322f1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458698070f3fd9a20d465b6384b68b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eefc3c34d568186eb3bae1a50675144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00040f519e8de04880ecaefd4502d37a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c40dcd062c62854ecb7f6aa076634346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413041026977d47c52e034068f369e5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d52d641fa999f35387dcbeb4b22b3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9d29504aaa1a4283c43a62d2aa4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf4f65937546de2179f11dd7b464ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0bd79c95fd2dbaa26c19ce6bd89fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a9c90e54d4af54cfee11e51dfa2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2db7fc5482fe88694915d27967ea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c4962d0f46ce257c2595212142ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302dfb1a42b15dc97493ab3dbc3e50355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d420ead27fffd3d9808dd516f15ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f803c568b678f72769bbcb2966b74f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6214f1d6d5c9ba41c62d659eaeabcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6375360971805ba5eb7e61f34fc5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270feae53fe910be67a872cbf416d7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc13c5593797164df46d1a2ca6cb7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ba12fba2d53ed6bb5795563dfe16362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c587806a6bea8beea77ed4ece474363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c63a8a9636e68bb926f19dc782b46764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b5a39b9fbc01a2a483afd7ba434f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fbc169688c9956f2679a0c625711766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a74fe1c38c1501c3e91a76d4f12367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1afa3e671274ca75bcd866d591b9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e780ed3f489bd717722b2e6fa1de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab7838da18b29af2e6827738eae0d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495615a4e00b84589ea4a263ca3ab10b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf7ba77cdf32cc889e0ad5d0f3205072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a488bdb4bde4ece58d9662092fe7ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3e861a7241d195879dbf90383ca4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473af78b56845b7495b7842b4275c8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0817625aaa7518e47733251de9fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e16d895cfc84c44549b6a0951511877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03b445f3f58643acc39e28e1bf99fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae72f846f4184b71b4c2bb849b5d5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336a22b4bc4d0804a1eb2a043a70cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ee661f20829411762569e57c570881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f6a3bb76759f0169cf98c1b8f18a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433d3206142a346ded60da71fb271983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298037a9696c3f67f984fc005c7e4dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43af0638bc6c43a61e20632a7c8463685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0326d30dbe3433ed7ae646573bee6a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214a43ba321f725b2bcfd0ca0178bf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bbd7a8d7c79a5e3c3308fcbd46b9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e1ce3568c2a939cfca12a90b8a41089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe1aec679b27ae2457db8b68eeddbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8a182860cb09e43a515d837d956e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b4222631f2f364c3de736180b0d8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4bfe213b422b1e6a5849786ad009993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb502f9f200543763ccd60f18c7ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc711a3be8e179d71fae0153b0ae0e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688958ef12433f06f4039255ee05e46396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd919fc232ff22c5e4cf813dd918c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e2d99a59592f0b3f0992492d989ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da709607a6d05c5175881bd7eb2471399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f81cadcc72f6dacce1adf7549b21e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b8bce6eac5d1e6582e3238312a42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb7ef2fd4d66b8e78cc1437d5e2684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8d34d0b1180ea2ec5e190ffff7ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161da13e1a4e71d9f8d12e7d9a0ccee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5494105ad6cb1983b35d7d8e00f8b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40258fd60e2f7b6b70af9645d3975c43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b121fe5acfc4cbd9516a661b4bf0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1560ddddd32a7ff60bebdb5ddddf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870207e9b7f09a6481e4a50fc207dd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7974ef28171d38bf6e78b9306264988110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5963e283bf837f45d97ff03823138b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019b148ea22e7fd1708dbd466f4d67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f1980a359426c84e2ed505797744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce3686757cc8cf26ea159b76e1f07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83310194c55b27b5741bfbff416a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a451069c62bbed856879dff5683e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a23e4dc0eb50583297ff8e2ab1f42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b6f495f711b5858deec64296a0f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e85e077ab3d3cb397de13cb913adf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965277bcdc1162433d41b70eeacd3a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e9ee0b593cc25acbb72df82c80a79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6337f08b1aabe3909eeef36aa8d83f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef0f90cc138acbb3904ee283bcbb9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67a5d5b4e4d0bf4d278955fd0b0f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c4721921f413c94f54e6d1f0dd33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defa497f5784b9155ea7b64c5c20a22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b772e9e4d18366853c67b11229128ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bf3c7f11bfb82b9ed65a23b16445a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9ea7c6b2913944a0293e60a3891a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a8b9ae84df86c628669af54be7f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae48c67da9311751fdf19b098895bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad389d55c3b0d8b86d1a9fce91f9ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74fda282d5fb5225029170fc218d84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3c854437aba2b58a933b41a15e7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0a12ec5915f01f45e98edf76ddc04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadce11a32807f286b6b8756bfc935a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807e5de341ca77a86ffadafbaa9687137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104326cf02f8e584eddf3f772a49564c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e667e303fbcefb97f6e78a979b9b66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e66ed9e00c2d696088cc2577e5e311140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86641d389780c46fc31d6adf3375e7d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218d74f8cbbf7b0db040396c954f50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8b7a71a6a207c86f32ecb6d40d48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2498a2befddb0725ced073a37fcbbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90420c4c1645a5d21b89fc842d5574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd37b5d7d7dca91bbb456848793d40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136febf58c8a45cec68f391b0e126fe2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b3e10304b830d4603427cb79e604148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f6aca2cd4a59773adf273e19ed4b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7857d983a7f41b1f6b5b126058e609f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383408219bb29250cdca545853df9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b047a6a768724a5a90ad531ef03fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f228b82118a8a8097906412b15aee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c42e0a70b1ee5d5b57baa3f6b7b026154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95faab9d56cc61792a0c1db41a4ad1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82862e091ec77df92716e8ead1e69397156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83605e000c813d9522fefcd0d618c50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fa2538a66913d546ac5eb4aee16d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587347d97ee7770309028eed5da2941159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64db23682ab9eeefd73f24631429eb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47265d7da163243d6373aa3138e32f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49401e27c5c4da12a052380c2b73df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2184faed123919cd6cafba38c44a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863c06ccb2890d6379f01f963e5efd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b030dcdc650cf4b898153e0c35450e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653028fe682bfb43cfe4d0cad3e912e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d515459ead01fbaba5c54fc23232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e57afb97d1dc08d86c610a4db41d23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f8e2562c8666d6019ce6c1e919995169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ee022c2350c9b72ac1b772caf3c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f899ab9858a923ff2ac10845de75509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f15a724da7709587d1dc620c99971172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7d093543749668067296e862f47af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd7968e6b62a02253cc15a443771c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67a9702312e7464344485219f505b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bace84d06c0e7fa339a8c16cc697eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e0455d52429b0a4e2d863313ac14d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b5e2b863259e92442a43bcbb5c9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930ec206f5a12822166502505c8ac6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bfe1439c88b2212014133fd362c45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280919c6cbb0574b63a983496d6bc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3479f0d27c61ae19e3bc814d0148798182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a7e53a3a669eb4e9c66c9e63be79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d0d732cd01bea890ee7c3a8ad372184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214e38252987bb9c8dd9fcc0ccf730185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae513a7954fdc889e14748e07c2c2223186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0cc1bd0859f78298f6fb54f1c66d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c92f88e4910fbfbc711816c8006e06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed79ac01157ed7663d56419676e13a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470db7773fded933e1a6c1702e680aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9710131df1cc17667680b1e4f0a6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c27eda6e494656bcd2fe5e43c9fa31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da0cf9305911731d17cf7201b30b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2b70fad4648c1a19af9845a67d38c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473aba481c85ccfdc09fd3f6eee8ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898ebab882e6134b426a7707959c3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362332118e2b3b0a07e862e1d90a8038197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff76dbe0284d2e815e93faecee22d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247f27eb4698d0522cd70c0c263f1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4220e6fcc41f714333803cc323a4fa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c8d382736d40342b820a6b9ca73d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48e4a369ea66aad91b34fc070c55a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a5f438a7cbddc25dafbb7e5ddca2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773792ec981017aa24070fd2b78562df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da057b6571fca833f32b5606785bfc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4e3a2ef0c40c0f50d87deecebe235206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e3fe3670df799640b47f11ef8399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226102d1bbe45f03c61c32321bcdc564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05db4bfb7bf6472afa163f5d42a8cbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4249ce12e0a1117029f313c5352a7cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed611dc74f74b6a8117abf18aabb4748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b13b5c33f164a25c381c2fbc4adbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf1f036ff0a5d7f9a37407356350a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b74dcf89ab855b68f51e6193f15b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98657cd78bdcd523c9d510c21144c7e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d991e9629dfdbdcf8ed216bb2369216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137218e39657a85770d417e9f7d7da2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fa527feb4a9b5318691fd2dea9c47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33152312f5dbd39bbdcbd32422b8c6219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>