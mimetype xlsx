--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e57ae29ac91df79d181bb86c3035951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15116404de5ce1b1750ee46c350992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d720cf381f09068036dc43bdae07d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fc3827cbe012dce2f58bcd471f984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb7c884fba797d28ebf65f2c27c8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0cdc6e55460a0f5c7e9efcdc40a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5852f207c06ed158e11ec2231a06c7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27666f50ec62c70fe78baaed54596ef48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb762a40a938bcd4495628d3ae5e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec57884a670e8c48684dec9c7a79e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee38d15b959fe4ec02358afbad27c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1746232c0fba3bc7f5e47340b40f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956f92cd5be8db1d511c8184c17d9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509101a0c1bac882738e2ac5cd7d4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef1f083ac4f2b9096955e994e12ff115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79c48ef46ff9dc91988793d2754cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c5786ce199fc4159a2c49823d69bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce22d5eca4124798d95821189ea84a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a91ed2ab315b7376893e7ce05579119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a42385a520d3c4bec48ea8f633852520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec8c27d29904a0da5a1befc2ed2b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbf307a4713a2eaf2cb3efc730acb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384712a5e8d804758c5d81d781e3959323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e5fbdeb99c46e604c3889d06d3ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5ceb0677709c53d040e663b32880b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee84c7e4e29d18c9178a5ac83e07526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14488acaa4e1e07aee5bccf03f57c41c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e832a8e7fcb237db7ce5dc3c33a59d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4675501995a8eb180e4a61ba550fc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b5d48c5349a2ecf56d62384c8e3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b75bade49eea537374a79af63b0b6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ade56f39a0d6a2d129cc5cc332c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058473a908b2dfecb495f77a1d1958533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21abaa566742642a970ecafe3a2f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4df47c2a7717ea9e7b4e67f8b40ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a8631d41ff1d456216b3ef0ff6fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c70be3b736a0fb7bd1f7d6766a76437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997639376ff6eaa53b2fb10bcaf909d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb12c665fab2a3f18da51388f8bc4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa7199c07b854fd0cd43a47e42b5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd51784aba42bd3aabd68770bf47941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ae6807c60b4d5778fa23aaa0ecaea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec8d5984b45939655b4abf5533113543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fba0e5aefc64622831f284468a21f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f89ba6fc344c27841a4789fc80e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2631edb08854691c1dd4376219ee146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4c09cf6dadfae955649c0924d71e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebe56e531d496a7edb041a8291e41e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850db2653f19cc5181a45a0f29543b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d2701029c1f266d2665044ec307950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32c4351815b1f06a8c4fc2902298951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6ef4f58d66be2b07b0e04a72f3b7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd077b3db33f645cd26d42081602053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be7b9a0a46177145440e0c5eee0a8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928bfe2c96da6e648e628f2439a4dea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f4e087d84d4983ac64313539cea356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca72f4b6261dfe7e4933d9a16d097257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d37ad4cdd814488adad659badeb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb7b02a00781ada3ddcbc9de0200a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138da92f8867fdfe78eef85da937dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115bff5d2b7f1ed8aaf27f58f90baec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51f81994a50fbf1d3385e146b651962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a508ebcf13ccc16332bed9f8717d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09dbec46e1ee711d2793077c0845464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e8e00c2c6e10c536c289388bbd06365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a6c89bff0a3bc3fb18bbc996d6c7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32573e56fe74126315475cf94ce18ad867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78824ac34ffa2c1ab2937fdd79a2d48868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7e02c68a13b9e836c20c21875b6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d1d54ce1c5a56cf532849bbbd6a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed6b895b67409f99d94c1fd217f9f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e95995cdfacdeedcb4d78ffb8a7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493ca6b870ace07df34f569fa3931873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7b8107cdcea69c7aef4c1c2d1e9f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679275225ad4f891b238be9e1510351e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c9df94661274df01cbae0aa9a06076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead0a7d6653b0a235f691719a32494177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1c5f530d81b1927d098a5bc2db9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5095941e3d13217d7d9c5ec29dbfb1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f60b66556a29f925ca693c0750e2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa2267d2df8d917edaada82be3b18381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75badccf097a5bc5dacc49a6af559c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30598b1b9606cb41ecd2583509cd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d59622fae0d126dc9908504c16f64384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4adf957a9bdc920587b30a2e8b753a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd26b6ccbc832f87f656c2f4ffc002486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466bd732d7fb5f7f86cf9ff6d852a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57feaaebb89e89345d498b5e1d36a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754069db0e7f5991e4c9adb713a54f5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45973af0586764226762977e86e26d1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fbe025e05279d5d9740b7a48f656891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23bdd6c61bff7410c93dda77913b7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b87748d40753a9e3322eca85f191893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f747de45c43ff4073fcbb399a02094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee995784162d29d79672bebee4a4c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd8f845e12519bf3b689173dffdb4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7479a1fe55dfe45735702a9edaeef097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ccc71c2c4b3720cd5c4fb811e1e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b627ce7050b3bb18d97dc46fc8d4fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589e737d3b1b72c354e08289694cbbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbe5cc497076219fff7444e0733cd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a628717ddecb3ded7f0dd3ae9237cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73565703c1d8f90a356dc9410cf86b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0cfbe689b9229a2c40ea11a5bd302104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8b2c516d04101837d950bd3a278b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b7aa8278d7a3921039a1bc696e7b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067a4a64344d5c08329fa1378f340db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c67db4a30540ca55aa486e9e9237108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a20fa1f788a17e2eac6ed3ae1669c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0418100f0cfdc6cd65f6617a8dc1ed5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56521a199f178ea8c7a6971dfe8dea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba43de99e2515b412bb2d37f0f0a71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f59cedc5558140b0bdd4de18fa4bd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c25974f2c25ebeb7bf9225e5b606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabda2d6144a6332ab6594a77bfa63a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b06c6f8ec79797410843c063f4147a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd79d4d6fbf7a454ceadfeb8b9021117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b63479be16c119629940bd4d5f162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f4cfabb5939ddc88d921db455dc5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19ac82f095989ea87cb54db9bce18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b62c47c08a3a14db5fdcd02c5bd8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2d1252077410d0d7e5b9828cdc71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a44ba33ab6ff67e3729d5fd23bd0f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3f6e0624597f5c65e70dc997b6340124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098843e25506a01c4a5a5729116171125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f85f633dfabc5b634785401cabcdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159d74a54d1f2948bccf121c74f3eaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9c9cf6e3582edc0d1d426ce84041d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ebf8290d8cf0e4058d9785ae9b057129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c2bae6fe56033b1ae89a45281b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f23381cba8970aa7bda8c24e96a45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da732e4b380da1893674d534ab2011c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c359880ec05dec6c1fc9305b76427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f675a45a198a8cf07473f512b45e265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312b355f75e7657e34aa5b0d97aa7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c7a0c76659c0a188d0d372e16cd5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbd0ac46285034718633520b66ea0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db190fba2f5f53e64d576ddb560fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db8c8808e88afb76c9a3d0b27feb54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226e99c62f099ef2231097249866b55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5658bb7a568bb07e271b8b6d7440b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df4aa679e2ac0772a730b5b8f44c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1daeaaa100a4eb00fd40d97ca533b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ce121f83a554e8305ffdbb6e6f30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354e1cc07adeba7f5786c97e4e7d25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de8bb34cefe9acad3ba1dd1ed4138146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dffd0b3833efa8185d4a0cb2f0fc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15806c020f694fe6832fd0c5ef4dc02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d7959aaf5d8ecc7e829dac82a571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149e38bc3fc5725669aac1989ac1fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e9724a1b01a40353e0c5beb00507151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f558a0294741cefa96a47746aeb313152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b8ef13c2dace36fcd0c5526ebeee9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c265e9cc501cd0dbf191ac9ea93559154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca90c63e2ed814d6bd8020fabccd33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28894056b25082037585eedf7303676156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88441ee748be36f683627aaef97e9cfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163786f360198d1cb71bf1db5abcea72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4475aba1cb3f0cac39d290b88687a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cb489aac24f58a5d8ee656eb9331b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa492effe1bd3bd643d93559d59a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702970ea2d8c2d0bc10e86a43e3a0c3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f50cceff36f4f80015450c6d1c7727163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4563ca7bfc3383974bd835af12b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3884dcc2189ee451badf160543625a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b582b95a0c921e008415f90b16b75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db133ade55ac041d1a71378d2dc09a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25618ace92b2472edb7cadeb0bba093168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b1b0d53e612ee9e5a21faa49c95a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544ed537c372404225a658ca2d8caae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83085b80487d65845df43c8272b06042171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed15f327c13a541fc7870de0f35fa8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89792c22f4441955b2492aed80ca72f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80000b8d92fa91670a35be44ae806d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd031584a36d290f710c6196e7ebe114175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1f545cd0ea5f4322a8f7fbf28a44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac703521e66654533f4a0fa85774cf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa011755803265a0b3b85e9c472164178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950b5f00ddf66ce48b1a7ba544e4fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fa242bb9aeb10e6d98309b80095c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ec5840488edf7c134ee5e380f902181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e4542b95e969785dc2878b3659c9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2eafc17dd1b8d490606f79121fff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b11ba2d6ee959725c78ed3e70524184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e6aaadd13c9e54c1d08c1e9726bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e122f85d26899ea5a605df6ee80cac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d8e53de137d393ce13604012b004187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c26db6ea7c0a245a4eccf7c542599188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dc9df28706ab428701b7834de46a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe75a9dd8df9147a52a7eabab7e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336e4b1ad6b4df33fb1bf0e0301d20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab244f39ee34bd77d573e1fd556c75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c87b7b90dff3a61ec87db573c124193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eb8dc59d1df32a33f65d55da1e4c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b1827321bb0bb3eb99057ef98d69f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95076a172b5d8d025912d54d2a4e3469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9209533dcad7759ad28a2417ccf916197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6775c12f039a1ea7221ee15a222d680198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686eca8de102c0023cd3ecbb6cfef5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f64dd61300bbaefa785aa44d1325200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f63423ed2852220b8ce5a4be587a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533b5b7768ccbc8e8a78ed26e733d3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d306934d513da03d31ba59124a57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25898d02b2d2ec2141394e702b202e82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144767c0a7da3acd323aa82e2b4c6cd4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c38e07e73c3bd485733cd07cf651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739a2a7fc3eacdb976b44c3792ff8a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd3d796e7a83f457aca1726fddcb13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1dd239e5632c406f9389c88b1d275209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7edd5f919c09e89f10485f7210c5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeef8fc361b4c78747a6069c10c875211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83aa6f05d55d8f710738320e3e427212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490abd103c040c32f9f3a6204a33542213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed44d6eb6dae0215a45f68f1152673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0697d9e978e7b5626450d56bf419884215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c489428755ed5d1579ac6463b696216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca29d6178a2e56f11a166a420555547217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c785559524b2232a96fa7c0f7cfbc0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe91c3fa1cee4de88823d01f8a34d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7526a80230544dfd5824013215f16cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfde32b65226d18d310be6b0289b0ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb10b83d2ff404b6729d6847378e63b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24d79579dbfde9a0886c5cbc830bc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e809552563daad68a1dbfa3b81ea95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a699265a28e236c85431dfd5808fffc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae141d7e0adcf601d55e4d6b99dd0517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9bb0c2ba52847234a4fd56b29d9f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b183ca6820448eb744fa562023d2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c84d99aa86f2a8bc8665583f4e6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd7e1bbdb4c98fe91dab4b23b1b70611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9725112df867cc320b58b0e07aebc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae27cda41478e67b501e30e8277e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca7e3466f922a0d277ccb5262309ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3c241887eb0727b289f94b127930d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd160b4704d11ed1cbd40998772d11216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98972d8f8a6ab2557e4a3bcefcf5a3aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c61375150196997e162e2af21089a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a49191219c44f7bdce72f900b54bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d3b922c9cf129981834a913801c4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b5d2d73fc00db1b112044866b058621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e8517b5a596cc681e45a5d457d4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e72eb0f697483604da7977dd989ca223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b914890c6ae64c1bda0897d2a672e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43746f0352975aec365822ce97170925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb98466aaf623f0538a03e04bd2d7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7382ef9c19f6260a4d4dc9fa848bee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e5e5063cb5dc3d908b5033ef70bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c3ba2a3bb1376b470e7f724c10ac129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748ac3d3ce93a941e05b11788a1096d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091b49b24cdf075979ae0e40e9085b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af9cbed8deb75fdd114a64c6f35a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc79e1ca1281448d75c2c388625b87a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca93ba504993e302ed095ad838789a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933276b51f0a108edc7457b2e881ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629601b36165fbef39518d4a0ccad7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3977d3a318e3bbe1eb5f3163ad9c6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d808b3e59a8b8c2f5c53b3f903a72738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17df1928c35793ebb5171d8857778539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb06b2d2c98468f2e779a3256074f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61c269944674d04818e2f2b12709b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263727bf1ac508901f8faee31f7337342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66eba41bf4ab92b18d8dad6b1ea0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cef872e64886bbc6cc3f768c159a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6606f4e2bd3fdd8b2bf8febb3206845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329fa38eea7a892faab3812b27c75f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71478b038c5c91d331db13313b64047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606c66a87b88d8c43dce3ea770ed28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c617db11e41c1af8e20dce1d0f8d8f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4981933abdfcadd59da50d97d256de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c28b66542926f33082819b3115f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7007259284ee2b96fa34bcc4f15ad652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5924373c0ba1dcd3681e5d2ba6c6dba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33cdcc0d9b5260efaf82bcd75981fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787b9221ae555d5dab78a0aa8f9cbf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2e1a1947ec3500c653d6e051a435f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932c4635eac9e5303f80290aaba74857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafd45cb252a875bc1dcac27ed4e34058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf544461d14a1797f7d6ae0d0f34759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac35a11f9d794d5a307f767a0f003160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51cb004a8431650a6e0c714b9108e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05b85b57d7db45135ee258578d47e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde81bb53eb505e19a996aea289c3c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba41f60058a15b98b17b7490fd96664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7acf426a7e095d3e3cce7ce88a88e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19668dca78bdbf7a575d1dd0e03ef0cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd0c21c97192d5182b53837832d8a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807398f339d03fd28027ff97b904d4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc211d2d4b5dd48e8b7b45b2258c6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1fd9c06a03caa59dd17c8933750af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b7de773ccd479d8827de2fcdd5c5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ceed678849e4afc35d5327df0ce7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f507c5aceac14c7e810c23bd67c25173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8dddec64e4e3c221e9e74dd53859e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771807dfa0746527dfa0e35c3d61d9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d90b88dc5c1d29e5e0462b43a30876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbfd0653bdee521816aab8fd81732377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd89f909bde3c3c95822ce25d584ef178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a76efa67b0ae370e72ff48f022c71679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef664ff49376ab2042ed77ec4d5793de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aff3f9f409ee1c64c01fe5a5143e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1308e32f07ae7e2ce33007ae18a99c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563fa555f716fb139acafa422418d8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415536681246ad51af3a3550dec59c4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6d22d12e0178c31de739e9b75b94885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22686f331e5800aaf3ca325285fead686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da4c563c1b3a61ce54aa70e00e256687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4def68add9d456931d5fb2b28d8ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857517c143ea4d25be36dab9b7a3ed6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22023d1d0f7a5a205a0c993ed9f838990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764387c1b27b02de9b7f84ee36f5fe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f607707874df0c75dc1bb60c582e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d29fe772e1f59d1b688a6d2610a9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb859a4f9ebe3614bebbcfc65a1abe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d092f88e60f77707be87332e95e6a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8185f646d3091f0156e115e78052496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4144f1e88f256b5393b4c6b6c36f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde11c443e6337ddbdff71eddb0a65e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518ae55d58b2a71ea90e838173e528c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a837c08b80901a7d565931158003665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a87953676a6f3193746aeafa4cf9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38083be38691a9ecbbe3f446cabb64ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777a9c9f7e621adae8dbb680772b4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135703d104c88b695bd374a92869f49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb252a9b0036112b749a995df2cd7ed2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239847ec21b69012ef663eff412a4cf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab149eb3e035a61ecf4428c94ab4824107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa67b5db379a51a47c43a7fff1d4b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241abbabb7eedf5c76282d81a9691852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701fb6d2c8d598e5a9bd3aee421f01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a509ce8929521da962fd519299d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54000b017f405b63d6afd89ae5a539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675fbb1717344dee68f7c04700d907d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7699acb1175ffb33df6d4c363c0e78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bc15944d43adf66f5b151ecb7dfee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a10e3caafcff2a2b3428839365e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be24365ff370904b06b01d59319c109117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3e426c41cc23ca756c42daa2b7569118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97763b4234dba8230cefdc87ec86034119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588dfffaabff637cb53d4518b9a3a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356bb5f8f384c3f33e54646e0bb1ca2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408c97498158a48d7bd963fc27f53a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d257457dc8469e90cbf309daf09eb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c0844be64b5f47909c819b1f02dfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877242bdb53a8efddedd915bad0e621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce96877a17d680e2a62540fc8e458fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5b47791fcdca798b9d0b75af3f04f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff7b9dc2db4db3da194cfdc94b86a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c8e34961bee65a86c0f0ff82984e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d2c26fd25d32a5d01fd4ad6e3343130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335a5f069f4e4295accb61ced155e78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e2bdea4e9819d007f4fa1dc7b73e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b942b6090301223ed8f19f63d6ae0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65ed3b762f5ebb6ef181512655ffd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4e5aa904dcb140b923493040323f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf43038bb8a458c34b836619f357c79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d902a07ade84de6a659d2829d732137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad5f8948e727a4fece50c8e2344f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35d707a9eee5188776983358bfd1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332bdd20fc91930918f98344e5e858c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85003c1cd85525ec2cfe9f8589f27d31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9eb9ea143b1721f590f37959c9b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d56753a5bb55d1ac8b900e75250c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24e4bffd424fadb3e7467d1a4c9eae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b8c36f3b198b845a12d6563abc47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e90e33574fb9c7a2c9dd434a93ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889354d55dbdb6dc9cfbe72c11a77b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4495479c3fed1d9b7b6a15240cdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177d787696d3ac49e39f3432e77efc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d0ae6aba61cbd7e4288eafdbfd84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4dac8e1bef0f0f465953de2b32a4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d0d4ec594af7370513dbdba3ed51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db155b55d926896033e2f12e68214d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c83b1e5cd89ba073ff75b8ca753085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadda1110875f7eeb757a4b21bf7b68f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184d2ae66dc304232ada65c046f7da3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c1354f9af2f296a4d4541e912cd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbfb65cd25b9ae6512aee6aee0dde5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2fb1f5aa8586d8eb805cf5f4f7546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55009fc41ca2ae6f8d69bc18bbeb2112160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d732683218e06b6bef1eafdaa12a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bb2649bc893ff626f20a0a3f0deda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b922a7cfb32b5a80d18dae87f9e32f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b9f83c5f09c7c01faaa542e078c27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15818c5ff37d440e6b8508caeea1b3f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e754aa827295fcb03b61c48a661c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87ea89575dbcf58ed5d91ed9e5c44b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a952a084358a0eb082e1d99953e396168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb5ae92d840ef7fa135d5b1e5dbab1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58872d7e18c10630da12ea894d3fd70a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358167f88c1660155392d819f22496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f1ea262091322cfc8f9a5e9fbfd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215de5441221486bf5b23306aedadf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1b99c332e6acdcd8ffe1a8a23c060174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d64d8918635ee7402bb1b42aeeace2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8894abb6d387c896883095ecff8a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8273c161f26950d3c9996deb98d2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ea18710c87f53de33528eb244d2d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598c96da90cb70cc7030d4b6ccbed9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77f5a7e401604b3afa5c85fcac5a99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6628f3ec1ae4c1c1e8345dc617df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222201ed3a7145384562e8c49196e571182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad5dd405e9ae277177eae6f9ec5aee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a58ad52e016dd29e20519a646c0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155dc18d2b0b3160537675073e8323185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aaa4487c4eb5fc250a43a7dae091e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a1f844951d073ac4e5bc236fa3b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe60e35117198c543664e312b053785188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da027d2f82ca43d2457914c1e50afd4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f3a33cbf1707182295a7a9666126c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150cd836c443159e09f0349d9286075191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d3a27612c98cd51c4d6fb27f1e104192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118179272965e0fcfaf5064de6a1cf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55bf93a22d34b0ff1715072b20b9a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba86e337907471b63f8307fd3dfc1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b89aab7c3e7b30cde4435edccc94ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcabe822f9bd0b6072d958d6d53b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749891c788ee270940f5e0aa0ddbef26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fa7f183b03871b17d28bb56d6578199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b82432c46dcaa7724812e1cc7333a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e8127cc7da8d3e5842874373b6929201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a76e12c61dd5e372a8f4fcc671ad1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6f188d1addaf3bd4fa399c6b8ed24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510e9d51479d0c9d8b77d279020d1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37e06226e86bbe6c81f7459f39088205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faffe51f564fdee1c9337d99e9fcb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33d888d9cdeaff23d85ac3e29e78e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850d80cea714414a03cea5d019ef3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042de3711ea100db3c4f7a1546f8d675209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869af638b6550b1b40847863121059d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f4c65667443e012cc4af75108b4fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dad482634fff140c14334a5d6a34d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e4beff343036554072dc256bf8869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c435880283d1de3cf87c10dfdd5b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a11587be9e1e65252530d3b3f03812215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a5088ca6148cd9b77f9e87ce3807216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26214e2e6a45a3d298fc27d2bffb0034217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ea12a9fb151f28c8f1e5ba1adc88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5802aa13d53b010863296532bee626219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>