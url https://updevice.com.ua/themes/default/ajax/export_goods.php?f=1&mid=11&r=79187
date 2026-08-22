--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa5ed55cb3b9423b13e6dcc90dc381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b4a5bbd9079906391dd167292fe82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91929eb05a4ad6843c0ccbfc9806bbee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aae51d3941eb665e19cea6b230c674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cedce8ba8c7ccdda4cced944497af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069eefb1c9bf27c8702d168e274cd536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c09f8c2f565466aa93e0c72db2da17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff746661a419e96858caa691ddfd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4837af84fb324e0b53c4c04c0f6a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5aa8726964c0a0d6b64b977246d3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e648ad0d4aed79ca02c622ef105ca311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86286fc7c1220ff980c849c1fd78582112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7362eced348484ad8635523831ebd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee2b3e19c761779cbdf5f96b9bba4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75134c947848d66838ea1e1467b3cd0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dde3c2097bcda2ee79ccc30a90f3ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc797a10d8116a1ffabe57156da1bf6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd68af0c9959a634758e0325d1ce29418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ffa98ddf8ed8ccd150cf534e4c63719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dcec5879239e3230c9caf4fea08f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a650dfe290a0b75f750d513bfd3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438174e0b018885daa75f16d04dd3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b706dbfbb36402679b7b5ff6914b0d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c3d6354eb21d6e735695ebefeecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcb4b226d7d3815d582518d6e501d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb702e9ca07e6a07207b520bf7a533826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a004b8eb9a7d87ffb392e1c0fe2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200830cf4ff447d23561d97a3ca77a0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d66de7df270d79b46837d1895b5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54897f6599a540a9d06eb3188f82b98f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65f0d987dd509ffa1cb2d6f5b05aa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161a2725d1b88f5c33168c767739af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8217a28f2f1c1428b966d4e6606433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8511a659d640e694bc5ddbe3cd17234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b129bcc7f38f44bac5ddb52fe9fafc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4782245a16ed8bfcce845350c5530336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86347f7ff216dd0cb0d1ffb9e3a3a26237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b3281b6e0ff15a9a91f52ad7aa1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e134584b3ba11ca3a1f6953b531b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7797057a790e49bba45ec967cc03f1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e7fdd190ad8390f972b04192add0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ce497ae602145716b0555e97fcca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66d57194f8e7468b57b8b80489e6a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e97ee7d44506568a8cc6444feadfc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f124f30ec3af9970280f859cefd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a716242a639ce4e403f1142f82d1ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50b7d6c6af9038c47d7f438fed789d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409fa920719028e2f39c449bc7806eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b76d7e792fd95640e53cccf109f70549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e42c28364e9a65795bbefee88a4d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec5ce9f3d9a106441051c61f4d67851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d57dd10054d93e6ad9a4ca87995852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bcfbbd4f35f746982a0ef2fea551753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511080a9f34007bf01b0fc3137c2f9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee2df2b3264f64c0008acf23cc69755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8a0349414fdd5dfc7599e6ddba8ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ecdde92bfa902de1f366bdb5ad33857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58568b89ee0d4f71583e3564512fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450530d9062b89a11eec28ff5f5a6b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0b1218189a829e91545ad1ee8850160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a576654f0440df9c0e698e08b12d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631b42b995756e454e57d1521e0ed662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378458adc0de2e64101dcadc0364cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e4e300e03971d79a2af1f7ed975f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7a1be6a9965e3d7980be569bd46a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58639488b7b2e4876e94b56187edce9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7303f4ddfadda566b1d35f169e28ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae5b74b2be69a3afc40a74ef4db9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98071976eec57311fc86ffed5c240d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbf97247bb1676f593a339f287d09b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732cb087fbc154e68cc96f83d6cf36f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb826066c22dcd8efcfdc2ceaa745b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a699b3f8f72f27190f7ccda83f9bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933049ed397ec8fb7573b13f465967574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9c363220f546a2ca79080b7b866a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c0800338b371705746cb58a741c5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c34ab40b950ff70df70fc1303538b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6bd4180d4e22a60cd0ea653d4c04d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6b9cc73b2d59a89d84c685d61e9a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffbebdf835182eaa3c7a03d90b36c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b00e7d4d3b59e33806c971415ad31481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7119fdd784243798e13a131959d90c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfabeacb782ae0a53086e9c865ebfb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93025cdcfc8976f06e5a6e7f412f1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cf32fea7ea46cd6012669d2bb4aeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee736941d43cf1c043fd88d9373d8d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f743ccaf95a7c2dc816300362c7f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15623cae0d5c670c1b18c882e185988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af00ff2ef2fc97020feeef3d2b71cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a8e314953fa51be78647a5bed7d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb6927d19158a96ba4e1f67edb07a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8963de24ff802ede2323054d2825192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d7d1e498024bdae4a3a8ecb0aed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd761db6399fc53c998256bd0fd7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bffd9e95a2bacb47e122092eaeeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b660048856f399f992a5711e6d915996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d154210d672e1ba1e761d73c8db1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c0861507b14d74fffdd928875eb0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad58754d4031ff2de77557ca577c34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc8c93d1991f96f55f64c88a64ed37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127acb1d89cbc9d1fdd1cd31a06f4a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b417090e62a1b07a2ca0a3abe300102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4eb55ea113e336859848accf02bce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5bfb1e2c41cfc856c5cc320765faa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3fc95ae8555b2b7a554887fefb8af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529d430ac131f92f141a3808769c4a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee627bf77c0ccdfe45ad4ad1581eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0873eb972bab77a37ef19438accfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6229467944bc51e3f4e4d7fcf8c0eda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0dc27af05119be4f84f8366cb0826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add04239382734c3ea479d1da98ba6dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a4c174b45d8dcf9d4047aaf042b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550878c9003722d332d8905c9157ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a5404565ad724fcd1bb59746e88d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63b74d886700e2da0505fcbf2661af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752759654b5489a2d64ce2de7f3d88f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee08da3a892a754123598fa06a8bb3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd3bc47bab284322aa8a786c47f766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37124d97fa433a241623d412694182119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c72f2199d1f9299973a9c4f9c7075120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65609ac1f07e6a6e66729e512bde32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb30caf194c2d767ac745589159fd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a2459054e64a6ac6581d39723f507123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7563684df724a21e24aef2d236b00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b9e3e7d0e9f243462c2b0743f726125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426069e8cb7a0d76b51b3f75efe8df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd69ec60cd375a2bad522418532de4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65212d24020f9a57d23b701dff6d46f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbaed48d0339627968c9a2719d9acb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f421f8f6c4275ca3b80d08eaee383130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e912d826ba0bb817d7da39589e03ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61cee49b502be8514cdb9b9d3c0b5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59145286caabda03792d9effac449a12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1fc791481a73dbfa6b314fdfd80f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deb3c21daf3957ef23e3c38da204bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51908c1ecbee4aaf4ea0fa2c85163aa2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e735a4d363ffe075e0cf5a946ecd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582f0d78d46c29119820bf7ff42b870138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266889e5485ba56f79cc71677c290736139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d58fc7671b351d22e1a6901f62f30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065170e6c6e5315657bd6fa96c549856141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346398dd89a4cc8841e4bfd05ad875142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa388bcb1b1bd3c482513be921dc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f10addcb63ed7a424726f409acff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485ef138225af865178878c44ee3fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa962c6c3f6bd2462e0f174b5e5f9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491660adaf4706c51f163c54b99e03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099f6802d763635824dfb2e536a924b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276242fda7247409545f8687da2137c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91062a28e78b1185ee25f5651ee0b962150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb94c8b32655f3129f345f8dc562ab1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b2ea9ed9c032b0d38722c68a3f415152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ff018d2727d922697b958aa72943153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baec452f9e4b99c9b2c14f018ad51a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b88ed7d21420c4df790a8559959c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696f63dc0339ac6f14b1e97e1939d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a7b74abc4b81ee22ae1fc500ea65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af283ce734f612de5da4638dde5d8738158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb215cd542a531c0168b93d3cc8a8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241ae7c2c259b2bfd51bac5225ee9d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be884378e1777323e348fc3a86cd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6172aaf5223876a942a4eede11410162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981133614a3c04ef6e7f001a2f290f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052808b882341a7d82fba07f09bbc1aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ccfcabb22c25c75b4c9276c5b104165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862842dc33393309ea8cc3d66d0f8cdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18462a40b608e7de0730cda8c3abf2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d220f378bc93428f80bc834095326168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b10ab8a81906a4b22bc7dbb48bd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d913197dbab8b28dce87f7cf3061170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a606e20863862a5b472023c81e61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56aad381a30191ae532c3b559d502a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc3d733d3fbe4012a7a082f8c04e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f5805e6ddb38be0302a2a7311fd47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b3549fcafce996948df0e4f8fff2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d488afecad1b6f59b03c18bffb96770176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcade08c01a5fab62cd4a36f7e19474177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a52a54870d1710763a4d83ac05b393178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f7bdeb53f6c60051dfba41a454bb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fd10d9937322f664afdb881748dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a8613890b1df79336e59419b5a0aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f2f7b0ec1163db3a4dff28d55c691182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc68d39b6d2510ee4a69cd178dc51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea2e21d351d15e48c8c4087779f86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2b5602e0dd7ab9bb331993bbabca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac5931fde10bf046f631e3c1134b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4298f5b2af40ad249e74e52ac823552187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1aaa76df7714e66ccf74762df25f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310daa88c8dfa9eebafce80c017794d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618676708bbf99bbb90c9b23e107af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387789cb281b8dd02cfcec96b720a37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d75d1ae8d6d6bd28dd6870fe8fb476192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7c36ca29e59731971aa1dd3f4f9bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e31431f6300b54bdfeed7f0f67bd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90581ae21eca2f35dd1abf383a703b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01d04804794da83831c530ae35eeba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f81ab3e862e023bcde1cedf23b857197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0941297d45f20608f55e93cd691e172198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca1e5768b876343cc86df1abab50c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52fa4e240bf85ee99c4f0c1097af30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5c98f714f6494e511addb2f66e9e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abe2218f9c618b2c1ca91c05e28f35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a21866bbeeccbbb12477ed1622d30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663dc1b7324f5eb595bdad29bb96dbc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524b8f68ed77ca6a7b7a169bf165185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367657ff45982865b1475cd7cbf92a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc92c9e1fb2415cc10ed0570b159c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbb2fd3f42ccb95a83ab7e12303994208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe99fd2fad82d593ea376560437ccab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63b008e46f75532af6e4b6bfdd843d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661bbed36e28bc0c3bce8cb8fa374c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbea16e31d5ff4848eaed7218c614b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ba198776b4cee0911ab7363ff840f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a585114a3a90bfac56692e61de00a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85374cf609974286d99d9b34b9247ba9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f381fbe5ed345eaccf2641156a225da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5091a8c3dfaa2668454e88935e349217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bad8ae2f2d1a99eb19c2b232a1cb92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02301abb01232de67ff03a424d92e91e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c65f5e3b5986a8ae17607dd09cf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d005d8a165ab9f4e4702937a6e0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459baad905cb41cd66c1bc3538cfae83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e87a2ca6f5cbcebd3f2965994f1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b763eca744800bb9cd50d8cba23dde75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1262f36da5fec735be83aeb931bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fcb9839e161d25f88d0911f3d68187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c69fc49cad80f49836163e12be17048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85009d4d3ad7a53949555bdd4d77739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d9b4823cebbeb7c3c02a6f7e0214510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87806db1d8565884d843490c3f29d24411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d0f3ccd9978cfa2935969322e782012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42b41e0764741c849aa99f4b66b3e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c2bd3e7935c9aa0f8990d480532b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeedc66f1de65dd3466d552e9b137e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e7455d3983b128a7990dd8cf67fbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2d2eea689e0b08ddd9d747096fe2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709060a0654103de77c648e7bf0566318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd67415641e30a13ae179d8787fb50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dd222f2e1232c6413573d16c486f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e24070c17e95fbadc27d953377dd2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38882afe53d92745fbbb969617b05a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc3738812549105f4d6b897c7116823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0db2feac3492a85912d5553543dee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf8e6828aaa90b339534fd0b250a8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b561259208345cebebacf9bf086a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd941b791bb66886a5366a012b97acc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17112319e0aaff870556d50ad9a876028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867b246947d76b8fa900699f812421729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376930deed871bc1bb751f6da68aefd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7173e5e1043edc1738dc15f00429931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314a1e9c8ae2cc2f9d79f80f0e478d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3fb84c0356cda6f6214b20282caa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6f446363410066d8892b45784d7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15de6d46ad40e32f250ab8369fe33335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf88341c32f07cf3e0a1189ef23e8e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81eab382a48011b86a5830eb87b6c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3dd3099205f172d79f5230f96b00738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278e8914fb5f3c40ac9d819c1e46b8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84987a5e84075520bfbcf0ad55697e0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e46eea9e06768adae66bb637fa73741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde6718adf2c6b7e09a472fb62237f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992ef37ee0d58a03a213a5dc03910ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1072c87a4222cb672943ba99119c4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0619716a72aae1757b9222acd6ba3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89473f96d447730b8a05057b15733a5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eef1eb2e8929d8347eb3dff88337247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824cf5ba3be0b7bafa5fcf8264623b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003c8a2fb9411bbbad710c705c96eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f7acb850bc8d2cd07f7f04d5aee5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545737dc62aba840803bdaf5e07c87651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268b12e4d05fa3ac2581a56da5d69952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d29a9cea53d3b95b8b915f779b3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c491d8f304bae47fd4a6c45db76e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b4f816aa75a4e89f0ffc91c24cb4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e093deae9f1ccf081d6e013c1962e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a3c234a5689256dceb6fd64ff0cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef29f091dff7d171b4926b2b4e9446d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392bdea4e7f59b63fe1ea896031992f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff150e8fd85b9f9a3547211da44590fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0157a399d1e54f8d992595d289561a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab868914bca08fd98559afd7737cd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7dab4e9c36abf231f706cbd08772663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a738d233c427bd7b3d3276f8efa9ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3753cb75cbab0b1202baef07b278765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b16f4dbbd5a81e33413bb84c7907a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04494635c10acf02792cb9ff1459349767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d45d27db15e44f310699945cf6b6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2df713ad16e4eee600e19c043b02e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bde8074ea3a1714df35cce5d7d77f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d330f4056e5c59a7b73a24399f3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d274d73c005e6eed0f5b295cb5ce63b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbcda09297e9761fa3f4690ae4db7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a80fe8aef2cf7a1eecd907831e13ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de1ea29f369eb1d784f8951621aeff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf06e4f0bfebed9512fad1b73cfba4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c899954343cb0712170c5328657bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc19ca8b08e05b89f2efbcac51469278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d480c3f20686ff2feb213a5b7789d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55c4d87b50cc8530f26866c5b3d68f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa06bc359a5ea64aa6f7467cabfd1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc708e160a90fdbbaec4d42e81650a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb521984b782b3959fd8e58a96d929bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78b8fb5b31a1a798a0dee1ba5660a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494659440d4cd82d568758a11c59fd0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c9e16f03ed6f86e8b297e3370687d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cff39f6f8bd8c3a6038318235dc0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b26fe4af44127b788e49c9a24e16488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b18e4d5aa513e746babef5381d3c4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8de1717a4472288c4cc9bc99e12f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6277ae060c64edfabdcd019f30253491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06be1ee09856c4835fb04c53c9d43c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84a0761316bde5987ba58fa75f60d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddaf2c2fe2beae860b95f1a76a9bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d9730b05ae9f85fd9718589f437095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e90785ef3b58c304e829a8d1d77e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65973919cc113037c16a5f18b61f32297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b51d25b9cba1da8975ead85f506f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa00e4bff5ca555cc1fbf2eb45e32dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a110db4e4a2ad184384f04f358b9763100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f02bc539d06dbcb3332a2c3a524a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772f3fdec1ca19013d8db4d5f755ac1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a3cd1ffe3136a518e64422938c15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4922161f0e91087f167c9bd5aa716104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2a2111d53e22aa182ebf9a827cb87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a0a7209f4bb14c4683042a9daeaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c96678a69e5936dc8fb392e380d577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e9f34149b6cec92ddca386ce2865108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfe8f7010540e44a6c67148e4d4d30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d11b70c58e22305be947859407952110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b8a98c04342b88e6a5bf583278cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e078779497c16d5fbadcebd4d06a17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c564a84a70b269f370c636752530ed7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71f57f3317b34e1c0eb253672c124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2cacd82633f5f1772a9302b5d335115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161c6831d4906ed332a9f4f2163d7a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2051e2599cab18ace5bd2dd9f655864117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1e5fc446c225d2ef1edfc296039d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048eaf1f8640d98b6b8be3e43c737e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fae46e1ac709c9c7a21894adf9f7ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd11fd24a2431e3c310847027ab915c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed6f59fd480e8663eeff3790946bda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1fdecc9241f478fdae5efafa773d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d40f3fdd14432c80f0b19916b87f64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad1362e69b6279014f770f681675c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ed223fdaa7d3b39aeb2a7f98432d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220eaa463bc6b51ee0e718deba7d343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c72e123daf29000db8135d898d4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426f3c6776481f99d405680d37aba61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b53dd7f42462be283f41a0cdf46e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d4b5274acdcb0d1653cda3a785e0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72ea64a2697d946f44cb8e9c97956132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cb1c81a7ac917f568c8b7ee89a91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba691cc807f6e883cdacf59de99373f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29a13ecdd44d7f042c726987bd1c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b0c94ea1e20a40076f7890b7af5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011434eee9c0db7290df67b9734a4c92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cb3cf7471a9327ba67458e338f9d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebc1d770b491327484f392ea4229d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d2cf6cfad7695d5455a84c9e77367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aed186142704dd12cb86e1082b8bfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7f590f9ab0fdcdbf515b80e780832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0fca6b8487327658eff56b97b4576143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da238cd28132718c58200cdb7c17bef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03154bf87aaf15e405d7757b33eb400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac077cabaae1ad694e74449637b761146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe28a495e65b03e38f0a55cac8205a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88312bdcd51e27e51dc3ca651cb73f52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e268de35bce711c7eab6acb7ad9f670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb0c56e97de6e00e99f64f289675d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c80f4fd37fc2bc3da57583632a13ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00985eb48569e0c20f22c1f82268f2db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b11a890cebe4d4a0b6adbdc0ba81f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2f5cf1569526db7da1f336798279154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef060a9e57dc02e331d847b943e111155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a54547776431f8b71fa6c843fde0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282c377cac9aeb79b164c9427074c66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e28e2e22fd59e0e2e35074a278521c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed46c6e299694cca9dffd6db23a88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4659f3ec2a4d2f1d2a34f33bf2180f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca491d9fa84f3f8302e884dc8148c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f7d0bde5d5eabb3aa5763f2259fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5d3c5527e50a98349d41388076b38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93a7bdf1fa80a1405d47d0bd60268164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c16b7c15aef7e17697051be567c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d43066b8cff956e8877202f06fdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4086e5c2aa7e93f67de5c156161337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d299bfafbd13398d2f016fc42c07d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caba51bcd283edbe2d1a048e5f7be08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8859d008aee7fa717a26e295f39f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616d614e2130dfd787ea2e96cb23ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822760202be01e3ff7fdfc1e5a607e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72199b8ebf014c9ca30a0c292f163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050195ab07dac2c1d38fd08fad363d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b9e05a265907478ed548723581ff4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b9678b5ada252691c0a85441449f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0afd86dfa6f0a1b34020df8831e80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f9ff4543e99876a3b450b4c0a9f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd088dc9702b42a8b394d9d497be3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400a9bbc7c970c3fa3da3e2318d1b62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e898cc48174a7170c82fe90cb9f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef423727e0e56f2141f2ed7e5e878182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd07383dd5c244864775189f6ed1d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd169b9e4b7d4ca2b20c3e36957e02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b0f2f0b61e9dd74d72c95cf686937185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdbcc0d97c597966cb89577832ce19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455b71d280e9d752095e3b8bef35b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304603a1ad301035313a5348ced41c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5be5525997f7370672f99eae032e4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e1daed07c835d8293004ba53b4578190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c26a143706d8dd6395690251abf72f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864709268284689f7388e8af76f92aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f9ec8434ac06910bc122081ed2a0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902f66d11dc7cb08729d10b0339e71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496d1d8c766ab082b15ae6d8459451c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfe485d080526d9d756ef8f2c2b4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81496a3bdb12153f788f234e2bfc2dbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62990d6399f1257049656f85667466198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e12d59a7225d6cf40c7a6539f914199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8c3cb79160cbc4cd08914087f5927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d7128c7f5619597ce0aea30a303a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4e4a4de9ccb47162629826537f43f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309722fc374082b6afa7f45bbc4c965c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aef1c44296ff8a6e3038f7cd18912204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad630f5dbb782275727e9dd685b62a98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81137c72c86060c998e944c04a321388206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f33574eb07cbc6013af13c9dcbef4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7223e452a595883ab982534e65ef2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c63730e342c234c48a855a4df04e76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c7a84b5046d073b928927b8342059210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70716eef6a412052e04917c9e4f5a52a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe61d4e71f54bd7d77a273ca801131f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da974cafbe8d498adaeee0c67e8d525213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f693f6f5ba85f2c887bd5d955225ee2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef04161f24d8cb224eb7f0a9fa04a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d3725a65fd39380213644ccaae058216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896758494a6fe3724abcdecf830acabd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc5824bfea5d3e2eb4d29c342a0048218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8104fe6ff9bbda0a137b81b69b45219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>