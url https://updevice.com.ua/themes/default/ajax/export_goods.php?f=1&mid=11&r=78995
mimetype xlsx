--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe37510b7f496995a01caa55d90b6f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aea0aa6c42fcfd089b08b1a624de462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7c9162b333c93f08f55cb505002f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa70115152a99cb08c9f79c7a70fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612906faedd8e7dde6a6dad5ddde195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1394a0dedb824c84c4afee5be6c8bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48ba75de317f66de135c2541b7e1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc3496169f9dc87c721c6ed8468018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1248d769fdac4857fd783ea0d247c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c0d8701d6c2e98be8e6a0b28a732c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704ac147b33357c7233a3487dbf68b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6341bcf73abd734c115f882fd8bc6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084df5e622ab56f76f6d86f14ef9db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbe21baf48d837d74f33009c1e420b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555bbda1ae1f015a1f6d52fee03410215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf5d07c55282d9882e201bde893e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7d63c20ac90451b314ca48cdaa81917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b8402f5e7663347d5c6480b01db618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233302d0d8a1cc4e3766d011779f19f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738ee6639fdb6572f2d51b16cfd429220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116beb9868c78c61b1fd0be777a8143321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540a76f69ef251622c2303180a08b7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cba2637846fb245997c5df877b58e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc12519e82419ddb5a6355ac7138024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1c339dfc842753beaf396f9356b7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cd4cf128956f0c2d39e56375bf1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6481dd01002e1577979301c893cd5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a9d2f18d13cb2e504660f78e96df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54676b2663173c98a3fe4accbc10081029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd256caccdd7d66e887e3cc4026754530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f44b1d816f0e87ac3577c006bdfce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645816595577a80258b1dc0246b72f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13fc2fdfcfb0869ee15d44ef3e483b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f269891b46cbc1dac1e71117211681834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dbe8e498d235840315b8524456a7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a1bb609d56d2e87d7e2ab31f5abe736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f8ad36321767ff7829df1151c743237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d421cf69203424e4cd6ab8ddc174e8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc427769950d5816260313093d913339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b52e54dcf6fb19b575d432a3bade7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c321f8265978eef5e50430f0d675b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18fa38218d63b5c861c0ba464e8ba242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ee63a7c5105d1a3e89e8134efcf2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f1388c11f5fbb079330c4fe0e540144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a55fb282a5fe358db763f10a1465e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5e051d1c77117989591a8f67ef4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715374dd107fb16996e8ffcfbc666bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec628ea46af359ea65e0c493efccdd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322e4fc5e5eb32cf66e37e484a69c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae721751eb5f9900ab8ea9564dd23450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4c68c5521fd9a935023020c6251f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d7687b32983b3d458a9bc16b5f1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e8f02366f3cd79c79deec22d311a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f81c2ec5e7a25a3e95625b3040ff354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea8a991951ad9ae16f25ea138487f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a8d7b4f2f6ef335a5dbbc0b48d0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282c149f681d96cdbae2145cacb317657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b927404a848454bf3164cea6beb9d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fbebcad86d9d1256e1a40586ecbe959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f11e17c6a168caa480670e37ebac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b57cdc449abd48483ca6d27f3a1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030312e1bbf5cde241200c73ced3be8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f7f661158c16d6a5954d36dc5bd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0287e3e2c83a5b469014750eb7c24e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f65e252861da7b1db68fd470cfdeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b3beb65f386f400739fce326fc3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09068a8ccbed79f484895dde831e6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab2f34833306df5dc92c8da72aa5a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b3cc3894ce4ac8169fd487959d7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb082f9517b04413a565caee988301770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf4506b0009ac003527e026e92451c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba56223d778077e213677934efd9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccd3a2e42106f9c34e9a1496d067cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87958c888b2c2544e3f13972804442574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9a86f01c41ff9ef1e6305081b95f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520692ec2793deb176f9636148095a2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e4720af3cc3e83a8de225c8bf854977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9c7c321018f64ea8189fdff22ef5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91266b72e8c22b24b0404c6344d80779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846da82747abd7c104dd81abd88552e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4a4bd9f27aaf1c842973fc9ce95d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911f336660de09cc7b72b6744e691bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174c3488b0f20b093b79df2c1b38b9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015db9b436c7031f6fe811c4bfbb63884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445b54f504cf94385b0983dccbba3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa6e1cf18a6d566dc573b7144568b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544c03d7293289d1f5aa78b00e8d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b6c995f165cf8709c77270f9836b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676a98aff8d7ae5dc889508940c08d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3faaca8035dd4d4cc782f33c0107490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b90de00a439777c37f6a681f342da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11757bd5981f528127d0b023f8975c5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1211f329c6213318ac92529b1523a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ec30b14931fc540fcb82fe64960194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01889568d760ea7adddd6c9b12cb1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e814b97560c75bcc2a49d73ba9f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87e9f578bf511cdd3e60d1de0e123697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeed5f23e24fce34a07a04b6ff535798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bafbeba3a2044be0a11030cacab2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b4fed2e74f6dbdb01e3f19e5c46bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d3698b99f747128c43f326ff62561101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2fd9fccb5990d70366139cfb1f415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3083655a93854ad7a41a9699d87db3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac693b9f880c390e3765d743f4b50a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eda1bf8b644dfbc3416d259fbd660105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c8d9fab2b90c89e6244241f5d7fd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522874c3161d8d226c0465df9667385107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81f85c2368a1b882f96d4c1eaa5e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c816803cb4cde8563d7976bf919ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bcb7b66479cb8987ee7b325feac82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2db230df3b7c6054cf2222695784d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851ab038ec30cdfe2014efd8de0bacd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ce52aa713925f574f765c5495761f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba599ee91df2ea690d24f27897db51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd77a77a2a9069b3f17605599491d18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f32dd5f446646418ea90b063828f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83866f00e60c301679c5f3b1f7f7ffb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064afe5783256dc3d30d40b5c0445dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd45479126d7a25548bafd3f020a1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c35bd3356a453039aa5c384aedb9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d014cd93cd57e8e9c1754d4e27050d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25fad8a3afe36d7de6686c4cc283cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f3e2e903443f8773192f7cd02b690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409647664f8ccce2f8fe877431e485d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1261dc53d68e4d5fe26179082edf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19d1ef7d40890249fd8c5b32f0ec7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e21ed272d108cf5743830e6107fe53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d37cda729ace74b68954753a1277d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ed526554e83a4831f9113a61a1a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d874aa59839d4568e5e9a042f196130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f438ca85ffcc86265803b22a1efb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e54ecf37967121ff96b6d39d4f5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59189b6329d8c29cb638cae251b24536133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cd1c3d7d69756e2ed434ae1b1d6ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75316ca5eb1bc21c4cb0a33de1cc106d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1142cc7a5cce44e057c0db9089a0b17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442abef3f305332f330c0c1341e3a01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01040d669a02b933e38515ac542b92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9430ba99638a1c814beb978adb1777a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc40055068b1c4eb6b54ea605ab762140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc88b6ff4e09a184b69233ad82f6dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f465f154da8cdc20fc6111633743a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539db60b2e4da631d8de3b1438726498143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379767393d453d078b720e84d251e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c47aa67ac9d9bad852d3406daef671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146831f92be73c26657465fdc7b1f31e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced348835b0d3cc1a87ff11c3fbda04d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a4573d2754cc89fa14d965965c133148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3b7b9c6c544082635a9745588fb5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d585e06587893acc502a09af3e4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d79adf2674d79a97e1a1da9991bb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d14bd758d9998d159c1b01f1ee342e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac22f6d66f1ab13a9a798dcc1632003153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258547cd3a5faef8f585da8351312acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b761a3a18a67f58e0c6d76f72e97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f23df165181db02d91c71ac15d52e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30783fee8a498a88076f63c73bdfd65d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee6ad36ce0a5c549d7228c23345913158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1314acba7b3db57f6fcb2f53018ffe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f992ae0b2ff41a565b6908c9debd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d22cf16c7ded1d622ddde461fedb67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2047bd07de8667f593ff7a68d0aa3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5251cd696b5c07f0e734016b88bec9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9839b6cf8f4bf6a08b8a48bc1984164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836708fa54fbded8f927296a4c3ec841165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd136c716053bc89ab665c97f9c95ded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15664ec1441efbf429a8145fc8acd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0508c57d6eed26f2e3f2370e0a208c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c6b4b3433294aa9c21ed24673d1e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810c27f75c752f02151371ac58e5564170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e453697f2129a7ae4a7c4b0fe8e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212873ffdfb197864a0bcf564cd52b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c641e63ed491345d0f51b1fc2061592173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe6e96d02ee10a8acc4ad18ea1311e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125b47eb4e9d1fda5b0f913c81fca3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f7a7c8ec0d57fbbfc3c823e00183176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53aa6b37a48510c48df5d76c360bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c94132b71399ff33e61f88ffd5dee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ed92fd10e42e465ca846f2503a28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d226b73087d56cca3107f35ebcd84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebba5c6835af25aee82e95a8cc4bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e156db0e70e03b4863437dcdcfda95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b3535d91e5874e2a3dca0c29b5c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b783609e8ef16f04a84c2f88cee4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cded00ce889a842169aba43a6f4268185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb8521519f433ac36bd25f51c51135186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a449222139d0d22f922becead26dc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6d4a6240c773b51f82965745d843c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795ef4d9ac6de409dcc2930777c618c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b14436ded60e9cf096231a1595484190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096708e7c7fa93c8b8a4b79d26ce18a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6258bfa955b1fad5b8ebba54916e560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f1197b41e574a8f6069c8d8e464df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b029db1e53c2a1a1242253db491c1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794602923f297f3d4a4402098099c206195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa86827bd117d2221efa419d62f7938196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761dad003c423d8243d4a689d01a636197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e695d6e6d273e853d3b59fe10d80e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4685eb3ba9658a41ff1a113fbf3274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c36764b7d60d4ba13d3b52729710200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f127c3de371db294e30a696beab33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca275a1efbcfd8907fafc8d4c6df14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17156b1730c7cb50a7065dd1ced6fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658eea7d7b7b1b48ef3791fc9e01f1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cdaaafb63bcde0d17bae5e33aaec5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405345e26b5749f609abd9a7d39fcd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281c34fd62f20facc4de4126ae582c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176114fd1be1ab60d76f4e72fcab80b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d36b8eac401e5c0a938799c1dd39c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b39174bbcaed62da8c1e1faf1afa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e0e3b989aab680c69bd541f65c60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b7eda7be84dcea98bc4bc710653a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65483eff09aad7cbef26e3bf21173ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1f110bfc7d888e1150ceaed1c3308214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349148116eba808c66dd635f4206a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba816b606f4a6f9bfafb7c879dbc4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469dced58af21a82e491df9020ce67a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238083581f840789b8e49f6768adbcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c5a071f52a4e982d0bf2b607e07e5219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1eaeb157c412c255b8576bf80fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f5966f94a63a1a4d3ed6a9676f7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff4b4d6851728103b4b9880efa17a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b018d96d2b3205ebf8e718bbe288f034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252fd78fb418683c7517f0e9b6b2f475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5993e2ead56e315ae1f37b928f5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62cfa23f73232f842e11842ee05c487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580ae0c91c73a09c261997c8b4138c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4b736cd8fedaf47c79d5a59f950b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857b9dd8d746d5f7195e9b88c24a41d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0744880e01f4b48023833f528de72911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876410d37d9a292a8948cb2acf4820f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e91a595d4ef9186ab413468f8471f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a98285c943eb54ee8fba34b68549614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc990e1234575a156e0ac52c3cf3f7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b943e97c90ed6bc505c6cfcff13eac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990fba1e0fcf97d18209d5b1e6539d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83619ea42e2a6b13f13973e6606bbe0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfb560dad3912629dc47c4896c801719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d297c2137c03f4674d0feb9802f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8541ddcaba0a51d13b6176b29ced99521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be8989069037823a3243ed8b6c96b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b58e775a4c773c12c47e8d4b1222323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160d2f7dfcca0674b74d429d43517f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a2a9af223c8f7b66b6c47d4a480425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273155d0722533c8cfd5e907783f1e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48479b0d6a13c9344814f9fe9f876627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49064fad32a0e7c220580855d5367928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48594ac8be1532dd7ff12255c8990e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249ed492b0c5f24824c5547005d99d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548bf5b1bf42bee6ebafbad2b0756a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f0ff726059d1da5d9edc6f13616f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae6f371b32e2a125b2e986b5a900133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b7a3eb8bce8d2ee74dea1db8298f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890a8601c16f1c6ee6b2025d05d8f1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faf654adb38908b89010b389ea032436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd5281390b354aec1e6415c89990b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2a847e586eae15615e6ead084d9ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da105802291154d6792d5dfb619063e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697433f0e11fd649ac64496e93786ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984a37d82541953c0ad8737ec29f9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff3beff809fca8a18b8cfafe4594d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7df8a47c37cabbeb897695cb90a3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f645fc79e2a9cb291b1b89f1988ed644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f1440d5d26824846a7b4241d2f7fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506ca881edb005e21c5b24bfa184d0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb9f2df6b1cd6c1f1239675215931947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16273a314156d266b4b8529da05d08b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aaf998348c242aa2a616ce77cdc8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac2dc59ad9fe6e66f4ccf4476415150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c92a36ecfed6d5d2f6107647cd7df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b1cb6ebd1a338dc535b3b60f4973852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd10545d19f0871885a41643cccefe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6d27530435ef89ec68a583ba3c7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df328acfa996fd4baca577f7edbe5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abea30e7c320f8e177e6fa0ea8c1a7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492aa3c5157992a9247c1e53469ec65557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54cb066d0083c42e7d157e0ec962f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a81cbff3179411f8389b4becf84d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0e7c41720f351cba3bfc114030ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb0e760361494198c8c5815fac594161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf1ee397b5a45de2d2c1ff1e28088662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ea53534b5b54e5db5a1c2c51c75163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cba9d8964cab5c2a26d615c4fb4b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6502accb004855fe7c18bfab90c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddba9da4a2206ce169b7ef1a47b81466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639c1dcd9d6757f265fb5a7cb1005a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9494bd5a63a0267d6ba66ab4fc14db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f948d399940ebb484a4039a3513bea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbea98e08c658cf84416b02eae9ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8853df933aa117e3184f693c5920c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e5126322361a78fba9f16a08dd5b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a1320c33cddfbcec3c8e73ebee0ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b7453cd39961cf0d9c3c72d7bac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b06cf58b702d09bf611e351bcca5f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7740896d045e47cea3146b36a26ea4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c2534b3f32a5c7c4f87b905df2c8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e178e9f712665b56212cf7292a5a7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123bfc66a764e8cbc1daca5b816dc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ba16c2747c869f953ee696492986080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f6621a73d8eb9031216735e764d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf1795e2994d2b3efd29181dd94ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed490297b1dcc04ea7272d3f721f14883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642fb5eca45ef61a112f9add9a2ddbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ab752e35d6b3d833735976005e37585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899502f28032a2074e7e412cb6a4d5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32314061ca03faf3f81c28d566f1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7ccad093a7b0191a7352a1042acb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899cb517d378026083a713931c97d5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8143e0ec32e1cc5ef7c97d915b10190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da6ce303c589eee2b979f72e73d5fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28cd4565f7d20fe6dfd5f8979c808192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a71df8ece2f63da3b99518cdf99d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6161061ff15d9eb87333b649a17620a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec358698cd7101376ea18808a10154595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970b39213287b6dd7cd30b9c9b3a0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c84608956d476f5a3879dbff84aa6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6f11ba340fa333f8500fa3f86e2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a6a4c713b0cff40ac88152508bc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e4063f13b6352e44bc0c8389009a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ae5b05e2a1ac42e0e15511a8c247f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d612cd8bd7ab43b94c37ffcd2ca6a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68205c47a878c55bef4f9cd60837f5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361550e0647d7817bb94a45c8ad9c4ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76dfbc89584766e66b736cc2ad0c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f23a5bf1a08dac3f33357fd7154c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e49902e31d7c0c319e4d7fa2304f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d729dc5c2fa5f8df1873533ad3bf23d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186c4e3ed73459ba4bebfb2c80db53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df50c810ecab0989fe7f99cff6ef825110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe6a40a1aa95a16330b615c72bcc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf43f3ee9d0cc6f9ac8c2ca456ea2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111816ad6cfe76c05698e2ba2a44c6ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebaa66262358879b303f11c63b61db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437a3689664ab522c2a00da24aa8235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbca9853b3181b6968d9ddede8f7c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddd4354e8b6e00836bf5213ac86d9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f737f74527ea235d0845789067a33d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a400324227e7b3a92976a1db814c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c8063fcf7e199a1444493c1e10ac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec5aa42612e0f5290f890646da8f16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b95020fc0fbb73d74ce4f6115260c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05e234991a78b30292b6cef08d61bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26885e9c7d7866a48b846801a5014a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcba07e2c7a1a48b159ecc4e61cd71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa2b7700504c2c20b64aea57f5ade126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0534df0f759967182bd81508ea83dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4bce018cd99d19430f0552accf89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f6dc7e025c0e38a1f697c771c6e84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc4a4ebcdf0ea4f1172e36484e4c17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1377ce0376959a8499e4f95bb8f2635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830851ad3d9672dffccecd91f50b31c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb7d0b092115bdcc9e8e328fb0f33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d980eef82ad7ffb5b0e47fa6c5ffe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56906305cd456d31e9fe86a46985b39c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e0b4328ab5e54790eb4c56fdc9118136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330d1442f2b14e5f371eb6ee33ec8cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aae5ee570b9b08584a7dce35576eb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2fbab588dc5f6eb0d11248a39385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87bc9ddb93061bacf5f502a968c97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253593001f9466f75fef350cab47d6e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72afe3b7de6e985cef3539cb7dede0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf8ad70573748a702c2e5a0c8a4920143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8cc2e4e421187dc5d6154a8a3076a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edafef278608749c14c153e3ff5a89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a79c67d6862e80dc4e17750c4f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd771b8697397b6f391cd5025457d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c63ae073fc29185b5bfeabeaa7e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69636675111e813b4f6fa5995cfbea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77bc0770bd7babdb22a00c8d52e867150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadd5e65190d3fc55a918eaf9054085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9c480e67fe54cb442d71ce1df3e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e8666d6695117a26595537e02304c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824ba42777079016c32b6caa62c96e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8990cbc0684f2664674553a72d738c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683990dcb95287b3da9ff317769dd80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaa5d228fa05fcdfadd6d64a351065157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72db9eabcb14f24aa62d7cf376d420158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969707daa6177c7d912c24708dca8f60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8599d851a1c701078ee46b263487f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3beb1f6d043ac282569eb0270d34af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94be468f86e8107347308650c15f2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359e6cf971c12a2086e0abaef040e31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd2a3072e995b6e15bb01faada9409164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6f5aafd60f675a4b994e6d13f3dcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4f6548596c6d03267a4569a715303166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62463fd36a06e9340dfe58da373652167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b37452a9d2260d417f774e43228d48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d18a52927531b04fbee6e8ac9b580169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3701d86fe0be7b38783b5e71549c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed7732332c3511f2809a0c9fb6b659171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074c9e97d7499c6ffce953b7b373b6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc96836eca2893b7314af4d098e357173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e83f04446f383879c65bf293109714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872fef67974e5d8a979dcf8ca6ddd88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908bdf011a58fdc448418a985f4390b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22289c934902c1eebb660d1b3d3da5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205784254884f486aed7f458ad26bc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3c9340c2e29c2e0c22df583fccc30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a237ade79853dd3f248f9434737d189180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dabec628ed0562edb450adb43c93b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff68e4ae8dde49ca5eb792cc0dfc1d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da443b6ae01b9a0962deedce0c34cd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6c5229a9d619c9a0e62713a28a083184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b6895ee2bec0fcf7906ab59d4080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9afa68c6e8eb01981f93c5f75cf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee24f2585fc4a6135ad52d5b395c05b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10b3fcc6313986968b01ba14bf662f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc2a8b9cfda580e44de6ea071fccb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586496fd88e86b8886cc7683b040250e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038223ce369a3794103a396179ad9a25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48256efa87f17d52674c0075427147192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833149f06f32c813f4ec43b78c6455ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25dfdf144281286d5249379a4759c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567972847122d8c2f8ad73bbefb0112195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862eba446d9ba4566ced36a1f0decbe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed1e84892a2682683e19fa1443e64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b774f8f4f1fdd86673ff0f9ac80dbb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac1fa22f47c74a5645d6080ed2d899199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b74433f1491bf434870cafef5650a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2995dddb8591aa507276eb368a9587201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4979a8a2081430db332c9718b1fe0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce3aa21dc6eecf2498e8037e04158a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e71931f22808a39c441d6313b1eec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5982b9915bc9c3fd8b4c0571d28b3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232781a7fbe20e27c7a30c0ee990fd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd386130a0189671cf7de7cbbc2b1013207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0e614ce3c441cfc7f3a9e35f7846e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02fb1ec2668cb4a20c2f6c8ba6bf83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6efa4f74f7d4f68eba50a335fb7fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80d3f91942f90f54a1be452bb51d1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc3eea49a8926ef75bb1a86afae3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bf7d9222eaff2eeff9e14de836f2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a6dd46fd0d6ef796665714727411d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d64013eee4188440db3a3ad48add0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c2f7662c2af4791a1f2f1563d532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b5dca390a84d854725dcc87788a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57b57d5f75d4946e0e8cd465ffee6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d860a7dbf8fc99f52bf8f8838178e1b219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>