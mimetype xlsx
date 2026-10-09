--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f7a36df3c02bc06bd9e037b7b34461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c32ea48479e29f24a87e405356bdb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654cd425eebabbf170380d489a221e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5fc47fb7561b50c9dd4fae3c520584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4626c4c2d266926d6e79357df5df05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487139a86102d029c8a092cfb2ffabf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a193f9047913e6467139fd249313e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e63fbd14ad3f4490bf9eeaf8e20408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c9c31a09f6050d158ff4a46956b2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844ff8a773fcbc20b70f77cc144a5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f5dd52e535df3794b03211fe0c1f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba389037409daf442f5429984a62e0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d908ee941e04316e4133a30d4e53af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b25510d5aa8e3bac46c59cd0c550d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970783df41589f1951c950528efe2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f80e20da98b6ef7a4b2aa735b366de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5a3ef25a462076925aec8f65fae817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183db45225eb57f30c6a631a6afd95218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1348b21196c36149ffe80a88ed44b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f56281515e0e54905ebc0da50a43220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd4509e76c94bec8e2150029849a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc5992f31ba88f0a8e286f222c48422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7fdf2ae19eb08b6f8c5a0ca70c93823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0294f7514c20b2a14b5a673ff5a14924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab4eadc900ed7fda35146d64dfd7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71296e98a43260a9ace70d1d42a71c8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad1dafabdb23e0ac199af36c3f14bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb0f359c418fd6f49cdea6a3904df828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b264c8413ea886ea71a60e00ba85229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189292f14037ba88ec5c85838f4d39c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8690d30f2e97da60364ae5ed3bc4cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3773677d5036fe482eb3a4a87967c1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea60a2591a962113f7faacb5b8d2ec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817bbeeb31f838adf4d0cd040568d1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436adb684e09adaf4c99c0d7dc5e88c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43664e187e401b9d2e8620776c586df536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba91aaac86a3169a2ac5583a55fc27337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86304e9eec011bdb4840040337b1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04082189e5c56643464c1e4ccf1288f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719aa75dcdf46551fab732ae35ace8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee1317631ae622be12a8ce84bf5e1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4c8d7cb64e640e5ce3acec81f64142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e4d2223f82b81f4d67af0a57176b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdbafe99bd5d33fdf09a7177db7aa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9598a53abbf48a952b25624e7e5aec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523adea4085fa6381b4effc7e5ab48ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b069678aa254a5fb2e56945af6b3c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709b1b13df05976c06a2b6789f5ca7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea4e61504bfef286e1a85b0a3ee40049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772b8fb487f0a0ca59b4c1458478a1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13636d6fb2ce2e1e4d373d84980cca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c155ddf3d36f028a15c83537c194452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ca97e814aa9eb424bc61b1ab3a44c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7f2634adc078d4b9745017823155654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d765f6da2634a924b29e5119976fbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c70eaca8cc51b1cab32f027dd62aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc795bb89af2b027f9a269c91022757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8dbeb3baeaa33736774a9ac2626258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085928b50e76129c133be3b78a69b41959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366f9e222c99ea4020487e5052d42d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9a1a54e2ac8e5a679a9435434609561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713702d0570617160d86fb7441d345f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3aec27ddbb831701786fe4d3ccb9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90143d6bf8ee7d457b96a9380b36fc1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1733f5db7170aa3344f79e744980965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e1886655d0aeb5df16e545c1b0d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf7e14421ac26c49119b6a107d904e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7966f927e3725f76cef40ecd567a09d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39476076521bd881ae547ade74887b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a68e2638de190979b4378d168846570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07655473aa9ad8cdc04a17a2c5774571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab3f685105d4aee0956f04457a0f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d195193f9eb13a23ca1942f4059980873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61600e46ec418190c4dad2238e3e15ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a961e466391b46d4dc04d52a3953b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8358d7b6a3a02e42e275f1556db2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc0458d1428b7cc2cb867cabc7bb4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea418c8da1212eaff7762c0b1e293bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b37a62d5798d9194a63646418108479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f58b967adca4fd66a856a7c5a964480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3818e42db6c7a73a755c8191224ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25fb9a137e6a35eaba8acb6fa867282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab420f3a75620b1175f22f89cb98083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e872fac406ab4d0c488881ac7da96884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad99511ce284b79454fdeb7ee7209d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a24496fd0f0b37bd0d906d1beb68386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69664968e1df04630065d5b867998d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de498bf45eac5f046e6ae7d93d729ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b77485f6af8856a09d85baaf2b88a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551be7f5c0f3e0c1001eb107f7237e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db806d6185617d3283e140376a5d6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5813f2e3a1b3094cb522f1bda86d39792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639680b35c2ce4213d42b97c2642475e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a30df77b2289de952e647f8166a3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59741f1b2b13e1c5c8e9d040d8a12a7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451444b4ded10553ac46ea7d119c465a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654adb118eba51d9d2949b983eb39c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e432af49d136137d407c049d40c2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9091df1a30a1a37a6db24a9d89714799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3c66fd752800de248be4e796418aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3558502d7f6411229d43a157741006101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b0d65988d659ef83f91cde41fb7a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e6059040e17b93c33ffeadbc59945103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc90ef568f788da3268df4c93b311d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbd14b7fc2cfbd75a15ccd14bbdea4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd23aba960fce42a644454d40feaa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f1fb7b3fe6e3deebd1776ed6115c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa5c0adde85f0fa93438db8b3a9673108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419cde21f3d42365f3f98c944759cc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ee2820548ffd2e9954ed053faf9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a542af19de7f15bbaa9dec3b21c7cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905244116015bd987e0a743e8e12848a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f777a6b44d21d3303a233cfe3a31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d419a4ad4acd8425d33ee0dba9a82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a29271627bc9b170d914890b609f68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf16fdd3e6e2eea93c25f6181514f50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8ef5fada484262e52e19e8e31df6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217e3753348ce2495baadde3179ee6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4b0001664e51a79bac232ae095017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e10cf14fe538516070fe067ea717120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e60fc26ee9236d7241805ef04e3dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1572dbe9cd3ba827baf32e50b384e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7b04744b44a7454aaa7bd5ed680f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26dc031398dbb33ce6cc28cd73fac2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd482ad3466cf595b470ee1ee483aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1347810831bafbc040fddb75c3465126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a6dfeeb7d79f7d08a822edad95fbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c436584f271a5927653260e76a3757128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b8a3da8befd6dcf2f8de2db074065129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7381b53db381cdbe63390a1ee65e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6702afc066e7037fa4ee6dadc4c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ba5852c8b936c5248d2af4400ce67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c739baec8d165cf473b12f5d4fa8ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0229cf773c5bf4939fc80e385fb61db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e87befc7574dfa975fca37d9ac53a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd596508cc62957065301b415e53322136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594205341d0e52cef8827c948a99c32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5555d6c0b0140201eb6a7153eefcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f342fc423da0dcf6f84495adb39295139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710d55ea56986df303264cd5df66d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fb8408035548a9982ba1d45d20a36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d0ea9f6aaac24c7e57465875a452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e30388634de9889bd10d95b2f7989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55840b625198e9dc41184e385f5d7f7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add85338d686580f0ada99cf7e4b3c82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe114d521eda5e94ea0679c8c770c6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b674cc41721f98fe96e36aa9a892147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d93d67b3d52e366cc07bc7d2edf10a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a10c8126ab69476cbceed4010a067149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220db71eb5ee78e61994ab0c0a2a1f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22635110a0069c9ad4cc9cb9c741d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926336f38ab28a8b844ef620288a4732152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cc0d6c0d19d67b94a4f7ca9003c35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6b17cd3dbc7cde7e3b195043ef1fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646299344318224729d0b2ed86286aad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9f01a5d3dfc8f7df525b754ce1e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a4e8c3d1086cc09efb8f3c66dcfd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1af9eb6aeea356b34641220bb7b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7c5217f0e98b6a422ca9a60b30f40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab96cf32935f5b678b57ac3219a3ba7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa3e8a4c1b1627a71ab6064a84a084161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076e4ae272a7345a5bf763582733ee7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bb330451e5354559f75d1178cf4f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c957760806ca23058a2498640ad3b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc8e0396cbeaa0fbb9b7210b335fb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e889a66208cb516fee984726816f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17266b33eadcf9e7bcb0c210a4b73c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580994aadb053478a37d43b0bb6c9b34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e36923ef51fdf775c808d4f0018f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c58f53a0d6e933c7d0e21b7ef4da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd78d29f0d1a9030893327f4e13880171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4080b48a45ea4f3ecb194b464dc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05766f3d3d761d3ca07c40ae2eed162173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872ed7710c37a2aba1fb5fb99aa0e59174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2348c8e7175d5f16ee1a2ca4a9d77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e449f0408f1727002fc44ef8f0191176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c73cbca2ad329ecb81de4538425d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26e25462a41abba04813e2abeaeeff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf032c521d53684d462eaaa215993a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c59591fa4241b27ed93dff6b5371180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e9b49f88325d63c2bba88f2a51b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92a3111d5d7775c3b65e0a9aa967f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220242e7e81b328e4a869a07ff7986b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d09f1eb695a4210518826edb046f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2424c0a3f524a34b45e45b948ce315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437573d296626b9fbfc8b8f6042a6008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb24dc3ada41254362a7e5259ef528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e90477f569be7d9cd7777350af48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1deeedbc7ffa4da0048630813e714a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70ddebc257050bff6c88da35518561190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd565094f76e0947b00b43f333cd65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e483f87d92bace7c561a6e4405ceb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dd947971a28541008c8517be816e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c32ef90cbbe36fc79dd5f90dbc046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf76f39b105db14105fc9da3076dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f82a532d923635414700b20fad857196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820a2cdfd492bc6c784c7ef87b781a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79507afdf073d4671d6b833e097a8421198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07924916a11bd33e1a6e985db825a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0435b9028ea981413a9598ba57ac6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410138b58473e4f724e03fb2036f9fab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6a3b2706083b198d58d2904b5379a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cba7983fb707f4fb63eabceec91a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a658f77f16a43fcdb74b3e4abadc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcb8de6880b7f9a39f13bd8ac28378205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf575186021c96254866f52f5181e39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28a5c8aacd0e66a52884175e3c89e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31faed213b17e5f11fe4a5f6b05215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a3a20491e25b05bbed95f38caccf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd11b6b936154686019d33b71154d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44cfd5824f881aa8049d201c60d683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073738ead06367cceefd85f15b7b605212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2a4070696a791d5e73b7284b044e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81b952bec261112d7f04827a885917214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29084f74e547f2644bb09397b1c885215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c83db03e5990c67e10e51566a16fba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914defa3310f4908d01cd7dd99219e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d030aa2d646ad2df443cd22442b8834218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999c8bd39d0a7322dcdf6520300461a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221fe10402913916b758bbd816a65131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f23cc69944921b9239b99bf2a71012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fcba4c42ceb37b4b92e045f7c6d1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa92b3c9500a29e8406254c9d1b744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798443cff736fabf694956d518f51495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c231e72e4b67a1b0b0b52b35eedba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd860fc7a06616c4c6f814b96fae0ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef05666aba71746dfee67648e9b4b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a6c59578190b1ce339f6a29fa0dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35230dbdd7bb4af992476c7779e56ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc5e6eff5bdc07692140a39eca6bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba43d4c8dd9cdcd9a7a8dcf8ccdf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca249ea6c7852d02140c21514b99b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf36093fc51c374269625bb9eaf0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963a78ad952974611f4699ef30120dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb147acc0eebef15eccabd82aa5291e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee4cb51f26c28f7c1e24c488b23ef517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcef2ed6a36c46241925bbfca9907f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385107e8a22a740a999ea589c4bb961b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b65c4dac59ad069e19bab182aada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae48e462d1ce2c5a0df01eb2b57092021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91965da1ee05417ec5b5f27497fa363322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708feffb610ec42209d9ca3db40d01ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda27ded3088be1a8caa2c6d18137b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744109e59a567dae4fb322c68e68c4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a632ded54370545d900796da461ee626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48603c0da5e37c7058e191c00b2fc35d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e37ee18ec0156b5430e52d86663c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f67469167ae09098979d755dccf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d36cc8f8f5819dad955268916016830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b876e9722cf9bbfaefcf3316b3af83f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b562fe62423df428dc5974b9eb7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7b5b025abfae4d9997e239eef7e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0603b7088952a6da7e67abdf38ca8a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f0c4a06f3a4499fb185ef4e6949f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb01fd960088058470c7222434dc6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf549be7d4ac48d8cb8d01def6b8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad28d33395cbc3adaf633565f92fdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159d78127aed0d12ac7f93ffd08bd6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442996fca8a7d793d20d0ced539a8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc0f75140f402aad36f35a8a0742441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510317806013151f712a7ad5c723f00042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcdfacdc1f7f25af78beee42bb5f6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeae7955f1ccc513756ba9a68daaa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0434d88b4ab5936d622344e7f1c0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345191600233d7ce8d6178f3bc44ceed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ba6c229502ff14f8a5f3e67ebcd9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4160f343ab07137f669730cecf25748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b4df549a592b83071469fa9dcc89649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890011c28faa052a49855b370786e4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac32f177f96a6d8b5cbd99d419466951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3284326d13b3b6a69932c93225c4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4db24daa5bcec059386b3c5a58951253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484af96bd5ba5d98223fe31b3e500754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e646bed97a45f68ab4b393cda745af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80073ec07ca91ffb8a3d0aa2938de9ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc924571d93ad5cbc412f34fb05809e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60024fd65ad35e0226abf77a8be74758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a985b52a604d7895875c3f82e2d23859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc414e31d8124c1fc2bba75efc723b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47715d97e184f05eb8c69b1e300b7cd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9e4a68d1bba2bb543812e3d071d0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe4e00ec2a296f4b75a95dd10ef1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a90d6e53d7058ffb7500dae47ed1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7e7730b3cbf55c67d02e2e9e0b0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90216327be864b24fbe2816ab343aa8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5da5fae8ec11214f660c111e6bee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5857303cf6ae5e674be60433075078168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920c18e2d9f88aa8a42d96b920229169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b10f12a57805f039dc10e653229e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e053a77ac85cebcc0dfc06b1596b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc8a192324ebfdabd7811f3782aa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859fa1c3af8835305c5b53b9d53465b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2b504e99ff51db20419aee63a99f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7c0ebe2428e0422d4137e577357875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237d1f6c95a5dc33a223bbfe773ad0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fcffbe9783670ebcd955ec2a3d81977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49689b4347310872096d5b78a68ea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5b58b31987cb3015c25bee72df8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5458749bc4c3d539e7c03d04c588de880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07918f067d7688297c7e7688c9d2af6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6142819a14bb7271dc75e383786b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253a90acf5fc14266120381ba06ad083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344677fd735bcf1cfb6b35cebf4a45f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5114b57cb8eefcf2427a250074e0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14c6ec71d991dd0f3c5f4aacee52b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279c9ab6f592e1fe9906b23ae96d1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf277c74007c900482210fe85f616aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f57b68107f7183f0faaf0e68348089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951dbad5d7934ced09fb20b438ee77390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b41ed5ac9cfa16f27c929c725296d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28b5651fd75a0e452c57310e0306b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac0daa0511ac25267d223ce070704a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe58aef1cbc0495af68f08410a71b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb40d3638d3500ea07dfcabc05086695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5659f9519f32f19d3c594acbe14d2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16671a450ca3cb4de599c9c6ef1d22c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779511ad4c70b83cca8d66a38b5cb1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8935eb74fee4a1dc6e78e9cafc9a45699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea7f783e3010a676dcbd9bf56cb134100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06812d8ec8943a389bf8dd629c88dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd085003c98f2b735bda132491e7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d369a3487870dae0990c01f2795a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4d86c7e0b7e9c9de69c67af505075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d7e529ff6b9c62253e68b7268e4cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dfb5699c0c8dbe646b698cde3703106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a3018c1e5a2d49d20df1ce1235f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408523b72dfa7a2fec22d5652c38904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a58a42692c5b4068d0dd96848385f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea505b1d210e46b20a794b98f537c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95f6aed08cde5d52d8d5b8ac191662111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd54a410569f7f641d86e142fa94e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf93d64ecd3958fbb38c280ee3144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b18ef199e93928e013941ae930bb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc404e3cfd166d9fa9bf300f294153b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadae6243287ed5e29fce2ceec606b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d305c435906590fbaeaf7699b49aae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34da522943d1d991315122b9b04949118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f2a7e7af850a943eb7b922570b49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68986d6d74bc51868ef8ba32dffc2a3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b0ddd6add31aaeafdbeac699f7925121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb142fdbd4e76d78524c06ed1673ce2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d47e05989a868fdd3314732fa2c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b43d516e283dfd03951562447f2e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ddfd9804e64fc2323c4442e500ae8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b2b8d385ee8e6d5fe278071ebe01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26f4db7e71cf42552dcb7a3c3ef46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3489639e4c2da6bdffdcb34ca1f5fcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b0bfe26202f9b7bb51c9064454ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a266488ee77dacd79a27ad106202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3b1a582ea0d6ba7f33500162f1a70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b9ca1a757d30a1fea98285dd5c43e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9fff2465c671493f8c3fd53ea5a96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8170e7df32dc4219b0f98b32f5b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edcda94689e98ac37fe5e85d363b80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7c28685715e31faf9d9d1e99dbef5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05598189614f16bf6da53ea393d45469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dea53a42d3a70f8ea3b0459cab359d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef0460330ab7aa021488cfdf739f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4fb06482b5f61856a974179d0d92d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d569199a28ff2c2044dc5e456b4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33144660b5a7f33f1a0d63b8089459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bc64088dc3a540efd09d31596665e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520e46192c2c3d241725ead25a791c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6bc7b926feaf9960f11875838516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405d354d3a3409c95fa3548b7fbc0a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed1f2fd87d51bce48b78c09d3ea33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e137a23cd145af2e67bbdc1207437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33372b5612e47b8e54cbeb3f518480d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a693a58611c0648b09b02031e1a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b319037a025d98ceceab3bb1fdbddd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041b6f070b42d9421cf00588aadf085152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1863c76da6474e9fb6237885027fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b620ec0f6ffba137577f8b3374f51f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948c15e7affbbb96e57bc8de9eef02e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee224cbab5d8b99c830e6a9641e6dcb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7bf62ab97f563729d87b5908d873f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a856e918c6dd71ba9a14e9f446d75ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156d450d5652cddfd553b08fcc6824b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e7187a8079e967f0425a3720d0240160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace5adcf4abfa82420acc5d4ee252b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485449ba3426a8d4b6797a6a6a5a60b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5b36eda1d32c81249d8ce2d265b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dcbe1aec23bbb0978c119012e307a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044812ecdd270da968c577e0ceb3bcdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadb861b8b1d31163eb1d54b7dcb0ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187dd41d976f7b0478219fa1862b5d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5f5728d3d6deb76c275e8489c25e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb8bf397ce196e432fed2c1a7b84fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1739174b93b167658b1bdfd7d36b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f322aee245962ed81ebaf10e3a3ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46a384da52d4690b10c15f1de575c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e111527faee321ba93f3a799c541d8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e91ff0254aa64b3b245dc918d1480e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47720ed494015c14eb903c09d4ee8438175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9fab2cdd5d5e0e8c1ecd72154ad5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5971df8373b3a12e3537e39bbdfae5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23186e5730c8793736ae66bc33678f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e3c3e8fbb4fbc6b521270e463438c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c425ffb41e372c0bba9a1fbc2cc082180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be4bea69623d2d4a3ea8d133957b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9806a62ad5bf22da199b776d4104cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763e7fa8729a5f12b6a1761475131d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b5717b7ba9c500766c9433f46628184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676350c5e5ec36ce02d6e36426ae80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe314525c777ba1ae7429fca8ea01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d83ae512885da52955482a20e8836e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639981fe29a150db5ae2944c7d2e5d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cd48776d835ae0c172013e886becb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c9018db74179b7c793580c2bc580190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229285ad59b374a2fb7a6d1b0d6c86ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8398b0061059f8cca7d5f65ca7b06ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de3a6161090b5f0ccbcbbe812c44db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551daa7730efffb00fc8c267263744ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aff3b66e2135d9ef80dbc9e16bc7b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816fc2e85689d00e67b91cfc5971b34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05011602317f878a8f2e3ff457dca1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c9d6639b2d1b3dc567a88e3c2b73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a84d988e0fe57ce489d3a2d448cf01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61116704f19a1815e4c35ada3734b24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc88dcc2ee3c1a2549a57ce75ab2fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a01f998816119b92926021e1afe28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83606d6f3d528395ba7bb5077b6a0ef2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fb6d414a14af1a038bb1df268caed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062fbd69f9237b005a580a2e53400d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c2329ccddbdef376b0dc703fc46c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fc8f7459b07eb95d8bbbbd65b4ebd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757fabd83b5554597c10d3eb2b3e361208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f5ccce6ffc698238243cb5adcfcb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7af6fc752275d238b454f24b8a3d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe626158b658ee0c160376db28aa81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd58229cfc818b28cf04172f18d302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624a7375de7320503ec9519d8e19a42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d6ddcb300162bc7a5d1e79ce8a31f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c19e1563def6adea4354d7a4e1083e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff3580c224df4188764bdceb9e09b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f612c193085fd0f1c93d5944313b555217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf75f2fe99bbf19e11cada6a54aa74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f5eb96e92ee2d2a8b88fb5794a38219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>