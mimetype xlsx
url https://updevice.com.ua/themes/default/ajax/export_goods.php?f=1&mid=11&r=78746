--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6924511ed76fb2fb0947b722300b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a00fbdd376fe40ef436d738c56e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc4bf68a5046c250d490ac3a446ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e263c4678f63190be718ecf916dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b4c478b4684c27cc3d7a13fbe6fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554af014f9a9703a352dcec31aacd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d776d2b1c0dddc0ddc4fa021ea1607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b22d4a2d99c022c6509e73aa2299e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdc2a46f23b275a927c195c4d5d819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604b30fda8130882e46bd8f13d1aa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63853661c751363a5afd4d549528036011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd7232b132f2a419bbfd7993205fad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ed4ced9ed487922a2f54afad7dbfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1bfdef98a697969506f165114a41b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79fe5e91fc051f96eae0c30d463f1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb225ec3262a8dd5503da36f2d8a201116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a1cf5422ffc02709a88aa402025c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3a6147edb09a1ba56a2512c35b72f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc242d112114dffef2a384d1c75ccf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ad615f958ca68cd42a11f6b8514a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea84e361e94d93f40d3c323d4ed5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e24b478100cfca389b67a3aae53dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3db5f4d160ba1665a6beaa704fbee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba748a2aad46392d905ce7337950cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d412ea54e7764f1a159d94b057b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e6b5f2e322e4c17b5e0775dc673426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20888e9f73ec882bbc178b6f2985175427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb8544a5601cacb703f7bc0534d1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b56ef4094d7e81946cea2acb47a8f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b65ccef70b50b425abc391065338b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad654f4bff1a3692e287de8b1f7f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b13c8954612ef78bfa0d835e394e1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8e858d1c19cc4aadaf73c793ebbf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdbed656db6e677a3f85b7fc08c02834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6efd0fe1358f7c8d456bae238582435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d4a3932f6e343786d2a114c3484b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d35f8b49d385d8f4062f429b08c4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b206bdc380c0acab4489cad6823c2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438476c15b15dee5739f17113b48aa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201af64dfe35b666d96375128b4f5ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3653c96af7a3669c1f5befc4f373fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9abd39b20bff427b3b323317957f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f329a52e179980065797474b5188143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4975f15592ad213223913948e1162d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233602e85d481fdfa879c0f7e3f07eb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974afcc9964e35c4d30fd075ed455f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df4c9fa1a9926d54651d65cf46828347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc61423b51633636c85ea6a5a4ef11948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6db0e8ec819f475d164bf88c724e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150568d26c3d49211f691b357ea37150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830407b5ef107e6fe2270dda937e49ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143e160022f859f11e9576a194354352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eef312effa9f809146463e399760653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13eb97d254f26c3f1d98338368ebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13362e7614af0d365cb19e463cf71d2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a005b5076c306d711ed902902f38e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02b344990472a05acf3c9e8e2e51e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f2123885da0cc925a9a270432205f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc54c522a0ed39b0f0afb8c6100df5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ad68e734f939f57d9d0f604bfa2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f69b10ca91b10b082d4024f1c784661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae00b9947f410cb5ab20ba6a39ec3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85871ce254709ba23d45befa1cf142e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f0319b3efb46296ec1922614763864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab04361f79079afc313c49a2b7666865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf251bfb522a543f51bb8a29c21012966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3053ab91bb0f1d2dd1b6366e5328ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc418273a1d0bd01b00909c29f4311c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97129b1ec23a47d43c977f2110493669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f31fc32ef7d3900a1f49bd063184b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cb6f1e091beb6ffe9c13812414e6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8216a8cb7873fbb34d16077088eb7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68bfd4030dbc847aa4069c3c07f69973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35b007eddd2db0780aeb15f04833e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba731e0b9b6d1b61fdefb6ebaaf91275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec375f751b726bc58a05e6b4e5ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d256a3a3cf96de95ee9ad26cd36f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794fe5618ead9947dd99da42329da8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f058122d379f5608fc983da86bd50079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d5db7f0da02b71559e547b65540780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730978cb9adf715d46c542e88a70c3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeeab02c66f71be6f1dc22d3c5b4a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5314c583871de7dc4439131e038283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7a4e22201cae7d638f58a2f1a1c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103c4041bbd9b779710eab95ee3569485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3835c58e71687f810abcbb04520b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57469d9a5f3180fb3e80949ce5ee7de587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8f36f3d67cc938bf670a9e3f3bd6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04e10816ff373d5d20353ccfcf1dd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3093542e57c8780e02cf1483ebfe490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb26f24baf983f388e5cba0b54c5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4467145c7d70b68369397a54a745f8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe120a570402e5915faee2db8816793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb519e2e0422bb81327e8287f2296f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66540eb3e714b1aa91c35f6e23a48c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476bded5818fb561672cea38092876f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919549e55fb0d2ebf2aac45a70c1ecd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585635e8f4484cea5d8fabca8549f8c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e8279a39a421705ddd462e91a18d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3f90e9ab76f5682e2c603aebab78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eba472dbe6c68df89cd023f47a924101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e4765fef15becef5313fb6850722b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794cc9949b1d2a405cd60d07c1a164e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ff3b6b15104abb8ea2a187029e6ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bf46fbe2dcb0296f2fe6b3a81003c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d644f996af1fffa530157eea6d1cf5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a69b27f610198f7144d3f4428ffc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2914ebfbb321ef4c7d5ddd3fe78872c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3945e0d643153044d086a9b0cc33f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c32e6ac7383108872bcf6766abd7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae400e3ca6d317f84944a1b4468bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5a9a6ccf039cadcf80004e981bf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3971314bf917a8248243792d272025113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e8489c618d08f5120056d6d0208d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44e8381197a6499027e933ce51fd0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820042107c686a5a3644c4c9d5619b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77735f40bee00182ee1d0bacd561d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73826cd510625596f22b79e8cc85a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6750d2d4ac17bf8eda660199f89c89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be3f919ddb6e2b55fa7996e4cd828120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cce008136dbab02867d0089f96bce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066c2e5ca862fc0ed057d30a07fa8ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e56beaa5710b71e51f56454297e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eebea7ac6bf77686a917b4c0c42347124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475980583de92544cce076402fbe94b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8065c50085d6d2103f61d31dc4e61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be943f057f1d38683ba785d547adcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d9e9afb7ec6315662df470815af33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155929dc5857d48071a7b92a47deb7a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c85df4f252363d9557fae77049b4f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626bf22536499d325361336f1f2b5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110545d29e5a7a15f67f16300cf97f90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b7b40a33a9f02ace1f07e06834b40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713c07726e9e1627970ac5a8c9bb133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf9c5bd3a9edf344dbff223e9cb02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9b44f3f892c562919c38a7e7fa4af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66183690ecc64158de7480da10b3843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19856255195f1251f0de28f8dbc1c6e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a9909fa50c22b2b4ad227fb6d345139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f92697b9bec87191a09286098a1d1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1a4d81e2ccfb3db7a8196e0fa17b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552372c6dd51450c83133847c165ccb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8209235ab39eac0c6db7260160742143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eaa9decf12845215f7809f082c349144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0addedcf537e926bcdde56a7ffc7fd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3883dc9df02495c1ff1af0ab9d200a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd2bbe12d68b68dda131105010d4e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef142da6fe1cf59f0f00e1efa5b5d9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a98e8d4e1ad57a225338ddf0c1107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ddca0900735e036878f20463967b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c831a8aa54ed02ca0d409672ad165c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f36838729d5055b421d362a20d91c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90546b20ea0117178cb122004ee1205b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad04c095426d66dae2df132864a96a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26796994506c0b8ae9d803827e3df1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7622b7d809d7babd43208e91a75ebf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f86bc4e5a2194e3ec83d2cf72fa4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9529745eefd704ff58430cbe1fa3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f386e18b3b3f5977030060a059b2f7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8a14d21e3fd7fd7a791d66955123160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc8f1a035a955601ef9a59e2d0090e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5f76c6e914f0e17548ffb2a748a22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373f92e779083a7b981c1d0ad997750163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ff1c3d9a489a6ef710c358cb8033164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1fab06dde6c35e42b9469fbd98336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e162cf4490c455f87c8fa60d6350166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d257dd3a2780b91addbc7d9cefa3f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2009f382c6f3b320c4782878d6fdfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1346c79a3065cfbd1168de3c4e11a57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f26b5160df23ce739b53979a2558170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9036c0f98e0119c603e7984e88c2ce1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6bbcec49066c4754dc332b99b431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa42ab6ccb354311f2817e73df256ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88cfc6d7a004225a681cd302f02a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e6898a621f1d86424e7f3c87e5efa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d82a210c38d1d4616744774d94048176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644269e9f8c66082f384f46c4381e0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947f39b7aa8c078ae7b6aee032bda2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605fb1673b5bec42cf6deadcc33180179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79df540c5631125b1831f267ec9cd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10556bdc7164993edfdd761016153181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c98836b7da83ae6341aa9ebaa9cc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f42bd3972a3436cdc64cba2b7d408d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ced463e4e47a86a55eb0e983e7c6dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36c90a265c10e9b7ad55fdcc3a92b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356091a33f10bb1c45905e859f4b305186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124dfa79ed245001d0d6dc1adbd563d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10ce5ca932a0a2dd55d4e1ffcc07f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b1cd25392210dad2ec0dd6e7c737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beec5974a656574564569cbf748197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfa3569f6bc8aedfa455347d1fe14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b16694603ecbc9b3e8f2db5e760d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8bc851657c8da6c593a5a4dc01da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52605a802f6ecc5767c35883e2d68824194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a7948709b1b280b253755bd9ed72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bba0a22d2b7caab83c88a77969ce1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc36ba738ff1269f75c39ca7099d6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f298cfef2720197fa6230dc68f24a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b947ae54a2d1ef0dbe800770aeef70c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dbf97b877eb23e66fb48f71e05ff9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866b0e3c43c8521e9eea06a3f10f4d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c532c6c6af8fb6b93fd75b9799ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84d3b39660f338d35bb284b3be9373203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959767e3c3091b692a5eb43dfb26c8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a41e0253cf3473717285afecfb0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298879e96877c641afeccf5d233b2e47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f95b74eed4f8a9be1522087daa96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc11c8093c7ad02d9b486dd8f47c16c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ec7f1eb544ca0dba4737db8af884209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef700fba001c182f0fd0b6f7d5a7a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b667608a7276a8e6200dec33cd949b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4898943c40a704d1cb78ad1deb2d71c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479d3393a3565481fe023c254f1db09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798f83df4505417886e5167b27a204214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a11e029272b3e43bd489beaffc99e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733fbff475382e71d6f006621fabbe2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352390e484f60325a2d3f875fac542d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce05e94d97ee7bc8c0449e044d2fc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eddb330ff4562e9828fcddb26a94a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df70109da53af5ea722b6b4ee6af3961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d33014f3f144b513ab940dc92fd702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca622c05574bc8eb87fa0a6cce23aa2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676bac3804aeed524407c7c856aaa334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2802a4c5d5275f081726c22f16498e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eddafe86ffb3ea72adeccc3ddb4916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0c32f4d9bc61354e217b005219db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d80c2bc3ba3fffda1dfaa47cb6bd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ae06d25643cab2d52db3762c5b9a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeecda860eda6821a093979e7ad33010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6cb667a8876d67630325d94ff1b3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb177383ed5a2f6c4cf26ca8b60c40b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437333f49ea60a225e32ec0556179e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2ae0d6f3da0db061a86381a3934d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f708b7d3a318174369e14f20e3f8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373afdae248b7e08d3e75a35d0fa53516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b016ddea7f80489a9f1b051c19cc2ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14022b58c378f8bc3264cda9359fe7418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cef82ce6f21446fcffea73d4dabab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7a64009a6b2cd49e22426cc87e3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26357e5a5e8d70289e893cc39acf5e9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637e249d5c724f5ae819681d5643ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e6702aee0aae331754f7b8c90a6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d27330f601d954f3bd857d22bbb6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f11d2d6ce9aa0f9a3344adf6162b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f58a183d5f00e921f25192c8be990f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3b096e1c2a4af6e04c988ff56c7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129446cb014cd95fa69a355fb16cd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055864ae050bfaaf4e0fe59a30be9d0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2343a7c0387643fc86c72982b6b7d9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44367023e21658ca631686340e5b0eaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9997835b996921b3f92ffa12697cc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffeac4c60d23bf2a0c27d17348d41e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202c6140a3346421dfa6e875653cce534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448a10d82f7497f0630f2ed3a2efaf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68b54135b2099dfa842fdc67e370e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472786a061705abcd4995d7ac41545237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bfedd5c8f63ef2b257829e44acfb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996a1764e1b0098f5c3ff0dab7e970939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c526b2e83f23eea45f9ba795d1eac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f76ff6c70a07ed6328ca5b05e597b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71245fc71dfc48d190480a5ff7a8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28992ebad6edd3caee76ac5d4993e2c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0135f1c9a9242eebe6c4404bc38ae744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbcd9d7b62485068f3c388c1823e7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603762cf74cdfe195881fbb8de02de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfca3f135f81e1b0c207e33287810c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065ecfa9676853a0b5606edbaf407ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846c7c185697647c652be6a191d33249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f1a0d7e2d81047c5b54b36cfb4f2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07c4471ea30ed36b2f0dccc04c977751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace434f6676fd204ac937614a6ed5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce90a9b8a45f06b57c853f5bc84cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8a126fb9f6a8a6e7b73ac642414754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8139a2d889df43491b7a06b28cc834555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c39f0dd29832d490c2f74218d7a54556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1d583d396669ac5d1c9c2f118d0a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc2681b0b6819b82d820a2baf17a3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e4739ac3a0f930fcdc141064363559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac5197235f14a587092858126ee0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc948e310ed5c9a91a4e4d3c986a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2a9893cc3466bba78e2067cabce8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee22c678c60c06af300dcb19dcea4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e063fc1e2e7d2ad25718a052b6396264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc5c793d8103f161331c0686bd557365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d6ba3c722f5105e99f1b78ecbc8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3518a74e791b6a6176308597185f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeafead568c3d94d8bd2f91a267ed6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1c55d2650028b52c27004ba0f485869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55854dd978ec273855cc5dccd87b7cd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a36f140dd1227e063521c3484bd1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc72e3146a51ff94fad72379c3831f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef953a393cd23099c111904f219f0fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641f824afadb5a6e374a6a2178e2ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e9b963c9fbb09636a3e90b475e3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4083e7ba59c115f7b1792a24f3384876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d6b4c069ea6a5d96f0423b118a47277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc46e3b3ccc0f39d238cd4c58d0b3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8c3d43dfd52f4da6bee473a8863979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99149d7c1e25bead28d201babef9c06880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4936d7d28e7a04b89a008eebd61e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996e4c0ee0d784c0b39e07649c6491382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd006a0261c593a752e043e379cd3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a7aba49b08cbe52496c4decd1ed7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b9efce065463b506a3b45466f63fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f255c07bea76eb556992f3708ba6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20020284f73eb100621ba719c42e26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7709e0de2b8945248d16dce3c2a19d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8125f816b4611396675059004fbe889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b3f5fc5bff18ae9acb6c8c71897b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f99b247e38115619e540ed810daca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15469069558c8699f74d786919f3455692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41c0d91917fbb8bcadf0056441718993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b601c494178dc1dfc6bad3e0b3d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c67717dad383b0012c44e5270b0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c418f1ba6fc6b299dffafd0c4a8a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf61c517943aa8603b27b02e89b4bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac428734756e810a747db574411d0ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd73b6fc18de00858f6962562801e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026de42b085cb76b6212513de33f3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2c40fff3c3b70435b3f9906b52d46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281161f4373bea07113645a9fbcd5a13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dbe373e09fc4b020b79f13fcc6121103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6450f8127cafe5001c45c642b63f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf5b8715398286dbe2b52d95f5048105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec05be46ea598438d2d58c9a29cf3a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a30ccaeba7ec3301ac46049227a6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebf907a403ce7bd7d2561c90acc198108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25675e5639adc194ea9db240b7b657109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a880204afd6dbaad4c24b3437528f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ea40568fdaceaae16a8a0e5d354b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3cba78452118dc77d302eb61d3625112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ab852b92b5b76ae5c64dd5abaf95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc863b1eaee039c9f2f2ed54d08d7da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774292cf7c9050952d1df66e0c5f545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8d6f1e9f0642a8ec24386dbca3e83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0fad8098327d103782dcdda56ae0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1742dc910f91c09889c891813c69e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86571e43c69dbcf9aad4e14f9f4735d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d97394f529f7c500533ca3d453869120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e68e454b966913d38f1961942e907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bed4ede1bcbe9e08bb54b463451e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00c0f8d8b40db1d614f9c401cca287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117db46462edf187ab542d2ad60d157124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b71189d889d624fcba8f9bb1d78fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118c2c652e9ec6ccfa21e8b8196d34b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd779396456a9a0ee2fc8893cd25a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf11b78f9d69215aba3cdc5d1a74a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf31ab5542e028c0e8bf980be81a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9d289d7311cf86d121bac11d66df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0fdaced1dd40bfd06cfce737e9187131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70044f5719819e3f9705a396cfadf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a5c69cb4f4b88a5ce5cd21e36b2b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e02158868d70bbf22385a173e3da2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a58523fdbb581cd3defe5fb9e016e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03473af326183c81fb369a097e3341b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295d13d1e280e7427b637066f698b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943da30339107152c60322f812f558138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07bd64af6418524992ddf5a8d8c184139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b511f05a922d29af5e724bd5fa5927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc7bbe25a1cec84c68563dbc6398a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51c2f85ed67b9bf88cd71ed2320ffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4152f840cca00b60b62f3fc9cf763143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe96b59ba043c7bc631e0325148e8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04870fdb942b528a072753cd237826145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe3c89a39ba4742b31dde03324523f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee6a6386a88ab21303db97521effc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a1c146fed9d1c7cc866ac82b97e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f072130c5fcdea87b17d6602570fe0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70b47f46fbcf7c6e69c211a1afa82c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6ebe7fd1c4274e638503e5a76799151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ca625e5b99b451571b6d61fae639152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6097eeeca4e992b151f8d63187e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a22a6d34802c10359ee93aa844e63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9da117dbed37626b675cea8f611ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229397e559a6e941362a57fffcc94693156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8cfdef6549440954be12214ce5b20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0a632c1505063d0eacc0f1d677ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681f90f3e0b7109ad8dd1e340848df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12235d4208fd4bd0e6c1d9385ee56c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc07daba38f7d7569e28c068467547161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321550e09082a417697a52ab40b09257162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b156c404e5ed2c430be7764e13a80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4f2d4472bcbb61ff0a10540fcf95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981d7559e89114dc1835edfab407f00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5149c2d64aabdc19ec64e444d4a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0076cd8ca2b7668b80c4e1dc4a4cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706f8207c0f16e528e6403fc0bece5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c2c307a05f6b827859198c175529169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af7112d1f745a06b3eb07d6ab3c348170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3759d002cba36668bb975524eefe4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2948b6a7d06e4b272f08f8669ac894d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85490f715eb4a3bf0549a5734f412ab1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0d5cf439e1eb49dd46d7799db461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52329294f5e3e6f8d9aa3e1bbbb61ae1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836c601d745ac86c471b0b3dd9da9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e91bf69d61bb890041ff44e5569a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6fde367b2584ad21615d9570494ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce19567ff7d6c934960764793ee6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a1f654b6e421e31d498f79b7848a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37bc6290ba7149792e5e6b0c94a51a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b959f6ee6691b30023a1f3912c504182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c594b5a9a6fc7fb2f2b56bb5501c10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a93e697c2dd94953499af7ba9c65e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d60f1379a429215df479f24ac0872185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866faa032e3e3f9b23b5c2bdb57428a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c188d91edaee9830b0005f4737a92e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a7cd15926538fa0c857c4c6ffe88188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6b5cc970253595eb2d4cc1d09a40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520462b13bef434e509a4b6761e94b84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbd4363968299904006bb37650d6e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d169d47eab29415c8e265232ed7faf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def648145e55d8e71c5820fdcdb1dddc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94ecb84222b05818e4e861e7b7340194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693df645bb36f1fd75eac03a828af2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355223616cb5ff3f9c8a893ac4a971d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51176e8e6ee2591df1ee1c2b3db40d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11af65f722ba7df96c526dfced3eb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f72d5153b12329552817731ae1ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85fcc395c229cab6db2ce9eaf1d562200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be104df96d4ee8b6b9ee96bd37c22cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb118597de03ce527a7db91b2aedb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51b51672349897cc93ba9d5c7851f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914bdd677dfd30fc65224b17bd69ddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306625ec08e70e72e274d4c0f482f88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6dfdecf8f913ee8fdcd45eeabc939206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0511855bc2c3ce2d28393e3f7ef28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd8eab211b4e6960dce4bab3a55277208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3a1b7db2c1576df243bc120f6dd09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6d2b0a8f8b685406cb772baaa83c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5027b95e821c60e48066d39605946211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118ed694e1f605918f9fd792464098f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9475740a9001e5c536ce3b7205c9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4fb674249df3a9583f1689356bb06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904367762efd1a1b545f11298f6fbd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea848f4c7608e3cf8032df6d0ee8c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced68913f73672b73385e2c66c119eff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1bb63509952d2fb2802ab59b04f6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdef26a2fbd04483457bbe6ebb0786219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>