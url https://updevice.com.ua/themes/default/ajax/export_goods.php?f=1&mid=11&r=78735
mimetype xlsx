--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275f71976fbae189d4418253819daa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045bca75a84a08664d4ede86e87b31d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a61a18e954f124d842a048dabd22673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250c9e5e0af6b4c03c92391bc573f574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f14123c1c887b2227de673462aa38c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f01a14e739439f090a57d083b1af56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d8a31d1d21439332e9c2492cc5687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972957bc120d513e306897fc2fa31488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fc84af8738f13aa9c6cd7dad579239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3fc040c5ac3187667cc510a88395910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2cddf6d43537751a91840dc6b20911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1f129a98cbb706fb17ab9f749c1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77470f2522e89f95682b5ee7b3f293b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfefc3c95f25fa2f0de2cc5ac8be0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf591f1ea78d89f14199b4f1f6ea8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747028c784193a75adfeacd06baa83916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba29af5127e2df6cbc2a08dafb49617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed97ae9c0d724f7de15784ee14f7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6c0b0f350105acc300782e00f405319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcb27e52072e89db003b9bd6862a1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16455dba094d56f729260bf81cd4f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c612e48891a3d99366f5a48318537722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd90a157129aec12c3861b0ac1fda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fbc3544dd42c6c197b12eb413221c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07282126d3eb1d23d792b2f590a5077a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae522e5d18f071e24ba54d24ff50281c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a806a6f7f4aa7be856dd3d2a74519d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5699575922f13b1d88ec3434d345eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c65c4785f922b1430b8857d5146fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e61840d91082435faaa9608b7fefd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca5d684934856d7e8cc37269548a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7790b1593487d50715bf20975cedc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbddcb631fa838cc3aca42800ccaa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f8aefe7d4788edd627b8a6bd958cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27213ee05fcb0a0b171b4e182b06d16135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df473524b7d78bfb03591e86f4138336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941875604b4a0f3c72a9102b601b52137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07127aacc95be59318b7f108fd9656738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b353e539aaec2a57ad169128f0ef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c42580bbd9454a578638627d4af6b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b319602f0835089bba0f170190a0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925a3d26b1758df522c57cd9cd1d35d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81632510c57735061b929ffd02311343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8b4b941d4bee348f55abf360b0c2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bcdb22fd022614a3bc700d294df8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61de41fb245a86fa194f28592b8b0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf337b7cc04201bbce2356b2e365a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155b86d4c90bda9ca83f34171a35ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939490211258b213ee8d353379cffe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0a2e9b5e20f466b46ba8b85f445a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f72fc864dd3d5efa3236feeb5c85251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206fa0e0129b02cd3c2a8873a42f0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a6bf8e772e4b34fbe3f703953a1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef798129f5bbfdb2168ed03f9d5d2f6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62730a223a651b1470bef54d8c0c11255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1df6aa2fa480a9db75f5e486c89a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b75103bf82b4030930b295093a06757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a43392b557b476d22305cfc8892c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a271b847f70358fcabc53c9940457959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01d58809dcebf8785e42c4117d282160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75a41d1f61570eb4421c4f0a9176f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39892f0cd22a6e5eb7a161a703f98d4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba91e8c898ed971c658d0b1ba8972b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04386d764171157a9bc2da3af94a122e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3040d43bebd85028dbf59e3c8a32165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0aaa4475bce78abcba292a02d780766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc22c21a19cf940ba0c071fd95a22267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c0f5d1aeb61dfcdb4d5adda221c4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef273d182d5172d01d623715044b4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda16e8a2a1071b18dd83934d1a33c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b6a1234135ff71af96680ec7e3ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43db0ddc750ea78af3edd1c9905c2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19fc7195446e81678734944870c77273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633a485be1dad056b97bad3e2bed5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ed84aa21e0b1bd193777a7be2570475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05415d7fef0939fd3bd040b784ab42e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396617371109ef7556eea20dc8b97f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d77e49130573ccf24e4ad08d7c31978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce11e2751b370795a17af67415631a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a436f9583c6874ae45dad70523444a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd13ddd0d9aba7637b7eccbe4a9b9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88360a656b1ef67ae9d9601c882f52cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bfac61664502e21c7585180ae1b5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1433c1dfa890a2feb6d2904b4249d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425440ad86c488a770316af9ffec5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f913eba4531aba17989a1877427fe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d18e761fd81ecafc626d5a9334303087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5001d87eb12659c83a899d9b1f8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467356dac28e42f5f31d13413064c8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6270e1bcebd150c81dd6b2ac324852b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a7d6d90ffdd7e51ffadab6a41d51891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad0ace5cd3bb763c42688d463c1fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2afc4ce87b75dda5af0ad7cc74a71693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c2a074f989aa1dc7b2b49432fd87694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e208aef2f64976adffe1b826c6b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ac09d6ae99258cf8d9168639e23d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b17a416edbdb5b20f89f424057fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086960dd56f3035e79353b6001f380398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439feefaa78adc5decf8d5fae2d6ccfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb609c02e1715862f326c838df3ad2ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c939bccda971ccfc78244c1e678e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cac7854c03f9889b2a7c7e304783e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad1dcef912406b19aae774fd24e85d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb273314a4f49b2676fd6bd3d86b78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96f8901d11338c33a864d8fe6315c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32522070377f39559fa8de79cff022f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b4212258f8d3f6dcda25cca18c3e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c5f3228c463b39a94472b82aec7ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ab3fa6ddf9a4d4c91869d0039ab3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895fd7e0b8ec68ac49d9430bbab2322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034191ae686444a46906bce5f16196e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41420d646dd02af7d2b586ea42219236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee92f891628114a9e9cc888763850e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335e60275d9f9465e1572dd2a261bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d281eb1ad5cdbb5a0a58ca4c7e38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e43c679fe482babda1e820313908116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453637dff8451e9c2fb87b467f9be44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e145ab0c9c76fdb7c897b5fc0ed269b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e8172991bd2de6030f9fe2c74134d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a84e70f350bc333cdd9a98e4d6f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6365cc3c6b2b877c381ae87aa5aeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade05a4796743e8ca4089960cef8a64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f05e0db81f038c863554b50c22523f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6aed8232b53250579816be9a049786124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9ed8e587cabcb8c50c67b13cf8d01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298301f4e7774934eee401b2fa8ef827126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6d17abf152d93e6415f770fd16141127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54fa6f13189426088605c34e4cee14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afac14e26fb4c19185100d343a47bcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d0094e4a05cb12d883821c2b397c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9641bb16ef913f06bd5133baf41de9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b7120a1a22b51d53f020974ab34fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e083ad554ec9f66e43e35c54b8e30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c99fbce7877e665d2c4972364120134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b17ea36105366acac69f08b00989135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afc497714b296605f21dfc30462268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129be28a4bf4fd07ff18ae2da2266d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c638e0b92318a2a42563a80ce98b68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae1dd667130271fcf59494a43f4bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdb9575228d81ff78961cc92a23b3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5881d209cdaa377ad4a97908be950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdd3bc90a35e98d5e408a342eae638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11166aa6add5afb4c2a1f400060adee2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e15099826fb28d44193b363d99bbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b9e0631a404213c750bb85e9b750145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2d007dfa6fdb7d840f5b04bcd038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d648d1ac67f398226a359c2327d1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6327d905ccbecd21235d7b1069f562b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b106a0734a58a91cef754b02d20cef8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c7fb69e7823b9d6ee7bfccae2ea73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a7c3142263c85afa15bfebe0d591151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de199cf6f447b2a39a214af5b26c3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a243d9fac8ac9c327c6d38090ede34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863be0c407bf5ef93e482e5239668c85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8bc8eaef5b0a42a7a76731e71bc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7edf69ae71c66ad2d99b4d7be152e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5a6dc9d9b21fa0028604d6a66a23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf0c2640e2826ce1baa3521dd2cbe1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e96a42856308044bfaa8b4b46c68fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c853fe1dfe9dbe472e94292e867581160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcb361f7774350d1038cda8c4df0ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009254b2a6f8947484de76c8b382c60e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02633aa5c8697bb5c5e8d2ab4bab05f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06101bc5f9e88997e3230cb3e93e734164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1354716f59c05098c92090eddeda3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9603d3d6daa0d678badcc14b83ec643166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68f0736b56c4318414f8795d17a917167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773bb3bfdbd1037cfe4ff25fb63969168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d7462070d0680bc61262344f39dff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb003d527ae41d987bb6f8f3002f97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904fd75994651a4651155d44bcb1a9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f1135a75684696c67ca2b97e9c74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360efc3dcfcd424d2be62bcdea15c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c490e109c3c80b8761be60598578038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3518b0488dde9bbd1b8c3ac13ca7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762ea184ba24dcfa6491b01bbb76979176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea15a4cb78f40e352e0a827a917a4dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff66728c9c30ec1fbb00c0f9ceaf19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e6ebc0ad367163bb9b144b3be6ea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae4ae0b1de5a4dc0a4eabd66f43dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c7099d356a3c472008fe9e42fdda3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a03af1b59e3f1ed1f5b586bbbbabf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977ccca63e343683a76abeaf36de69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50508bc7a4f3aac414e9a59012be1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccfa9a9ce546478c2dbf80c07b5871185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e5f6f7f3b727c3f3deb2a3c8b3f3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51afd88ab420f0c09c16d3d868f6eae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12890bb96993f271ba1ad51098fec3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cf6862a4810ecab3ab248d229da94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c9bddc39b17c7f7bcf5465d6af2fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93657f525af0a15f7498f1cd58647091191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f17f03b72aa28917320205642b3cec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63bc8cfebee4f2cf300ebc676b708193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7bfc37c16fb24418d06a41b57a74b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b59ba978da35d655ef65a878207e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c05a264ae23c7519e80fe65a06537c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7c53a3e4e34affe26f34ee9b33ece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feda7a5ad81fcacda7f538e0e12870198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2967137983e71b75de53ef47128f07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a93765979a92d9aac0256c976cdaaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f669f8626121497e79610602069b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40be56b774f95599a35e385c44fa4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803237da78960917a448bb00dc3ea139203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e786b1ea110013f065e6b7125876b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440427750f1a699bafe2be7b8dee5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b567fdcf3f7cdff4a939a68b95d9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d69de8ed971c950761982d5dcbedb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f900770fd9534265dffccc27b715e99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a64fd5f0d519518c48ec1faedbf2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada02bb9301732ef7a7238bd0d764a65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df0f907ee19c97ba6f674afb09dc7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f4b894d650b09001b5c2969da5604212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd60abc4122618dfb4cb44208fb866213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0f28d0e5cf8bd5e4341cac5dcd00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201201adc1287aac65d80959cc1ae5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a6a2516b8ddcfc72bd30ccef87e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd227097e967bb2fc0dd1d80f3376fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f16d57fad8216b9b561f3cc51f24a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6139d588ec5061137db46d472fdf219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c7390d7af97c6692a0aa75c2cd4041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657714b94f149cc9d198716a90aedf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4490c8beac8cb8b6e8b4c25b27ef83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e367c519aff3af2539c9c80b850edb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0caf0396fcc63c3fb1aa3a043e20b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a64b8b6b45e9751bbc6e769254ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a27783d1922d95c263b663350a4c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6987bd76434cfd25105ebfb4acf188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80ed2367b81039c73d12a7325f23d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea8a5fd84d35836f647e37fb17f15f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b935d6fd10ecb758dd71eebb6d36ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44252185e7f1b44c32556c7571dfbd0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5865a8f3d7fd985a822c61b644874713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de0d06a597d691d4b26687bca611b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e4ed61ac199c3a12896c637621a8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce6a3ee30bbbdad0857b9cbf36b6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263577999fce3896f61dc215b2877c3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379a3c822f63e41de824bcb7d88dd0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bdff325e92ba868fcee699fe7833919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f849e909bea21bf2dabaa27e939ecd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884003909b3d04b4dccced9ed92d27221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56acace74a488ee54ec5b04fa4621722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483df0ab58b399a6f9aaa13de4f06b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78308c9e6be8370efda33a931713524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754048e63989da781d0042e8c782331425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498f23ce50bcf18dd559324febdbef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92384d0504e8d941734ef021d1df004c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227af3b5610480f81c66e492fa8150e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06357740313456260013345891c8da2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb44d5c156228e94973562622993f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782d7e2003f26e494a60a6a2510e5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3cfc387cad41c5a33bd66d2b540ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae4d5f360009c9ed068470661766ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d604d31326abc9d478db7b2b552c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9df533139b44ba2939974e2d37828335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5d84f3aae45e4b635545c05f8a9ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40664c6ddce6260b9b551e286477e01637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc557cf58012b299fd4feb9ffa94cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ca0fd9ae9916ec5bef48d472da1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f90a01396680e1fcdb966d201ba3b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf457e1cf47a87ca2cd60ba64784441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dadf5ec41468095b8e9b0ac7f72fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e662f4f0c3b7d6bd68cffefa826cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5417f820b68b9ca4e0a15408da891c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efa5f3c0268f84aa5dfed612596bd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1334f3ecf558426ba5fb56f03b61de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be158a439093b7c11ca8243c77b0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a260e4ae390e104d64d69fa66dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f800a9b93e09166c783abed37e6b4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52150106536997e0860d7a0e1ffd48e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061146647187e435a0585b14604eca1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c890f2495212ddc2b42bbc1266c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b46284f647e725d2ceb5b420f118153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce81fbb0d324ea8e31c24b4337de36954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61071b92c1b9ff5b7276c23080cd1d2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8e6f0de17e76bfb8f26a00cbc1f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5273789cdd8d4beeaea93ad7bfaa3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28991e9b82b2141484c745e28f18d07c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b74850c8ce53c556529992d10957559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660404ad001586ecbf4a8fc6bae7f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453907ce5e809281ed4b44bc60b0b3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885b25f61cfbb64767c34822ee516462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08680113165de356224ea1b0fdbdfee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d843f7030c37967513d300c6d48564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f034538465fa68817da4064b9d04d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5690b977fb8e307e940fa840e1ce28266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65168411771b1feb6f78accbbafd305b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224806c7f9e3f7e68b2c24896b02e93768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d047c011e7278d490b5a4c55ddb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057ec172c685e93dfe0ec8f28c061170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ea68d76774a3e8d9a2aad0af19e9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7557db712b20e606d36f701503f5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ae0225d994f7e222d08b0ef9eb1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1711e99c0032874ac73bef3adcc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8d3eaa620fc8a4978031e81419fc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739fceb8151ea0a3d95d5d3becb88076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d08b6a9add6ec65b46e06bb0aa1eb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c8ad57f56679a2847b9db5db5c3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1b550dc2e3a9374e38827d830928c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a916e762c30a28e95643882357faa8880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c0089143df040d0d581cc419cd1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa33c832dcefbf20255eecaa59f38c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecf004ebe11a6727b4a2f1f239f87b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42385227efc4a79567d9835b8b0b237d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8e9a788014613066378f61fac8c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e14e6fc09bb96eb3e0af4c05088e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a8392a67ca5fd15fd9654bbeae4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c5eea677f737da8c47a212209025c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a15086aee7ac0b28669eb2f1dff089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b7abf47013bca761aa63e6bf178d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f6343d8f87bbb3653ddb6a21ec0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf275c1edd60cccb87c005ec9907692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398ac77553664d0fd1cdf3570a63e0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4e9231c524349c8fc9cc32af3377c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d71f97ae788c2b8b34f0b71f84dc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdf0b6f341c75a0518dc217ee2317e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4e381f106ef7ac5f156fb553e935597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcfabac2f6ecaeaefd051131a051f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bfeee182495836de567339f9fb4a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d612a687c8d07d982344b32b0778f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa85edee9d490ecb8120693ef346df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68cd9c2875fda68372f49aa1fc8096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cc4ab913d90c30e3a6f530d67643a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cee9548969cf39326d02911d3febb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f0718f2390110d7244ef5a2cf819105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b152093756b5f924ec084f4c74863d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657068bca946963fad7fab5a5077c1d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c49e3e0524c6d09281d980ef1bddb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf11bb1f9ed28ab36c89b0e2df08fe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3f46bbe44d4d4539c664dee98f74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c7e2151e65f29ac8bdd8b80dada97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937fcb52357fadd312ad2095da6377e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52791a67625345c3ab4ac071f78a401113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784ba87b3fc531428b51eef7b28e65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2de666a60a8c5528363004513b707115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0eca18aad9ea7dd7207e5d77f5029116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82f60879114797c53ab6b42f7bae15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d847581b9ec4907e17cfbe1c61f6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae54fb81b2a13696ce19811bfbaf49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744faa1727a83b4d411309c2ca194ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917e98b33dc7ed5db41eb730c6a50a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a2eca7ea1665db05bcf091f947fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeaabc6de6e34364a872b84c1cd62e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902a3a6396241694ccaa20521e11bbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb552ce3dfd6a9ed78a95c35620c3fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6ae59e8c0df18124c45dc3c3f5363126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c5913ade1e6bd192cefbda11d7199127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa31fc1c21502840554a7137c3cfd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895eae7472a4dce053a52e66f82cbcb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155dc8030b2fbbb81d34ef90fed973a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45204bfef937238f5d1a9b785d01a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4ded2239413f758b163217cad8ed2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38398c6d2601e49d27df657ba93757133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc423d8157dbcd1cf5e12bb79e7b9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35f590c27771eac02e4c5c4b7b40a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed9e03dd908f0d0132dbc08692f51f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dac7b2fd67d83b748be55efdad01e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af938bce1aca7916538a75ba761d9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f121bbe3abe8de9e20bf878537bb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa54e95e450ef7ccd0b7d6df32120140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472e23831e7c42029a25e31710e207e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c2b48aeb5a81987b2152d05f6ba0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28fc8c3146bab02f01cba3603ca28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60230fd420132efb475d514a808b8374144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0fff88bb1bdbf7afc744a88c92fae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc005e86d3ad914cb07993fc79b95f36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6771ffa9c2412bd8433800565af8525147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06e22cd9e688433b429dee86ffc90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca4df516421fceab5dc84cca2963b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191f2e4e3b7b5b199f8c03a8622ec0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8841168d6880e270f33cf16860c17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5964f2b0cef0630602979ef3d9a3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039eace373ef3964cc072d9bd8dbcb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f27acfbe20db2c411170e60e8aecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6d7234f70d1e31712983eec842f56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b52a5b89e4a5cc2018b49df4203a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae399e3fb53a874ee8adbefc7025663157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f62bf5eb30039a8bceaf29dd5f8af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9ce0090c97c2ee529c4ca52cdf77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936dddecac21d4611a099241cddf31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759a91f17987cdcfa464ea489c0632161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f328f04958f099f500568ae0cf413162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a9c2bd68cee23ccd41ee988d9ec8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5273558a86f030028480035d185813164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d735243c9ece51dd90fcc99efda9ebe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db004f031e1023bfe78fa0a4310069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c47bb3ba6bbb628a5dd1e7da81a77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1bc65508f3af8e1896053def50336168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37d4b54891c00949de45fae66b175169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af443b32c987b1852fe77cccc45d47d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1ee30bc18c4fd1c117a5bd0e18d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226248c1865f6864a888deb8f0b91683172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536e814aab4e5c658c3e33463650f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632020f6b2f9b234c26c309edcb71008174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8314148ec01a42a5fe054f0f8e62f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb9bc9ee9d9df94f1811cdf6ef3dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf57767d64cbc112838a13d245ac180177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a2f29e2c186bd210c34db32dea0fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa56c5cadf0794ffa327b46c9133a99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021969d395604a93647f68935425291180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810ffbbec19fbc7f4c3ae72ae421932181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100f5abf5264ab7171c55c02e62949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7502d7fd59363bc81de1160e178997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed818d9541effc2b692c7c30fe7dd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d4c3b947328d3e0716d136417032185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97674d4f45928426403dbea3bd5d220186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c41b6889b67fcee157bfddf8ddcde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49799c9ead6e206fc8847fb91a8c3e3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1e0157ed910e3e90e7ad024fba1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8220058f9252c26fb924971cd1edf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae996cc652bf55db8c03b42215e42c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb24451601298c0ab924315b8a70a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121274e87d8fd839b99929ce1a301db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661b6f525416c1be0033a1f09fa2538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aa7bda259be106078412ac057e203195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c00f188195145a1868775eda4552f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e6133708301ed996f6d3582c5bf2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30f9355f4db2565e7da57222127453198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e9d9d2fb9f73d889580dd8dca68ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfd95578703cdeed8a70256ee0b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959706704cf15cb948d82b87675292201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1630475ea5a225a91a644ad9131f97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b6dc1c02a413fa889dbb29c3ef7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eed423e5c0aa96ed3c95a59041b31b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de806c1e9e64900bdef9acc2d6866205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25101e23de5ca9e7cd99de547e1fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963122ce366e3e8e4f1b9055336c2da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea635f3bb179fb2ac3f5741a3ae894208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac1605a8509d90a9c3fe249a8728cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f6058defff3b19e66b3160b9e7c62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6c9fbaa62e6cac670904f27a2042f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4720434650abe33b3ed54f65e8270212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef573dbf757c5b1b52034a5bbb487fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbacc88a5797f474a5a0e21f20684214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36792ea7e3f1771143fa192afe3cd42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3ff4515bcaed81f5a7ce4d910631f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9dcf6262e24e55fcfe07d3eb9ac5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e2dbd94a050a812aa6facdd2d1e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2fa406e6738c3c3d3f0bddd0bb5b3219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>