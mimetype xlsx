--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b818a687504e71a23ad297e4d3cd261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bff716be8b469f7c1c0837097ec292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f727fae54565cc090679e493987673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abed9276c0ac0586a2a2292f75e3ac14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf1ce5727dccb0fa960ac493eaae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ec18ddd90e8ca2a366942d44851a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea515d5cccb273c8a32c1d11cb0b3607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b171f562841b083bfc1092965a79f6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47aa2037668286d3a293c5fa9cbbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1224f844b96604072c24a35e6f69d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd6fc0c408c59f1a9e02d16ae33dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72c35e376ffc09e6dbd257cebdbcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98493ad970953ff3ccc3c1e81b392fbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59a6f2f7af133afe230f6b0fd3514c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7febfe0b8b7dd471657700ce617515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04130c8f1ede6f67390fac04a4074416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03f99585700bf28059bee7e938716f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca7b7d40ac58f847bbade02a6c767218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394af3df355d3a5f8b0212315471d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127adac7b5e0b0cbe0f5ca4d5e3245c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205831f870dadea8769997c026f8135d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f2f221bed083425ae1ba26525c6e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d518e4b7eb909e7bd681af1c5993b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4afb4221b35f95c76f3bc3168cd75324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb35f7227891401a46459d7f2951ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991d869915db2f32112c5089d0bd3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb591d86169981cb433e87c428765ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab606b2e1630cbba3d81768aedf34328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb503501523cb8a168e365b1937f72f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65572ba793234ca082f29212894e56130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4293ffc95f8e9ab71bd10b71d74dba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1a8cda99d724316954123959ef2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18588f77967b3bef74537d75b330e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61384c3b8af0c7070e4913594a1fd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcede106cba0476a5e0c0c7d648e7a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d08a3e38d4ab8c8624f405a07cd65736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2685d190768f87859832650d88e08d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8839a28ac02ee178dac635f0ed1dc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37db582b839f56f5dc840365f50e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3030887b6e2f910e52dd7360e67c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfad36f0c765e98fe819ae3033b8d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eed9f777a06167e37feeb632fcc5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d804a02565b2e5f4b49288aad12f7b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1d963bb421452235b7cc2b08940d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b44281cd5d74a24b046065d58eb05445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead62c3fcf6f81695fd606ac1c1cd0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e079819746cf76cc1f3e95bb4aab747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc112a36b13ba6af3839ca807867a4ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5722aee4a2d516851bf981afe750249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2a17202e4960ce8e245ea1793fd7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376bfe29820d661fdc8113520243cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6199a0ba68a4446246a416fa4bd1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5490e891b7542a0a28842070b2c4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e3c9963edb0d056e2a1ea031e297854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd7d7bfdc9240ae32db2052004ef2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c5d1af3368fc4b8815f023c9bd0fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e51a52e96447d9c895d299560f2bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590299987862d5d3cb2d602d014905958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b4533aefa5a6cf740c7cbd6601b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d25082a6c28487369bfe1dce8602c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb62510f14f817208679e5f0d490d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c11dafa2aec72d82f78dd50119189f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a531fe78029bf527de25acda6ea51ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca8aef8aa71397b24d88b10fdf85664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260014fa45dbbb64b04394c051c7b0e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638b1c66feb4b013edfdb79e6001d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746702ca232adcba159bf55af23f8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab068b0577f96357442b2665595514068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56eb0eddde0c93841feb719a9d51769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb1fd6af318f893df26652131b2b3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce2398e341afa9f04e6565106f8c3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca11a48c8b041eb837248b58510e8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45fa3a3b345e5521d51677ec1fc47673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1c6e5d50bae600f3f07c407754f7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9b7614d588d4064ae8d9093292fb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989452be389561053a8636e3c6258bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc038535c07e4e347ac6c99ba00c4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc64f932f16ee19f5daa3ada0d7639978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9c4fd0f360eed426ddbb9698074979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb693568aee7564d185b47f97b09180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059aa41f91a0e7906df6bca6566cebc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a45cb1406f944cf8b945b2b6dd7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded817c75801674b8b355e8475ead31483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a648ad839e83c73cbaf9555e936f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3879fed27c48c41a5ede199fdb2dbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcfbc6bebc6e1e7bba67ccf4c0ced986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f0d05dc9bebc8893cbb06afbf73d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b260d3a39c68ad7c1ac89f61191b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e40c416e1f4ac91aff783ac795c0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30afe85d8303bd9d9f43d6ade3d410b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973f3d0559ce916c0f45881ae0fb5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5892043d14a7ec8339d296073bcaef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd7fc35c312a0f915a40d573384e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac8676f5872e509b42e8b5365544b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb15bd3e24e88c2f49d18b9c8313395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b207d30d2f7d2a12187fe9887636af696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094f195596a7a1b894777f95e23dcdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ef3b90e612b038f069d21e79a80898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53032e67db31a86fe716bf9316b0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a0a3d2df08f659bf275b0c741651a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bac64d3a1ea6eb3bb4653746ece05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4ae9f34b741f5ad9100caad9c0401102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e459ad8f1712cd24710d5da828905103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef793206dff35650bcc98ee97f88e3a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb583786f8653975ca7dcdd2fbc4ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a60bef1cdb0d3d7cd670c5e016a66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94931a8cd1e9699156ca74ffe2fc53f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc4d501ee73e132d2c7b6d3ba0772a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd677c5134d528e776d3fcbc92cce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa8a9f916eaee3c2a1733401d14bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931dccbcc8f595d8dab7514015a84bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93396a7ae84b3fb7bff91742461a250e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb730e70cbc144405102969282eb2c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57d45ae688d4c28be297dbf7681aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e37bb6c27f21cdbb99b0ed890a46f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02643a4b76312e73fd87e9d569a450b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6647743a556b415f7c608f98adbb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e107d652d300f8831c78c9ab980350118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c02e696b18669e5e3e117a1f31558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a0a74fd121ea19a8cb151120a69c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8251d0c2bb0887430fb6c2e4e07dba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51280971f258c48931b5c9f83bc5845122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34859163089491149b52d304737410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f5913c81106f8543e37f418a3e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff69403ad05a1d7826e4279b69c1033125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da97764d2ed5af0508effd08dd91ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f569cd9b0ff1edf19837177174ecf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8fe6a301fa7a38aa103d5507ce62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3cb5a168873d2659181cd688e535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b3192f2662d96a4eb5c129ae43a2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00e24390a0fbf34a97e47e868951e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595a744b936ee2e3c612be41e24d4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa70017cd5f6dfb54bdffa035f32b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a207806825daf17565a3ad5f1d3cbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edfa91ddb76d4b246da0768c17fc24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df045e2b33ded55fa3c1f9bd856d19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1ccd9fec6e547c2874ade2cd336df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12fd08dc9ff389d2df17b274fdf314138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83876e064ba1cc07bd7efcce994a4ef9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2724d66cfbd41b5c36b09ba7bb834140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff38d3f45f22436ba616d82ffb5c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341c72cd127e5fb208dcd36691e1304142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc8c23742ce43985b345e420486ae8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcfd1586ec6cb600c30cb3d3d1e9b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32425609e4026d81bd39e7ffa82af257145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a56a513e362ee6dd311334747ea954146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810da48bebc0ff056a6e0c2cbaf682c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8e131968b2c376ec60b316971c834148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5dec40ab5f155362c455f60a87bf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d479fca540dc00dc41558751a8d6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa63474645036bf1d3dd833296c6cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157691922e9af910b982a9cc2fe236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a526ac0f2d2e0383086ecce353f50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f8fccff0c8fb2d8111c6a80e3cdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992909ac1f850f13a22ed0d3c9029c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab4ef06c4857d6a036a91265830098156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8da082bc91c6043b4c377625584ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9416d895753b95ae105f6a40b2c538c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cb1000d58725a532d192b07073375159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a1ce6b74edebbdf81b7324ca03e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa729bb00450987d62a1324e6dd2fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03225b1cf9f74ea67dca7c071b6c2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebd60ea9ee660d96b8ac7637a6c7e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ec9e9a4bce6988852440a62d8ce0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cab1729116d31a7bcd96c9872d8b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0bd52bf58056b03e42afac98225b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f16e1150da7b1af6b1fca2842773fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597522428b6b7f2fb6f2a4368e675ce3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d4c327e41d241a399ddd82ba171a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab0a77cd4105dc8b0266849f4064d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277cbfd09856c6b9de145abce46489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c8170019c3414aaaf1bb0d715d19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7934823f034f8c66df35be66d8d9d24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee56d9438cfa44ec4bb3caf1dce4f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c24549ebd27be3d06613e71ec1a6d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a33a9f67a417ae61302820c39b364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbffb322b4b826f824c4ee8dd528ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd695af021f5bb24cd32257d3beeaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12278971f2988854b4b4ab030e573d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c4aa202e0eea4f4550a4484b7c27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86189f4548d888386bb472f30d3293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a39a4a9209406cf4224ce2ef375de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2de4e28f3b4ee7931e1846f1d7f506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8921921c27a398c09c5d434a6a596fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5d641e2f26d48daa6373b2ad48e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf45b168db65cf083f2698c0e7331a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4b7d5a9c57e4b5cf669cbfb666f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d6635a2c24bddd38c9be4b533bc6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607bc01338513390693d51b9df91c8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842a09eabc85788f17a0be92970a43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38cb650e0f77f477e446e855746ba3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e6342810f9385188ebe4521dae9d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368948bdab70cf06a1f8852e9cc7396c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e22f710406757422b26ca0a8832644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4bc899f2d897a7c3010a08b8d008b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716253d071eb5675c50e56a701037fb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136d0a7bc15d36953f314055485e8b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afdee021252ba4caa784c27c8a9384198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559523ffc1bbad0f854ec86419a4af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3316f64ea14f8cc0fb650b47846f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ec2547963dc1238fd3c2ef281c653201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7ffe2d31e629e3e18ca709518ee5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52bc888d188419dc9a6a5bb3b581b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f986de36b0c26b203cc59795dc1a86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88fa6af98ed84bb9652b4ae7c0f5ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c1890256569629f98cd87c79b86a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed3267a479780f4722ece8a020829207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca426411f78ce2294025cf789f7ce1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06521cf1798707149c2aa7072a938606209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19048182bdba101c7b1b1e2d890d37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e3bcb34f0d2a926236a9f2d50db9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d694109fdec6c3ba31f55eaff33d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb98f9cc358ee4d7b4c1eac2206819213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43313d1ecf1bea180bcb9d7053566f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4acf8088c7803a9e000d56737cdfc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942c9b1f1bfc435112e079e18a18dfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f07ae92fa57ee3aec7d37ce95317217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07c7e713b37b131153d0b1ed7acecc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43eee4e1c8906c235406754ec67f2219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d50dc0d0dd156772628c4bfc666671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98305f7c87345b4c8babfce926f647c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5965eaeec6de4b84c4e01a03a7d6e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318731d21b1e93d0ad27f2c29b873b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f547bc50c788a3a8e2109303699e345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d048136d6ff15857552202265d70b346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f603b240b38e002d01ea5c59566ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3413974da42de360af56bd1dd422158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522adf434dfcd7ead4c624c3f65d9849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d2f8ecc9e9b763eabfa24f2491f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fa3725f6109e37406c499a089911311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac68304524f1692874bd4914870cea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e0cca7eb5bdad433fc689ebbb1c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c1c515a5c7da0ff57874c732bd3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbfa9ceff9f42bb47e7bafe6fc7d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cfead994f399454f276b51cfe237c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42cd56a953b00399722364f090e0a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cb133f735add82da1f9b562bd660d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc11cbe1195c7c915270eb9f34c78619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7eb7dd276ba0b450570498553e6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612bfc8a32f06914968c2c32a907bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834c1d02add600e3ec324327145a1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74708f2ca83210dcf9c34e21b0e01523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d53fd92a9b7417ac139d5471353fbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f98de54a517527362e6d921e50b3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e234ede82f98479161b47e10b36febb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41850fb86e74baaa55de4d78e578ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087755b85bdd9742d66eab7d3279ad728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c50e6170b6c7f4b540da85f2cb160a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b244f18536f4ee14e0fa5590aaba0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d1a5412def845ed3495302be6135531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d17617863ae66b1503124ef5fdb0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb2adbc1c429cdb90cd9a8d127d6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a840029088600edd2ead35ffaa17b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e443dd76081e14114267f0e7465335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4466390114cb2fb812088641a2c0c9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c37d61b3bf96fd69290de85015c5c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3194a48c29a2e5b5bb17e8e6408ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ee5fb727490f50146b08957485c4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae101d326f63d35ce20da53c30a53e3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b26cc32c98d5c2d59b640dff0a4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b502dc337589037aad005b4ad421b3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711c20e7edacfe369bdf511fc96c2eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251c6688f4e926ff94de494d5c604144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a71ad1dd852dda0017d1b6c9688c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad140df97742b968b1ace72c8f659f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0c8db5bf99871df60e088f2a9b43347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a37ace25912385f834ccd8bbea83ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b992d5f75b417c2018886ea77a57149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49059123987d4b915efe240225c85f1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4be3e049f1aec1edef121f2f33ab1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b455fab84455dc68b182b4b47b2e3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ca8b77f03ca56f043c4c2b193d1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfaeb0887ba2d7e8c36bc68b76e78d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf1f9d33996dd0f79b8237b45cf7be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27993d57415292b887d71d58fcbd0f5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659390c6ce4a79a6ef51a7d8112f13657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a389bbaf1245d56f4e1bfc95d00b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52235113ebf4e6a9b683bde304103e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a25242001c1028a599759745ffb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdbeaf3d1e858c913336d8bf8c30361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38083a200798b3511ac59a3cdec44262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3bd6259fd5fc010470afaf1368c5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0afb53f2d3536f46cbc6ec5338d1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0fbb5e05207369bb3118875f012f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b58e1f2847a54fd7ef533e16f3a4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de518389d142ed2da1a4b898fcf1abb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383a83aedd114bdf34945f933e946068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd2bc4289b635d7a3b46a74982c27b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79feba76ab3cb0123d3229772713cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f9044d6f7bf4b2cdc004463f8b8ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cac298bb286c183c2923a3077906372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c830244a69519a8c3356b9dda5f0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2315a019364817b624258cb34a576fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eb925b612193b943dd1332876f9b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687268c8002d5165b72fde0385ba82d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297e02729c65ebfd40ad73995c585477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf16c2c2d6e822301f252956ae9bef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045458616ae757cf8166803728d3fe079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e27d5383c270035fccf26a21ce71680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b139e4c19843cb409359e562de633e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678762259da03e964054b83b1c81b2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2b187bc83913b19f0bd123874dcd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d313e9b44b8e4289ab6a2d2457e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89898cb61fce64f7c9861ef1f3ccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500ea3ebfc216265a48febc7a4fe90786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad283e483d0a744987265ded02f90fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522194134ff8756e31b0ad2f1606121188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dbb6f571cb0c3e2f86d1c4430bc5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe41b174ca72a929050dca8a9a4f9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81d31e1e857c5208db14b1cbfd034d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437743e02437251cd538ef17d27278d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e1c62b64c864b2a318494ba0ec2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22692d7ac30aed6d7e99143c87d5465e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefdb86d8788d997439e7708ac50cae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc87163d6b42547caa52f87113f2b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384a4c6ca68b32fba1eadaee82f92f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc993bd8d063f2a41924e6b28490098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7762f75c018a1dbb172ad7e211b5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7f98c9b4c72c0cd591c93d67b08e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9368e85d3a567523b0cfeadb6ce4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652163e323b5cb617cbba3ee6d23dea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051513d5889d1bbce419aa184c3d7778103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329382a4084bc28dd6dc55e3bdd3dbd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf82e062bb2fabfa6c425405406d79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c431ccb34e4f3ae16a895ea111f715106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798515dc91a5a8571dc7d8d313a09a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bffdd8b6ce136a7fea221bdeff2ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68950754e9ca287cbb8bd1d606d175b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d610d48e5a0c0ec93798f7b64e46654110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ccfa07149a188eefb43d5dcf0125111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1067d7c6cc47c76147a1e885adbe7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce996baf22dfd6a911225848cda39bbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c49941d9eb68d1f670174891208762114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd0e178f32534211de708041ec96a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ec0b4b32ff11e85696c980a75067e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225b45f6d002cbb54d0dbaa219ce8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd5ba2876b5151fb02512836eb5cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d809dceda5108c07c08bdb7fcefa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224a2d58f212045b76db7dd9a361c31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e48cd3658d564f6cb2c9e158fcff0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d3f043fe2406bd83e3bdf8df2bff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e61ebcc50f2243a5b2fdce22500a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54d3ea65d90a42b6b43a6fe11af32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494adefc71a04c006b9f7cd29463ec2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8a1925772c454e9d7975898915650126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1424b5f2454e9440b1d8575d48817127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c8ea41b549c19bce6dbcf779be389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15445a6456b55f5c1856fb6ea4e6360c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc666606da535b4f04d5939ab3ddf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cc17d03bd84075729c0a1f05ec960131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca989495dffd8e48a7cb62c1643f0df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475932b13eb9bfeec7106fea70e1e954133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82494dbf0aede77e2946357296c4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc59f1d141bf2f399a5417c2d69e58a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e555edd1b6b3684318355cd17454011136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacabd8cd694b02573ecd14d9bc4ecd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e86e16fab4c292c3a28441c636c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818ca62faff4fedfda0d93cdab46d3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d452d58ec5cf36fd52a80ea5a908140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba64a79ac6ac2c7430bab024a78119141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987769e93ae6446821154ea30ae789142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210942eaf688a443844b4a91b6498ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cc8a70002c6bdbdb6c6e9276bff72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad703c802177c660f0ee85ba5218a31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898562d19dab9c0f0db9ff6d094dbfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ace079c78707789e55fed40d5c0ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c655399e68a143e12c846c1e5b4a3eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8724ba380ef473fc17d9e8f49294b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269dc9f3956461c1639db7627fec90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750299003955afdcb333143d5a0b1a30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40e108ca649d926c511a40fb37d7a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ec94cb7a1d3a77d72b3efc1ac8ca8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e206d8187a648469d5ca5eb8db21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab316fafe529ab6702c93b5de593310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926238534279829ba16e8cd15678b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca698663f52d6b6ad364c9f85d41f9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30355586677abc959bd60047826e9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff89ebe772dfa78365a60a27270abd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c347bc354b243d23561de7a571894160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd936a115b4b084db8789e823839a20b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee669cfb5314f75a0ddb4a03a72d850162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944712e25be10d006e832442fd69ff63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d161abc72e325a40646beaad913a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4932b7ef71848c822c219b7878b9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428bbbcc83cdad253cba278760bcd17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38887820786da965a2d4ff41ee895f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b61165ab1fb8124be826c79440cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717ae4137cadbab3d7d3e8d6c8c2bd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c9d0430c058bc5339998fe1d2c2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f00be4665c98e6240d3885105b89b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf3fb745e587ad1dfadfb9f08d7b6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363363c3df7b91aee3cf0fa46b6484f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6766a51740262dc58993d82d12482174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cbd6132dee1859efa6a664d87acf1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e32fade3266e5f35790bcefefefa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2fbc888067c7c40c4e924c78e0ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a272e5da02ef61526f0eb031882398178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d254a1365fb3dd87b19f6f22a36c27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d1d82c51fa604c6fcaa623d3e5fa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b77f9ab4b1178ddbd0f1bce21a1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85b88f926dbdb668cab6c0c5a5f9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182772800cf2ffda084a3d15dce4c77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091cde492f3638018e5e86c665aa59f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741f14f4490a814032b60785b75338185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e37fe75e40b4b1efbd1aa8b3ecbd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7eb5bd39275b443abcd2a2fce0a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1961a2a37d0f02c0628769e0379727188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5c7caff34b7b5e7b3d54db793b9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12d1525da25878b533492d5b3386c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fd5d64e692ec1e27100ff5b189533191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f5ef4cf63c070536c04ab88e1479d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed62240137e8ecec9cac2a5ba79a49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87aff0614344649f6bb29852062f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2df295f8ca6ce0a4bbec33e71c71f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ded24e659f0874593e2b02f076566196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6fba5523b3cfa232c3525e275a0c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46403122b03eca1961514b6d60be7988198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504f4c20f711d6f9ddc65f4742f984b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456bf704821ec670bdd461c7bbd9bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ca8df3daa493f66513a9b16a2636201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548bb9c8f86ff38cac6b104f7a911ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c64ea149e22c097c406af1e0a3fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bfdb762e42a5981f444290983e12a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e22f74fd79458873a642915da7a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf6c29cc968ed95d87ed71bc1fc2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1a38819b9abfbd60931167798ff7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf392958206c018dde16a02cc5c7625208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d92e86ee9354e185a4e467f62f90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067270b22d1de3c97e5494f7735caeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a386b0b27cf5ae4219faae73e6ed597211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24378a2a2fc5f48537d23865951606a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da16ab22b0832b9e978dfb368bf1d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9327418ffce46f97e806e0b457f48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ccfecdd8d1a6469cb923e8531129215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe4aac69228b6576c2e8e6b4a2a477216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd58d109c8bb563d003555e443f189a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39775b082ab967667a23ece11e09a95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345c391982e634764fcdf3edd528864219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>