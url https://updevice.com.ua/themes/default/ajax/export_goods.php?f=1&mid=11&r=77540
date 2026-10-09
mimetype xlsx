--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504413d627e45d7f79235f8512354351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc7383e12c2a3e66f19555414721962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c668cd2489afbba00bbd02dd4a323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3b9919a0a828ae6e5ee87268c049f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fedc8112f848cdf990a6cedf73ce05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68997b4fc3d598e4e785cfb862cc496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e623829f8b8796b0c65a833f3f4437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0886c3f180a799e31ecd4cf7c5078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd0c51b1ed0990fe5a820263fae4799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae2bccfc68a7ceefcb6874eec8617810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da248b259ed525dd5fdf905592f09211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3125fa29b61fd3e00be7c74c7ba112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb0ec39b513379b46a6ae721a7611d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb6a32a3b4390e9f250945bb56b5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ba3d365d9acf813507c380dc610f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212c7c9809c9630b0e9065f01b7246f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f7e7a734b2508fcffde57c96ea7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7ec3dcdc8a4ae1e3dcdf6b3eaf1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e94b3fa4be2254965eb8b892493319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0408dfa963a7aab6535b27460eab4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f626611ec8359048242f590d08474621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c4f4d6bbd964d7bb84f81e14d4f0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae575e16de109fdad9b3b3feedd94823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0b47850c9f40eef9238a8444017324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715ae97d77146db9a6eaaac8080a44225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88853d79947642f68034359cb7b20826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e4e6058dabbb01eb2359ac2cc3e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca2b8276d5ed881607e170802f19ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31041e05505ffe0467ad7a172189a0dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632877ce0df777ab6ebb378d3831331b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a009dd3d2f0b30d33ba4bf7d600639931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c239ed0443c45377ac0b536b56c52a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff709a884957f5b1ee2a06a9448d2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a9c246a83ac1e2b818e1ba6d7cb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae785159aae31806a157f65c24aa7da435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae942d52da811eafac6a7307aba257d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34b44e0f12b2cd26186f9af6f1164137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d038b3fea434df38e53d08acf44b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f40d719ec2e64d80ce89d1ce80cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f3cc40f6cef026ef16ff23f050df840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85e953500664e993cef35451016c8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5924e0a8bcd82f950eb391308db1cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7663c37d6be06a0ef4da73df10153c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ca66ce890456fafe6c441b48512244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47743ea204831aa5fdae107c1b9ca345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819a1e9eb26e91df3843109e88d39946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe1c07be214840814385c05ed771c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a18c476365107c408913d78d26456648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e7da671caf8c9f5a2577666c6656249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf18ed849d2170b9b4527bf4f95bedc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c67559add7296427676b71530509d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec3fe6e52a6bab449d09a1d9bc7ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467d26e200d09134495c7c10b0ebc7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec247739d0cd5d4bbf57d6820221f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2198accec74688a84c0c410e6a7e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600f36fe1f4c338299dd726a49786b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d67948c083d2daea8177763c91bbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33394aaa957af1b0f7b1b5d103c921758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4b56fe73608ee90fce6898b512e8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0b60a24fd069c0d3bbd1c4068b6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e586e25a1cd724412c14b9f6ff91a8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314100766c06994752abff314046be762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b95588116ee5c783220a7571de822163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd0ac186b8523bffa92eea5a9bf37964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e5dafbc58c841b34e56cb0c2b34965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b7b12636cdc10f3fde3883565b8c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407918d6efb920c256a4d29c94d345867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283f738b20d9841114397f69120f5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ee5a806055af2c814ff1872beb52369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1468eedadd00b1f4e10fc46782e2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7f0032ef10a3cffce9825f92ac89371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b979327ba09f51f2ca8c9da17d0624872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d1ecf69590b1e8f6838b12e75873173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d292a0cf70759cd8e27ab7ed74614bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1282dd0314022d3430a8d6f7813281d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663313ceb50645adbdea107c3417fdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46b44ab77022f0df3b7ee7742665b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830ba7bd6cb8898713929536b9f490378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637437abae4484f9bc0804ebd7d3aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d6244166fedc9930fa09c3ea4a1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb52432e9140a8f883c3eccd6671c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ceb2e7b1338efbc8d1f9c3c5a13bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ade70084d6d81568d72f1140c78eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a346e4c6f368b024ab3246bba288b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7c2f11432f62e30d20475392915685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976652108fe9009ee778ba267bf402786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40b5e8d141c46cda0a24a9221e5a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621d8e05b9cb8ecd85a9e4f578968688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f323161b037afd35a666634a90bf40f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdde129be05378301760f8bc6d287790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b575beae93953a6a63689bed1ce0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ec0415530ef05f911ccf50a6b3e1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4c6cb2e818231deb3e2e555ec5df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846f8e82f1491b7eb9cae0191bf3e5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c0db3b43abce90cefab196841ad0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a2f1ef31b4bfe077dac8a79c044d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b56741592b82f0efd4fd00a02b4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef1ef9fdf5e9b754f367834bbab35e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7bfb4cbfd03dce40b9e2f1896fdbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49cfb41abb96f9709b71db80a37f3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1caf631d2be9ecc9d2ab1d48e6acb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce0030145c1e22d18266036bce2fc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef31dbb366fe9442e532d6b11524ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab6cec8500382e13dab8df3ae89155104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c8afdb11e4cf6b575135270ad2b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309cd789074c5631b9c8ba9a309032a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f818d0b8571ec32fd6abbbcddc1d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94081432c165f89d36e20191963296108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5fb4908ff76c28b017499331eaa43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b00b5a1b51d3a1b4767d565796c260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5106ad0009a996cb624a50926a9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dc03466cfe247c6fba007c281df4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243a97bc0a145cba2a7cae7cc79ed6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b03ea88b903b51694818faebc5136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a67484d83a2233d33f82def648a31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ebf34a07c7cf7e4003cf4b56ffe39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44d793aace97ae9c0d5b69002b8ec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce02ab7e14dad3c77704d1126d64dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007807806c72591d6095e840fa1eafd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd7d536e6933938ac014c50e867156120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa05d27f77317e9826898b4e0087af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661ea0443530ad2fb5d35e15580bd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344f25153c53c4920d57c95b383abf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1acc50f51b6054576a07138d5546e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763c5d17344ab1685cef69c34682fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197044dd100513632a0db4482eace86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5a6c183e8d71b9bb3994ebb1b6b06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273333c9f26dad19e9d1859182d33bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f6e843d1fca902d72d979ebcbeee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591daf0f54d48e523c6e5fa96e8582130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229213dcb3b5ced0c6b00472e43cda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c37b10c763ed0a3a7c3c6badeec85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0379d367f907fdcf170c82f5b32067133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d958cbedfbd1f2c3fe89b2a9d041134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaafdd610f3345b2cfae90190b6832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8adbf2f853ff7c5ac5f8e0d878623136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b17d2a20dcab6ff6c784bc9014ee1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e813fd5da01aab553230a662cffb2d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc6a15fed6998e65c3ddd9d4d0e688139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ae51b84514c5c7fd42aefee98711140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7928ce899f3f64fad645dd18b2a7f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9219e3be25825f50cd098c2719c7de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c27dda9597a6a320cfd099e32dc300143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb255e952bd38facd1ee61c98abb97a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13ec61b6c7e5468625dc03a256db21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9471d1b281bf68d71f1d896e31c2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5a0be3a2f372bd5f735e6159d0c45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12afd9a17c6d000bcde538e04b54f2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924c9a2bbb4f3ae9bd339d092539ddd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb0f79548268534a409292d89a679150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126d6935def095fd2d4e0344b0eb9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16964b017ed09cd1e1cdcb76e7cfbf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892f4fcb268a749ccfcc94a2dfe75e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211086d6eb71bccaa85ba3443761872154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbc95521449a5385c674e7fbe30c00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f2f44992295ddc2cb813380e720e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bf9d3bc1a79d550a76aeb7080ef10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d3d858ce5bf71e3523c2086d5130158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021732470795cfc0724909911eef9e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f5be88e44e81dc4489012ee250b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049de25b8aa1a98d9990d0c98be2407161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635034e4a93944fda338566a032af934162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e704e4af7552831895134726da63b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606387d43548a6f246817f5063bfb6fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b134b0fef6446d8aeb35a472b7de5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8a7b62c77d84d5e8862d9a8771325166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342bf81d83ef120c7b70a378ef2ed92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50350b19dbf952d51e6e4f780d0c50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b08fb17d1623563f8b3b83363b12ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31746613db3c658efe4b0d0df05801d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed142329e6d5675d0ae193b0ea5fa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d381991c96c6ba5173f2812d03642cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da3b9abdba87d4e43dc7bb51258aa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26349ff4d55d06a43d81ae1364a008174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4684b655f0e2c43bb08271304002ce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a59922580fbbd491e65d6c25add79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19f7409b01cdc78ad6f969b0f942ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea65fba5657e22f41d35c21710a1f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0905d7940d5fff8e7a5e2d4bb38b4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda13bbaa424db8606dd5ff36dce571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8fafac58d8859db92a83d0d4681d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eef2e1e1d0d19fb8eb5e42faa01e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e7060eb1d30622719e5d8a4ae3ed0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f80f3c66867cd0ddbac429d9ae595184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bff14c5cdc40f903119d8cff20aa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3620c0abb48f6c13cf776612b1f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132db03d84ccb58e1b348aebdbe24680187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569322e11fb5a3447fdcde3d010a59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b53d6f6cc5f30c75c4b6fc56095e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a269832f3e9773abbef821b5cbb27c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82355054ea8fafd52c87f2bfc6a243de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd055a1b75895af7dc255073dc5ae41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438971dfd4c7eef731239a52d3f667e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a08679d33ac29628b029686464b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d19d216bc7b0ebdd42a429fffe2e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edeb9674ceb05fb2016cbfec648893196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab99b3d2c45af1ce2586642a740575197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b554e7f99fa9ac9146c87f7758e78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f25776ad17d87929dba3fa52183821199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040ffc4ae7494ab772ec28c89cfd036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6179e8a0f60a88dfc5e5de345bd8de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d4405db03a3967b704b8b9feef25b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb5136a377584a04bd08a8a30e072c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd213bceb264c02862b512a1f7dc465204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2156a5eca9a646bb7006c345b8e41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91285b0783d6de274fe80ff99b98ec1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945188eaf0afb6b8f85647338b83229207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1afc1687f0d0a4e1cc5c8d3db22e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccafd7aeeb83422aedf19345430876209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197391823c32690cb9d0a6e002447e0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21b81e56bd7108ff4ffa2a2d14c83b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910532dea5ae1d1ce993b3be94ac15a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950a2cf1c20d85ae8253fafc8f71f40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed7ac78b0c58ac71ed060169ea327214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da22ca62063651ca2121f84c01b399215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa805f295966e4c3be2dd24ce2c57ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97b9dfb959648a8beb30268bc6bc7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fbec081b2bb80d152b2e3d25e92e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c421231b626d8215c471e10d78a3cf219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce534fe8784d2901f12a0bc2c62371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c90117a9db48e24ef97939d13b692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d0dce53e9b3e2721994c7e336e4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579700b51c0718a48abbab91da689b914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29da468222c82421cffe54f989cc0d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b183114f3c641522ec248653a43d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462714030c0eb99f59b682751cbec5547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b250e2b3260637f31fd6a3575fe8628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899cab4d8a9be6af9e19d87afb55199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab120bab1ee1d0765e49fd9a2b5cdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c62f755c53684c789a6c615fb7831011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927717567d3936e572861bba374b52312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6be18c0e37641b9942fb79e94031c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e9131acb8f744bde99b5727c65d8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde970d6f0a9041834b9a085a5b888ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d55dbbf595b11bac2d54bce69298a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfdeb7fd039f1b947e4bcc46258f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1672f56391a067a85aa5d746da5fd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4dbd6da7cef99f941a2b2f2c6ffbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e67ce7a1e6ff07188e24500064e5ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52e9c680d295e508ab1e24ab59c68821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b15c9f5bb10ec6154c6f19746aa8d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6112af671613b6e815e9c1c2ce2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb9f8fb1fb37872f74014d07743e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf0bed9bbde2a212f69f5d05af89225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18aa9e9c2209a291906421bc2a119526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3950907cc34e3f23bb53fd1760c08927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d9961f9c37939f0cc580c3a9df11c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b032e57dc8a8910710edaa9d1ce85e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c050fb968b4fd83eaa1f23f8f0435a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bea6c9a40d10408fd922b9adca28731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1368e3861bdabea4de6ec8f56d1d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe17c7316c0d200d75826c69d75bab533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f1f863bbbeede3acb9417a243e3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ede331bcf5a4601ecb67500c1f08835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1aa7dca404355f001397e941cfdb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778f40a319c18a587899e1eb97a99c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360190b474629d56cac84dee5b1cf9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110209f388b3a0fb9ade5db38ef37039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b1e4be22bc04da141d205127846c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ece7c3b38f60e083f8857b58ba37841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b5bc0ced7ad25e14a8d89841c58042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edba1503e2f2b55b7a4ac2a8e9f34943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7af8024024ad045380befcf1b2b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75db9986ec5f44c100d4846f4577045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa742547ea6051a89d24ceb3a638046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ee198f31e88ce5d58b974ecf952947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988160e947d0eb0e869964ce5284eddf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e450f5ef5cb18979dfa7abb09058ed849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca97da92cbfbaad2f75c9b0bf2c69350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0124389b5ba541aeb7847c0f8e35051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e31487fdaecf472aa0d49c816294152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ba4c2341f329466b39b6a66891b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523595a29346a3c22d20912786f9fbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41311d0a321b9ce17afec5bd834462cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9636c1fdb8b5ac3c7d8ea2c6040dbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3423522d877712bdf1d69b12aaa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d35ce17e66ad9e52cd0e4d53541958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b5174081885b562c009e34e20593159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d4c757bc4938ce71ae233f64d6f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489db40fdda9f043517b85f41541b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429f98722febfcc9f991f8d49b29ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfce05e86171e95afa8fe06a5a39a7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c187469d670c2bd53f84e84217f9f9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68cb8d657d21779bd4ae4dd3535d5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f29b7ffc111b845f463a6cb6f42e9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27425fd67547e25bf986c0b3a12f708967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c3e53e82d0ea47b012b98d148882168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038484a9cfeadfb42efafd99626dc0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c91568b20b03c894667d6d85e2cd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da16922305c49f6330e373b51b5222b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98141f20658a1f0908c8a3a4f71c86b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645554206375d0344b1b7eb1d333439873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb840692d36a3e05c21adb92c21bc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9020f26462ca18d0b9f272552aa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca111e0a70b4545c1ac69faa9c59a3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ab1296b64aa79bcc26afdd1319c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b5af39f7d4fd6db63d60c90c71ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1dea6958b758dd4ebedc719fd60e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881454ebfaabf22b0d79707e631e752780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e10a21f51ce40e6c45511292f5d50281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825725f052dd9d4eb10a487a090e21af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c85b8c5c4762ae60e4f33717a45883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0355e7c4fc634a12189e8f50b78d5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab68d1582a335d1364759b4af7619c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6e44fdb3da8e8b4d864f18dcc195a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a571ef6472186caee7870ca77a0aea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3aca76139ef75e5ff84a2ffc378a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212dba3ddd7c2e3f8dce211fd5cc75389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643016d9955a60557b31a008f8e842190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262c315cde0ee5696ad86ce529fa35291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5bb97cf7533e8e20bd5160097a2bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a58b058fdd38aa4f611b38d09b6c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2153edebb759cc2a5eb01b48af9a47b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddeef9a086899049d1dac5b39e47c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5de801cd0a363da988bbef20ae8e3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317f2aed2fcc53391c08039e84026e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292590bdf05618b04d068487753dde898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3ce20590c59bae22b7c150a3dcc8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b8d7d86eeb80cfc580b0124b9ebe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c68119f38a8c210a18404472676fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dcd19f42332a7a7b882d984cb88bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468919d6f51cd7ca8686f8733fd916103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce6dc14adbf384ecb8e6353a8aa5af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543779ed2a4fbd350c299269b9e44546105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37376dd67015bf5afc4d2459669951bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce23c0a8f9d9250f57653d4bd863a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd802e5e16881e7128c34de6fd11013108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02544b36f98c3fefc861bdc2827fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b9e224200a78c6339b3a2c774f596110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ca3741b0e43e17e27cdb517d8847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2950844fb98626ff13b7a4dc4a9d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a80890d789c99500f4c2e85f3891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cebd839be1679a2c4a995ec52b1bb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac54105591b014138864a18e0b04f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb661ed1111308a6e4eaebdaf3c915e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7ae575943251e53d775ec466aa5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc607fc52fcd87819872e499c371466118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee1f6004bc6f1a1bd6bef3709d4498119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16648d60bc35daa9503d6cdfea8febc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940afdda7f2f4d862942118d9f686e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618115a25831b4423926db35fa03cd53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960ef0f9657b9293a3d7f5643820117123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40574372c2279200c02dd4490fd5cf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6fa7f52c9290be68aaca51d53485f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedef197216f613e8fcd39e32dbf4820126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087e2605bdc204db9dbad84b1bd05d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ea95d90e76611e227762a5f2effd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7fb997666842ee1ccd6b4fdc3b4fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25577d43550d52cfd7bb7ef9ab5909130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b945876fa63cfab0334ec90cf13e9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c135d9b366ca6a89ad7de4f5fbe2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1b0b3e3109bfe444b1406f9ea156133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0fb2e0724516f6f4b86bd0502543134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9e436d294659d87f81f971c347b3d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076827eddf73be55a72381d0779140e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcdcf07225b4e41ce91e4d9b82e8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23ee78fb774663d330277db68f7208138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e529c7023f6366468b6e73c4827111139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663deaf4d562dc631a442e7a5004e06e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75ece823f03d65135e4d123156c00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d5ffec02134f93807999e1071c5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c09d641269981cecf3642b441806d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c27cd1e9e1681e6d78c97487eb9fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756d8a1352d0e613fa1dab69cc5448145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6de69ac0fc22a986d49e0ee8c7f45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454748eca27bc88fe67f97d08bfddc07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732576b30348ea8643f980ebbedabcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0132a44835ea268c642172f9b7eac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c32f27b0263130d8e717aa24b5527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3493b7a88b8a8a2b6dd1735d2b672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c555089768dea5cb5c97b0f31bd00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc350415043c41897f5fafd5e335b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2c072e5ef841afb1a6dedc39a03b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f419c965635f4bc2517e797f476f44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8cac9ef1aa3d55fdc90bb914c2478156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440be6f549b040d1e752f50cd2dcf34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0987a0f2052373f574adb268752d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3fec3a26237b4aa23796a7b831d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c54be5c9bffadee3d947a144501dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b551b6ceef2195be7379019eb21dd46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7960e477a30c9f794011871cbe7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3c58e64f5465053a83f372992b9e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e97e5f1bc5b37184c6b127da785f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955d5a1d282bddc2ee061cbf366519165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4221cac9d748e7d3774f2f248a3fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c680a3dcbba1ed8df4ca7ed88a6e6b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade56a87d3a348cbe1a565f89e26a8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981684aaeb4fadfd2377a16686dd91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0961b94a2a11f6a0d512cae315f5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92859a4d99013417787e9b3c9615c2c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48c132081c9fe0889fc54313a9b09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf40c3ecf177f81de6d5dcb853a87d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40f666452e08bbe192939b583ba3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ca61547f7ba340fbbaf4c01900e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1bee239f11e477cba10ba961969f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29608e964d595e9a1551d07907015ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24400ca0256529750f9f72b6e689347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6356cd3eeb6fcdbdfc188999dda8c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94466f55a966ab14ea750fd7538572180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188e09c49657972856f9e7ba1dc648181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a203b67cfc26b018c7280a76607f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da302a4c7dc449607fc0ec7e546f4a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d56cb11f4dcd2d1d9892c844c49fc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06568391707553c16d5a6d50e68285185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90edb4b85a9bc344dcbd89487d2421f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9c269155e0188a496e0e1ed12cec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546a0603847865611449fd18e54c8fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236719a21da343c3835ba2e44cf2192189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0496e7b857d50567b8eaae499002fff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9542b62e8647cf33f77c677858415a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a204c2d5655c93334f281c6ca987931192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ca90c2aedff356054ba9e5d64856193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285cc9033202ba1d1b8ab5cff6e4921194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15f40652df0e9e2bff4ac06cea890a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86f0bc307a60b70f7f2f2d2c307d87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84d49a1ee2fad55979ae7da4e3f74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c866ad97b289a082ad1e722751b7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c9dc7f6564e846f0f49620f79a2c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fd2bed6d340dabcc7fb7ed4a2dfec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226add7d3c924b0cec23e480440374201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99ab3d51e023a0d3e4df9c173bcce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2fe22d3802c166f85ce97b2ceff37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2be2a90c1185942e0bf5fb724d10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1d8a1633e595437b879e963273f54205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b292c0a6b47523d03506d92a10b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e8f815695c4ae9020c6f2aa6b216207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25fb4ee0f97b84956b4e40c4daff1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e6cba504af8ddf3fdc4c8aab98870209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395252a49b08798f57d2f9e187650a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9d7f24a71b61db3193aa211922b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215740ec821411792cfc002be7a46c97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810cc00a6ea33bbab6c9c20f7348ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b15457522bbc0fc4025b94b01040bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c17f6cf8b5245cc02aa6b4c9dcebb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5b311bffe9730b516957bbcde7029216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02884754f4b18d27f5f56b2d26a67b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098adc4cf2b93f98dbdab9cf1ce20b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454a96aeeae2fb8f2aea9d0478c875219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>