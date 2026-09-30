--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730db7d7dbcbf8b63cfb2c370d099981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a35efccaa731c28727c5cdbc0e8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b6d385efd919d94e209dd981f11c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d18022172965aa4ebbf96868939a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba2d8d8d4b7dd5025d3b5b72abf9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b018ff9f82261255e817840a057356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297ce2f70f5a47aac0ddca8304978d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3b8ef45594f5310936b206e7f7cd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca228f1de845ed54884ea13f412b6619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efad839bdbcc6736bd302e1e39dd1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc37adae1fe3ff5ea116782126f7a7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16f429a30fc20188fe6686893ce20612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ce1ce846beaf871d28a45b272188c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72986cef6f12b39c83a480a7be9b40614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f016c6945a0063d3593c3fc39222115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9491e76fdea44b9c6e4ef3906e5277416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f94e3c0bbdc01bf8cad9c6f0d7c80117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaf73d9566a0107341be91d5975d7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c72ff8d7089b76c60b819a9e961a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aadee31ae2598f81c4659dc6af783620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c3f697ba930c40d0bd5dd9d3c39821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a7558ef445bcb5820d6217ad3e4d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a384bfebc25796a8777d6e525cf2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89fb6ce379928d53d84e5224b30b6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4546f319dc2f24f51fbe4e2b1e634625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad971286bf9f43a82fc6e36e2bc4cb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8d491d76fe0a4b3e3951ce6a2055e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0a07087b6a9e27b803abbccffd5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dde4e2f3cd565190740125270135529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740abdeb43fd117391663abe884c0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f772983493841eecee122c552088831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535bdf2f573298169886b2f5a5b68c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575071ab446a22651e2a78c71828b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce0ffdaf4f4bba507893b717f7fa734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd054ce494890b07284922d1abc3f9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd5f9b253db6c0a9c1a190ec3067cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494904cf9e1599244b243f7d7e4908b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86095998b918c9eb6afdf61d6261e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34eb482354aa7f279f0bf4014197d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeadb4a7d0bd156de1640e720a21f3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b27d2a9091ebd048ef0d42069de7ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141517a00cf06b902a71c4312d5d51242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0478dc5d50fbee1015ff8bc23fce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69bae64e94e14e9b4fd87e0032236444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea788dc80d38cc63c859ca6b99846445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd78652152424bfd65b4da46e4ff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30810c8a0db041b1acd50e6cbb40bd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67039dd1fc30266095112d556876ff748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f63e0dd7e0018067a13cf20bc2375249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c5d4f00c82bd2a0f2be300cab65750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a4a2e2a9fae367ba2f85b1f42a2d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ff02d7c388239918e2ed0a049c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241983ae5ec9f105e2298bf61a2b9b0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15f2aee9bc09e100383426b767b35654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a8b52653bcfef419802619339ba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eecd81b968328491326645d8730b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed6f26e93e2faba6746f95dda278f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a3cae737c938579c9ce9d542555b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab372bce00e5b903ead4f27cb28ceb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e176b1befdaeac67a8884d9e7ff0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5da29009368beb6de09d8c985155661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee6844a2342aab166291e64e9d92e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3f724ded897df592a0a8de33544763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd19601009acab33117b66ab376daa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad396bb0abdbb31c59037884c68b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b563c3cd8d133a7d82f395c26c73f1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f4f7e776480a13ee6f1cd780cd02f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a714772ac5824098e6a4378b496c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8190c31f7c4fb1954e9de585a302769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b506b71c0f14e680c2ff27495b82d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6073752a8411eb4cd52bc35ea2470a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41d23e7fd57fd635bd48453823b88772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974211da130d479e4605a2e6d19a24d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc12a13c4a3b610963b7da55c96763674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c9c091cbdd320ae874dd7769c72275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ae0e4d501eaef5af1d7e67e7d89376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf70e9a77fc46da69fbbd8e8bce6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a510ee4eb94c0e5ef7a884928c4a5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6cdd29515f7d1d8110b013d928f6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ac6ad77a4a87fe3b31d39ccac1dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e6994e0207725490a8cf10a9c99181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9089120cfa8ad80ab4a013a5d62682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f309f15a15975e27221d802f6b99f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4a0f05017da9746003274cb165af084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046874f6a2c60c34e489a78da9455fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039843576b10bd84065eb93e7edc0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81157ad8fcd70f6546d79bb9164611c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a525df7c5d8570855837e43452a97688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff41e007c2563121921fff552daac689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a776c96fa15d05b15ce26e21872490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0000d382db2ddb52a4a947fbcdafe3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d516b27b79b2b3c80c3b67143c4e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e23061cf45cfdc864724b7caed2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452994ba1b8513622de79f16027a80b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502f9f6828f7f59bd017ab80ff9d15195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d131c8eb9ecf5e09498603e8c90e59996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb97bb8a14f71bde8c795bf0039d0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb4c1e3f707e7d8145e009327e2bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6820b02ecda64d4e286ccf90723e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ba3fb224435a904b9f53c10482e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a96d7e3f26c1f448eb3ab4c5282fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2796341ca80721a4c2e991f31acc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a2b6802b8b1c8a0d88fb5b6420a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f06a65a044534fa4e5227b0722515104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992de679b1df2b4ca467a3c3d7bbdd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66ef3af77c97d85422b4c80e338795106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd4a0eaa6dc89a3b3ce74517d28f03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176717f0fb3d346a2116c3bb44fbcf6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577278a7ff1c21f6c8ad5603049da7d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966c8149fe0ba5a2a9bf871afe10ea4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008cb7a2c832abb45b147826ae74ed8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e11fb3389d8190c0a22321b510092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47758396f1eb153d51631f14a24bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bc77323882ee631bf32927b67a437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21387b0f7d7e11d7ed935e04850877115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb631c9b0e3c2e74496344cf63f7fa2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf00841b4d27620bb66c7844819a28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5ef9059dfa95bcf8d8983a962cc09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e14f9e88c351a66a578a679af5c5d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f022960b7cf86dfe2ca77673c51aae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3e09913737096ffe30bf007d6c52e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8037b24030aff14c3c62195f779cad6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9265fbf957e9adae71b4f6327a6c93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb7fd72208fd1443e9815c6108bbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d60bcdf925218ebb12643121f4961125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386146c1c051849f11c7ad385eb50ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6831f7f011a4bef73b3f976ac413fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194db927dd895a340599c1ff932b2e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7c6ed0b7319188fba13e16c92d0fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe86e5f87adbf99cab020f3caa224130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad52dae2691429498a6e81df70343131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea169b5e2f72f290c0ba7daba22f320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4b163dc317a2e61e50dc20e2b5d34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd5779b034577b81068728f06564d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5b5787351b3c062c02bfd275f8388135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d845926cb61643ff9299a90e47c1cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a3f6527ed88ac06f888b62c748844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6deb5ea05185ddcf1b47e68a84929b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b43da3a34cdf206f7ee8237fe106139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b511e11f062a2bd29d309c2e261656b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6cb5b55fa2ce94b3f12751e6d5a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aa830facb6b9d418642582798f820142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1546f42774fd09604f5e72c825322143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932057506adfd7f24d8a48c7298981a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5520cb1e53dc0d078278179a9ce990145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9535953ca8f2ead9e84e8eeca3449146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e735cc9e2814c94dbc710a9514832147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fed2608d584fdd0c2843a72c5ae8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5447e5ea690e00a7f18a21e4b93fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dbce14545fce143958ecbe53796cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64d29683369ff7325362b8da51c0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cca9de616a8d7bfbec6c3d87594d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a95b4f76795431b171eee1b5d24272153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a62a931758074d745b81d46f80c800154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479507d0b3aadb4668966f62573f47e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19849b80718cec6e80504a0f596de8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68947b6459bfe58f84ebaba8f709073157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8bf4e24f8fba93c5e97b58174d749158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a588d73c5833f38cdd60edeb47191159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d7118881d5eb6c4796626591c6f81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd6527b83bb4f2c8aa3eecbf368e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365cf16492e4374657c1383cfde1e87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592bf60079a0bc6211547605e697b93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27247c57a7d06eef756e1da4cc25a5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b06dfefe8b7fb2003d1b4c0cc02da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8e9772ff97e387d45a9954396b5d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412c32396d83f4f0a516393f6b1eb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10cecc1894a4bae60b9ee6f6390637168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fa864a2a9679391d633a1ac055493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8548855e40d963c1dfb49bab6ec4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ad1517e05ee526f4c6182a7b1c4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea52c466724e22544bc15f4a718b87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839b9a4aa8f706a0fbb8d2bacb4e07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacc7ae7b391831d36b2d2de9d7cb4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93819cf13b293acfb0cbd13a96904967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c9a10345016e6fc05da16ba9b1d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05b9cd638fb383d680a749a21e3ef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c5a0924421459a48a0fd3134c1552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375ac7ec394b1d696674467c3705d91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd4eccbc2287508c937241bc9e181180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff719e8dc53e8e2e13740c27b4bc90d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54901e5b573d04ef3871232980a2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4b0f8095f19021deb247f614dc72e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86d5203a54f5605db9a0d3c86cd2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd9c3d2252abc39ef611d7e201ad8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b62905322ff40ad245c2dc08c4a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcddb9ff9f8b47062effad718e88f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4068db7e1ede0d2d8e971793ed60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348613728f43784c2664bd66cc0b23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a809715b74c799a8a3a6890b634ae7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c67750dd5972f53edf7731072a6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5d74c181b2097562a2cc3e210c224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f5bfe2de2d2d04cdf398642462f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ab011c26ba603bf6d6d37b7556a06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f9f53d6d7ef48722f4f129dff486f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a2c13150367e236fd2ceb59e230ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089cd1347b5fa6b3780217e8aab9ba2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a95e8e0886495c701ccda59e2497198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c033025605bba0d90e53a0e70cc32a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16875af862176b1ee1fa81136afc815a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3423af150705b0dacf209a508dd3db0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee04a7e05367f46ed1ef389f2e964202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4f76708352fe57eb8d31a7ba34302203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4aae6bbadd6fc56569e215f41b762f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d1eb7a7a68652fdaf18f5fd1cb002205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ab22349d6f2e4b7ca2e54d85796e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a014cec3b9a2738dc780e1c1ab31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a23de916937115493f01108306d16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcae6194d8eab05e528e67c18cc1d2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26824425211f8a3f18c233388d4579210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d00759c950d455346b57ac5bc85c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4238afc4b58a12f5f54a3942f93bece212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835a7f690a6f2a38da9ea3d05cc11cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec5533bdffa61c52c19971ba17a40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6529b817a10a0d7329b19e46534716215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaebb761c4569ae4d311391b977fba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f563d46bb9d80d81f5a0738d655b35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d8e3dfa05ae3964ed3e9aaebc1ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98732bf01cb17722ccfce14a8cf978219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c54e609ab0a607d641f254a21ff921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8990b56b0dac7d56a900c46e75d62f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71299a3c33b4c2705bfe364fdc01df3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e41dc46193f6d483061f30fcb6304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db61ab2f0fdb0bc1f42ff5c82f25d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e76a0d3c7bbbd59973494fb7d6286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab63f07a69a963332ce292363943e887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231379aad2ff4248e2b242a96fff8588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9068072d1843a7513916691adbe8c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee0ba47500c58044220b5fcd5448e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa989fb8d3b69efc937ebb52d17b4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb340ac38c3b3a79e2d62e3694e909d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4b196da514fdfc0ee4cbce9305c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779908ad82815a905381bef40df7dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa8c3e5180530e17808f0c451fc8a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07983a5b97d8d9e3e55ece79e2403ed616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177acf8f4d065f22354bd6203014b2db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921853513e3dec6e865a35aab59f8a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d8d9c5dd620df19192c1a4c1ec3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb1c3da1aad5024e2336ad74f6d2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae64fb107dcdb74cb69dc6da9e96c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae653d874f6d407e8b9407b23e1811322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72f3be2711afd116b248f7aa52512823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97caf4d1e4eb30ca17e6782df32822524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e03310a2672e6b77db2d8051b33225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b6a6479fb21787f0d9fd985056eac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729e4b79a80939368836024fffe03b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34e93dfe2778143df3ccae989dad228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016ab64abdb2011d3edc8057865f7d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bcd27c6566deccb9e40e8d45e491030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78388cb7a10685745f0c7cfc1ffa6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af7b29d188c59df9755c7b2173ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e501053b8e4a943e21a8018557ccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b3475d756ec61ea0a0513de7193b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23207e1cb17ddce709c5a06aaec3becf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4a8c654b4b8a3a031e94cd40bbb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb855457bca270026e54325f4c8a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9b7b31b6aa7e66ec7c0564ae1dd4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbab1825172e9daa2f4616719859239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fd6caf5b1913d18c0aa309820fbc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457be8680621035e9ff63c4fae365441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac4278eb7c90d39bb15eeb5a379db642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2db4d611481736f627cb0cceb8de643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d4df057613f697743975736a9dea244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c4950741df3206768a88e1b0db4c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b143884e51f9430d3415856532bd78746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec744c35b7731c574583bb6acbb75f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a9a0ea6ba44c6b7589cf259e2111748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d79f2696b36904150119bc7758ebe949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03f68be3811b7a9b3274e4abcd078f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c474bbae167c7f24e2236b7ed0f3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046c9437ab29a794b44b7a12ec41eaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983f48fafe811add131d5cb16bd4d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e4f0605752f152a5b915363f355b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a406b90b754e6461c24dfdc4f959eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4bce8ed19cd7390cc5064da10a0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bef257e73033e4f75f4bf3c99ceb9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798df025d30df2fdabb9e6b8c0668f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905231fb194630d1153c028c2d3700059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a73a80ec39407dde0f9d96ece91d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d632a6e078fa4d2a7cac4f711ee7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6518a0d9b0f79e1927b9b2400cafaa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dc854dd9c4fc5de38c5c3f2239c6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7212f5b35d5950a2994d7b4f2bd0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3436d696c8573b70baaf184804055965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e5466b98e9795365ad137f863da8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3341489f58b13ceac4f0caaacc2ec167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa90f467ee14acf20f843911ccdf2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79837dd71e491c4ce04ba1c3c5e7cbdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0460162e8baa0fd78f2a36bebcf6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e7c7e02203a296a2b7f6e3f9d1ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c3bb8a5b9bc223281e8411b01301172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c37e2d056129069ca473c7f0e0ca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b98c13ceda61f8f94477e951e264874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aeb5a1fe886ea55a38ecbd2830a0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaa3a16621f560b328b92aa3e6a34676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b172ae64b29401c0a931388ebbf2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc043cad8a798f70561c66383f32a0b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110b061a8bb3b03c53cae15ed90573479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391783c2fd3854edb5d10f12b9b45a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5344536b0a79ddd5a760f6a623b04f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195105f4688cb4f02c8ac60397802d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4494f25c68af38e2742a12ae23c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb168b6fae5167311b3cecffc26860784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8f2c82b5e5149678ce2531d5b614185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e22214089cdd1c3a7c4092a2df2da286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13a5cbf8ab9ba2cd3fc568d7f3e18b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457787275024225729cb3ae6866e4f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3688e910f3286605ced4afa0276a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd296fcf4aa23d053f24421b62047390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4bd022e1187e4d9ecc52f20c8075f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588342e24e9fd89600a3ffba9e19432392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d791232d8f8e89c0bad99e8050f797393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81aa10065c8e9ae62846ebd874cc4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb491fafe9145b04cb1982ed295fa295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8be197890644c52d3c656be95ce8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b2aafd932672f22d9b81efc41abc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ab97a6380a2c8964d6c4eef56292a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1876c1e2abf3e136ac0eca3a9bf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff67230f43c7ae57a6c51e2ec62c55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd36558d99bd0085d283634b0ff56be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fa3c273ba0c7656424ce16de1cb97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416252a46a9acac54c8f91f10979db1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a11168eb29e50899d3a4742fdf162104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388f84040a1750d43a5ff00878ceb18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013c907795f890363f3801ef0e4bd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788ffa96573f3713ede35f114f1220107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39edc439a412a2cf23c5fd71cede898108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108ec1a1115ed2a854d35acdce745fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091aee5a8671f1c6c885ccddb875ff1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a611feb09b9fd3e6ce7054b8820af1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b64febbad9f96ecc6197e503a3693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c5d19c73a7bf556d8d75929e719c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f33a234f2f1a9706b6d38aa0afb863114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf543f4c15c82a698bfe9cc62bfbbb4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a6b336e175055fc1590022825035116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ece3fbc2aaa39cfc931665c2760a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4013b525a796dafe9147d72479c7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897710e864c87c9a93c9aaa4f894557119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31561d91d2b45165f374388e2a6e7465120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e692bf91a4cefcf028872b099a14898121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426a604a3ae7d6570fe5da289a5b56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d788425bef60d1635a300632c514f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f817aa97fa15440909cb803b6ab9d03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db77708b1d5229db7bf22fee52cb5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b6a4ac2c9f2c93b1de49f8d0cd349126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51199ab224999b0c9872a3a951f3c820127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327b57fd7daf3794153e83b1739c94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047722220ac79ce0ccdc23799a821abd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84fa99f4a709e9027f4bab807b0807130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541058e973a0ad223e0c01b05a511ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc03d3b3a8c1940870095180c74e8cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f737d14aa203bf1c359b9956fd52a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10f1008482e8b0bba6b5e61a11d48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5a63d91e5eb33f278c241357c5b73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7bb3f2b92a4c023b366ab176332cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108cbd8d72c15fa4255be1b7143df1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cba4a02195178af3f1848e698c591138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c6318c1ce692ebaa68ba54bacab32139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab7162409464db94515f3740d769ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeff10589acf9a16b4f0b7e7efd2a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd232fa07dfe7467e046ccbb55c678142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5378fedb565d5528a8690d6ebcb35fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552a61b8cdcced090c09e7230b7290f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad21c9becfac4c24ccb058430ec623145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605abacd602475b953eb952fd3e17ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1581371c4728aad1a624fcba7a87c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8be6c549eac8c6b833f1508e1a08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf219411a64195c3a4d5508b3ca2d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256c9b4f15eab8534b3696b93aacf70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2a243e23ac77c1a3156bce6aa67e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548d56119831c0d39963956939f3e2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a2c48d283ee2653d78a8fbb0d918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f145e691acbe49ae0f6a73f96edcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c34f5f4ff38028e1d93a8a22a6ac3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179351ef4503e2560d74e5d4890f324156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a632dccb85b1b14067699960b2454f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869aa85c265591e52f4ee8430e6feaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca4f059e559139434ecac84553bfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865b441773f4b549a8e7f5bb732ed6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a8b2b1f7f5683ec34bb3bae625fe0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb403dd841fe01e452ac1a79dd557a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd86074ecaa4d29536eb3613b9acc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ba74dfae5225a60e1ff76d988160164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a02a4ca9d33cde49004fddde2bbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba6f905bb931912a164215e6f0af6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd4536a84d25cc1eda531a05d08e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d0d27c16d3aab82f6fe555b731e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbebf743893ed7fe648fdc8ad3c811169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b07bb2a3b738c25c299fb78ee782a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a11b22aebe6a15fc42db47c9e4d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf58f1251c0d4e8ef123653d6208aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846445344c72199422c6d4f4180cb022173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260c6fdbb05f103322d68d2e0519c5a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f7fa9d0f55cb6929ee857129fce0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9434a862cc30597cceedd493893421b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ef7d9f4b44b079c0a191da8a02ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b11915610847527f33fac0952e0bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e5842fc39ac8c24a8076fa791ae2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee89aaf7707d1e412da385a92f6e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e4793c3b55792260759a3cd3d181181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58c2f1b1fccf25b7454176ee45db7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525ac64b085d8eb4b25f7ed4d604c0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105a06cafb3c4c2cc1b727084724d72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717577b74234ac12aa973d93d8a67b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139b45b5f67f5b53a03ad0d946c155186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6192a01a82826a4973ad05ea0480d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ccc8cbb72122363a4cb100569ef4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda37646f3091a50c3133585827daa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e77d3bbd4c136e29dd6510b816c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18290a2d0d034875aeea52cf21ef9c4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957e75faef48448662378ba6edb969192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1424b8712a312516d9bc1be57c8fc5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c612028d7f8c49c906a6879adfd0b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ba209dea3c5c3fa91becbee22f43b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddfa15ce5f24a374a5833e60874d71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f4b50a1ff5db01f558412bfbc4a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38b2517c2199f061009b9e4bfb1c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993de5c92848fc102e3e76a9734ade199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1eb479b63b6f9b31f1c78c8103a35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dffa2b33fb7b12a9742c1ab38e867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3233ac3e3f41f66c6692b3f2b57dcff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b362960365fe219cccdf34041c7b297203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa5aa8b3db006ed82d7971daa8abb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f8f26b48c54736dc70c4eab5d96c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff670332cd66104211faaa1c5d7941206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cea1fdf897a25d8f677f425c35dc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d76e9026edf3da43c43ab331b10da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b2e9581e8e3a5ecb1a43af3422783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f1e8acf42fff2b5ceb7dd8d6987ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd83d1f377dc416ccbec8b0cb66e4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac20ca7a161fa8715a16937e27a4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f0e44ef42e03eecd887a5aef39a67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eb8cb1275775b714174b972b6345c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1776f8c911e15fb6d1fa605a92f0931215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc10ea2bf562d3769141c6a27edd3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ad9ab14a89df9f4d3a791ec05ae36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16200de8935a2e73bcccf80d81f3532218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75afae3db710868b3a66bc644ac67e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>