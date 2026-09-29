--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b043cf9ef3859540d632617cc5b3e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a5f9a95613254a0712d4650fb5cfe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ed67bfdb6c2be18185bfc0042faa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245ab77bb40369438254ac7757df254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed7ffa1fb7383c5e4029e49265e5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9c7f6704fcd3d0b6f149063b04796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d0e23c65b04b025da662b7d727827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa61f2c25065ed2300e0d92d99b5cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc6fa138706875f64ee7bf0a9f64449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2c7f92ab7486db379a3bd4ae4a0db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f6a853d1f5d2cc9958b4851aca0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f187fbff79b592d9b7617bf566c498612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b97855811a38ec0752146a3cbf5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611193142504d87913f905329a8a6ed014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0626055eb3d18066a924d8ca1857b5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c947046b1c73365ec0d1bcc32bc7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9a460df0b3bfb8173b56b330f71d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed20554da22b4799edb657f288775918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69befd5056e4ddf6ba3239ffc039274019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977c6a3d155b35a8cb6ef305a50b9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002e7acc9770b819cd48bd7dc1cf2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ecc15036d1a8b9fc372a2b3e978e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2cdc387e2f0b33cb01d642845f28523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b083138c4ada34eeec9478dccfbef824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148671915e9a52a775b124c455241eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f9dd53980e0f08c97b4e81c1116926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd4af91908e85c1de08dcd60e961927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231db4388597f65ae873f350c59769aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ec89c1c1d13531c9b9467e9f6d6c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338727ca5a722e98e5e0ce7777cc0fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d8c39e42069833a37ccb4f94503f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a39e6dc3d2fcb43f2342a14f031a3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06832398fb95b4018871da488cec4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c0e4e092360cd297a719fa6323d1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8638ce11a0c41d1f82ae56f4aa531c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9102f55d5040cfe1b98c93b89491cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3e4044f81295acf8d028fd9e39cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472986c168e0d89ce411d910f5dc489938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7709241cdcec40ff10ea6a21ff0a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2577e3b9705f15bf4e6964a72669540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb3ff71ab1a56b2706b958e4c8deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9046d74a80221fc68195f6421686f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309d7d26aa80bd8b684f9cd74f7d11243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ed498f5244dcc2fd393da323babe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbfd19f1db66a8cb7f79dd9d4800b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4422e4ae7b6e43f31850c9d6ce20146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c7a84d2a2c417c7c3f1599b2344247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ddf88ba8c2c7554eebd62218493e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b276c94249d75277cb89282edfa049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519257d330d6bdc804d4fce1e447e2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced3ff6573cedd0c79fd92922ebfe3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bc03cbf788d3baa92958a4b5c721152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c3545f7a0b89527573b68291504a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1371c52e1352ea3906f19dbf4ede7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfaca43991239990e93927a35b2d6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbaf2f5198e547a4e41f5f7e1b5aac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee5962a16b8ccba73fa4c257ebf9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535b68db13d552d8e73ca42fcaa2a6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1eb3634320c2b0500ed4a4daef22159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535538755eddd84ed17de81c86fc834260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d8ec666e5a27f4f2bafaac8fc5fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d7c37df706333b6134aa1ba2809f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff092c493a6e21bfafd95ea5e6695e2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef32eb5d99f392c8cf2aade5b7a18e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e27525ad70b46409cad7773b90fe665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6756299cedcbdf8fa7030f8b5a89f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960c3fff445a60d38000055eced08bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74202bda3d5233bf18f3347e5923c52568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a513d1a4b30be9974e119e78e930369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97277af447ed2a26a468abf8f21cd2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c736af862398131c8fbf47ffd394ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9e9d5c4c93baab469010179e052872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaa6fb6da1d07870502dbb5ff9e2e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a1cdeb9b2d9641c52922943ab8b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4591e401ecc669cc75f938ec4312a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a804f872b39fa59fa84cb47d6b578576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb510a4019ba1bc0dd23e07717e89877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd7b8749dc683ad6762fb25cdfe4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c88d366b0a90bbbab498891447c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838ef287908019dc0bd66396780754c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d77f8db237e0a975175553246d10481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e318cda99b09a9a65edc4f56e33a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004846a21ad3a36f43e2f15e038f63c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97e357f88d4942ca0c187055b4e4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55c70c2f3feebf0c6674ac7131f8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb66b74e41f7b5b6fcbf205126397086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191414f979e51fcb79385a8c69bc0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c9348bc5740ac81146ef4e924da3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d01523b3afd9e38125121b52307489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d050bcd515bb35373043241c1f7296290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1720e94b416ed4d532a3f6d6d01a1bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c38b3495784bb41dfc2e0ff35574c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b3c0635be0750a0b7b53e3ac87bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b9b84dae1365cc0a55b45cf5c90894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a70a3b071ae50cbb9e23878cccfda295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7ae16e717e28e20e1ed5c07a36a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88374af27115ecda12b84516d6966897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fd2c739a4d268d899458c9d58244e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead8f15fe7905692986ce225036e1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ccc49fe18989f6a3d1173f7b3328e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098322dcf03141d017f5fc3bc82cd45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c7a129f6e2b9f8f7411bbb6f7096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4553d7abe1156bd5a145812e5879cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee02842d6653375ebcc580e62c8939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e7d5f296e9d1fc5ddc926d3f4f00c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6fcb2301265b3c66a1315bbc7335e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30635efd00bfed8b56693c5c096c28b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857c14d7f8204d0ce7028a5fdaf384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e0f69c7bbdaa1e135124399e0a16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074386dab8808ab354ee415d913bcc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe475080597bf10506df268c3495e07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339988dfbcf39c8c0528e5daf6c7353112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b7b889aa6ec7642ec17d8d87c90f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0473a37456fc755d23c587fc12a3e6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1d4ab541959bae58d6ad1bd9a987115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31880d4ed9afff6b4663374954e9143116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58979f13736c0232dd418e53b84debd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ad9d6c7c32c8ec688f00caf5f1f73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916580269e24d6925e83637b1da12e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118bacdefd99b9f1e7ce53126c59d0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da899f286c912b9af5e8044e0fde6c33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae482fcb31894db2ff8cec4e58217f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a012ab4ffd0f8524e118eb6d844b8d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c83dbf185e4c31d3aa9c1d2b0cbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801695f0551d27844654191b13263f87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f59e6e74a278408ce07462d6f13b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad916c07dfb873336d8c0376c9f69d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef83b916be48de40aed6c8786e03f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8885670f7e61e00e19b9713819019129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ccd7f1a81384eb267e45a19ab1465130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a855e750fd5f2535c0e7026ef2e7751131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfbfab950b37b924eceb854eddf88b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b46b4ac573282fd893e70694fb0cd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e119d7e1ed0328f91a2da82b9e42df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc5229e04197935258867d8bee372b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e8a0c6b53514ae6c3241ee8422370136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8398ecc0bfc1aee76981f04a8d2d9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d836157f5c87448d9e54d1d171d1dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003613c8744458137d256ee64a6bbb5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95b8eb13bce3a917cb96c58066782e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c292ff41c617812ed9201f0f4c20b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4f7e88e83cda065e8e2cc4ecdc3a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41e25ef5338f916409047cab02be2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63eefb3dca2bd311f55b57e11d0585144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881656155622b491d8c0a24ecb50691145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ca6cb43f3d0819b76eed483215c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8da0751a0702a2c0d4be772ab493147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8714260e199840f7598ba2afc7e3b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a670984321f6433b74bf7ba3d91a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51cbb0af6649e598792ebed7cd75e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132642312ced9d379cc1975d41781a5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55cc99d4c9a3c80f73de70b96461d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d5c40c02c60225b6d417ea4742d39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccf92bea7e9a50c3d8c8f3e2d33787154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca9c2fa7ccaecac9d154cd3a81979c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53febee5e590a8ffb6ad1329c14b7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217f6ed292df8f15a1d9f475d220a42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb856a00ab1033f6623d5c4a2201b5b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b3188268a5f10d7ab9bce25c4d8bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44c4936496637f05fca18f74b69629160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aa8946b03fd98a81324368568d071161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095dd771adbef77ef35bec3abc78e46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e89a5099133204db5d23cf2544885b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cec33da7ab6d5cc552adc3aa72687164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece8bdeb03abda405121104fdb5272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea897cbd38a65a549a022c54b1dcf1b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c068ce75d6c4a3f4bb9484399c4d86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32212897c6ebce3fcc69284a41a29da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8ca87120caf841a5aa124b36dae3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84123e0fabb5b618db5a484bfdd2ed76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1669eb739f4313fe9cae3cab42d56d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006093cab1ec9c49bffa5fdb409be3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab6e574e9e90a55b73a9c41c97044173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c238ed88beaf2938fba77832aef00ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2614c4121205fd382c9d16d9eee073175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bd2c07e7a39bd91480d322b1856d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f10bd1abd8ff2b2fb0eb22ef04dae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dfccb7f72c2e188f8c3878dc44792178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8343406a6877eafaaf51feab34bd74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd80f070de2ae0ded50be0ff42bcec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d3595dc9da1f532f3cfb993af18f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffcb622862c7e430a9ed9a8aba1367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc507d958809e700a074258828b01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708cd599a50c8f6f42deac8bbd23920184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b841df096e2e7db194bb49bd3c2cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e3e9fb33bff26b171549756911f5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11804c46ab16313a6d4266b8ce475187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656356f3d600f20eb36fe1e3dfa00c32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c8c967161875779671fcee494e2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102da13d8ed6a7f12650d406f738df2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc574c497862375b0efd0b7e432bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650b0052238ac3484bbacd3ff5134e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eafadebd820f1bbfaa2bf655633b83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb492da0775c9d74cfb93bf6ec5cd1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b419a723b0132e5e87e6f7f5c0c03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b3e2f1746214ca9a9c79721d138d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b0ddbd36e507c8d76e2605798c8e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f09008c59b304878b21711598708a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c13b1db5c0783455297cb47fcc54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230728801a6deae75f7db44bd8eee877200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3807172cdefe884ee7c37727157ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ec810a468dfe983aa52a1aecfbb62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a0fac28921e616e55d01f90376a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65065d54088656eb52ad550c5ed56a74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c82216d89d180a40d5232084cfb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518b42cc1c98ae54c45da37e75f6336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f6fc92dd7ad4ef2d9c7cdc9a69d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f89c87a1f7e4a198d69bcb6b3c16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b129a734191e4a4645a1cf4a22312fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b79fb9a1a934ed3dae39733d40a890210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad95498b77005a5d2f133078d253a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ddb21d9501130c3737d3628b89042212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f79dccabced2f59da650d4a57c9cca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94505a4743b53798f7b68a40fe518bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6d9fa6ca3d09f22d5c391321bf7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e01ef60c42dd9affc094f001c6b50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226be1257449ffd27e05ea94720515217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7729332c57e7ec924d93c56366977218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d094a29e0f4156ce11094fe53f380d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef8dd20dca958c4d0731f2ef4d0ceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b76477075bdbbf61baca944850be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca32f6aaaf5047a54d68e14a770e8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e79547e46351c6afd07312fac61f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec20ea79f63ad4f2bf27c251a13399d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e60a813df02fc99396f24c85fa0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba35654149777c27218bf47f9b199a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60faf9c4b08abfe7602164313fa90e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb935a808afa132372f27e800e0149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d280e4357e6cc2932d301ffdce1ae8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592c20379d3ea8002b25611304774311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce2b59dd8e633e51f74662441166f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795cee2575bb26bc4b80ee585936f6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b338071216b981ff0ab4994ae0221614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416631931805ba425793c1f8481d17cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b2b8a60816cdd8ee8712ba071b2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db19d6ce3fffbc3393c72534d1103d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa06611c2ad54278bdd110ce784b24518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86295a4978868a50675f00b837607eca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9026d27e73212eeccf30f67c98be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f770730e8347fb6905e2f2d466b5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df64bca003861a89c29009a2f09a25d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42142ce2b532e8ab687eb1f80fe7715623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a926350167704b074b599920e473e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4dc3b46a27ffd516176e807bd171625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb899ec92ecc9d39131e2b0e1027022626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8da69d279ee1cb248c3dba77adfe9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1cc5e8af40cb9070a616c30dc70d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb03e6406dc67bf6f883bfa0e50a74d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae51cd2a93a3e08f979a34fa0f07d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508dd3ad60f923392f9027dc37ca1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621e9913dccf3bb09781e1db19e487f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd00e7edf6346c8ad17054c99c8e3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707a4e77b1e36bc685c29928e4f59ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986c0a9bea729d4bf0a6d877337b3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ed72468eb57db45c03f284070626736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea3f634c9579447565a2808638712237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2331267170a9bf9ce857cbb24800f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977664b551cde18d7c9ae445406a203e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e1b28673dbc9c809155010cf764140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c7dd4a12061b4f96763c18c794fe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40b909f3bc422174068e8f6d6599e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577379e47fd64418d03599ef01dbeaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c9eccb59514306d49936448218a4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a402b40b90a13ede9b06d0fc748cd9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b337c837ff66e2a51143646ad9188946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61f56d7a0e87046b67bccfe18618e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b4448986008d28035bb7b338d209348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bd6b06315ffc0dfba51ec7220f8f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b0a82b363807041136a9d88b109650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911a17ad210fb0767ed07eb3a79074651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eab4f089c781a631f35139ff41d7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e553c8cc16775bc478b9392172b1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d39777b603637681348451f655074354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11424c8b76afb79dfe8717445a80e61a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdddee7e16a30f3590233a91baabca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9643229df98acc6ae539a8b5640b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b14a5faa78e2be5781b68548d995e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c64ff68bd3f562a819451995dc1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a05a695ea533eedd92dce9cc7f46db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e6bccbe6080c6d4d956a75c938a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5eed0a51f220bafe08cbd3d3090f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95237cd9b546b5249d9044d57f23a4f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76738959225bc4649a58171a38e41c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6046bb9cc3efda62c18cf803b6de4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56831aa5168e407d2d49595e218ca666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6d4eeb61328ed743759c8cdf6dc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e9060d780564443cec6626975045f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ce294f5576299ebd791b19237189c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d32bdee83e99feecd364cfa2f781a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bdabc750b13a82c1864ce2b322f0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2670acd51283328db0eb31380061b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed364165254f28e3ce2148a30eb88173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abccf37e6b237ad4f5388fda93b2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5375f79c41a9d18fc716c7f0428a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be7978f4bf9f579fdc748a93a8c7e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78009971586be18b15f6c6f11d9a68477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd704ec047953d5f7d2a2be53c29009578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba614826b494d821f53a04abb6ac5d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f939ae337112c4a542eae1cfefb16d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35214589e2fc2a1499194300ce55fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5be1127cdfee64eb94d5c76d2d01d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd64d4e50740c341af96d580939eec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d00f6ec1e547f359fab2e575dbf8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175afedb995918668a9a2c8baf3e42a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f182e602e89eb4949f0014385b9acc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af415889281b281a0d5058ebb50cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e408b7c46c4eac783530d6a7d4d1d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d59a0210fc44795bd3a951c81997489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9a883b113c286355dafe9e1b3c49390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91e22f8fc54e8edbc9526831859ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a4a207f90105b279b9a8e271082f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d422ef3e52a262e2caf042eecfb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec43ab818c83d72339127117cc84894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186c7cebce8792d179b2261d3d148895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17faaee83ce0797d210bd89c07acc2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40151622691361293f34c7addcf7483c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79566e6e901d5ecc9ad3a0deb4212698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de20a7b5fbe12948b1ed670db160e4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1e0f148cf15de4c78db13b6de70f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8f94f7e5edd5218106eea0e2270b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0a9973b918372ee5f7d3b02143ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1893811bee452f1c7979c5bb5e1b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e20a1bec6edb74f5463f051558eba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaee2730610cc8813ef84ae81a8109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a17cdb2cb0dde676224361fd7cb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea3ddcef1da914c7b7f11f2d1808e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecfc92ce2f28d45b5e9462e5320297108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0d3b86b17d62a1ee13a2e75d1b210109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd752d4334f8cefd4982df3448685b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221fa869268dafa9a58438aedd70db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0978e6354aed570bd3b550b47e158e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b3a35efda991f644a93d1e79a7cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921557c9cfb3c3aa15b2136623d50c79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b616df710b04666803dcf99c60df3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080f1f4c1890ecfb67b538202cabfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7ce2e5587962d7ac84f2426cc94e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91add51412df5b6c06d0b04d3e95cd0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc2c7d2b5a88559f28bdcc9c5f3e16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927db889244b0d64a71b5a1539a9604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bfa21535c135ccbecff4a416d4645121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3ef4041be1c2c10712c06560543ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f281e2f1d89488e82f8b39e2fc24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7d86c852bbdcaa2bef7b25f78529c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df298f74ec1bbd0cf48887ef8f0b8de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c758a648ff6487aa27c36ae229964d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e196151a1acdc751b937609a2b930d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00e6d768c1f0d66da29e5c43fdf47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6a23a062a7e153e9ab71e6dc1da3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042202411c44ecd7966c815194a191130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286385d81022e789dcc57c1515da7cba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3852661d2ada44e6b78a56760cbd508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c52725707d20cf93c3b5d40a43cac3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c334a51e83ab3780d1b40e5aa73c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f8d2c6e127156568ac2ae2687a9b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230b1e34c95170007b946d6fe5edcc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba476678a838ddedc01132f838d34a6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510908e864e9789ac57129386c57e60e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5000f332faa0f7d6ef91c472a73322139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30aa1a8f6e378055772c962081e3f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e85c1bad5ae1cd2530c43e77e12a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26c56a1b8552b7277e9c36fe937e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ff31a35adf12e3ae5a1d044d9d43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e7024ce6f7e916c55f4a1b578e139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bcad1cb581e7e47acbbb3aa47c766145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d22c55572fdf371749b402c5578cea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14aae5cb6bfbc6cfc1587477d9b45c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a1ac4a3f26092d508713fbbb642cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8cabb043dea763ac747450025246149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b278fad13036383a61e524cbfe8dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e11dcd74a10c6a5edaa4ccef849eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cbe0eb6d1eaa4428cc4e1d6b25dac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd3c9eb112f9e74b228419eedad0aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e985f7ea318e870f322d1ecd0eb6f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14240f41c0f144e23d84aef00fcef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010791e380d6a0ff8d561f0857cef9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532922e55b5a1188ab7e6ba4257feb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3731dcdc4575865ee6f5be3098b98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e3e9bc29f566f3a22fa994afd957159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2a4252075f1c6c75721d0edb6314a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b13c24743df30adf488bff953e402161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fc6596f353a9d83e9e91938cb3a52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bee5d13a69541357f2517a3589d32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae47a685393d1db74c7bb46c327c16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dfc176a13b39fe42fbaf10b2c1893165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd431f8f8a62f351451bc0aa3cfa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231eaa4b92f0cda8a2c24b107b6bb83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242fb2000683984afcc7772f1812731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e661b273484578cb4d50f0cf1d4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0502f5ddb5ebbd258df98efc938c0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a292c9e89f1e92218473599e36dc655171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad4b112243d6d8f89949349516a5e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432308399119dd81af912f3eb3839ba7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c8b3bebd0930da83dfe7bbf7454b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60687c795da081e470d601752905e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea41d4f84195ef1506d1a3b8dc571c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b024202b8fc79850363705a2bd97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc0458fa67e015b9a8b2e08b6018e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a31592794feb4be71e322486e944a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5e55d50ac2f00a9c53fc3cfef3b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756769e97f128f3e8b1d733b1668d832181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add412898c92518de2a3861ccecb507d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f473b498432a708211af7e91dcfcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaa4af778a6dd411a2066b036e47d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d90767e9aa675ef1cf96dc6815880185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13c425e0fef56e7554c02d54a4b6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5550acd74594b6202e94c1adb71b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb38a3d5c55f1d8fa47e80820ee98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95d404a453414e2a5f5e06ac4c1c84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e492a6076a3ea161bd38579e679ec2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0ca773b62e41f90c70bbd07000c78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb020890e2f7f3bb8d63d4ea808e0ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9204cc2180c8f905c08134cd6c809a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce301ad7141454199a3a445979df0c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989b6f2d3bb380df8f5060e8279f76a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5da756f75fc546721bcdf0dab3fea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc626fd9e09fe102baa8e92bf1bfdb0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0006e833d268d3a3b41bc266689b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6f0d0b11d64f5064c03eeca955d3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb338321a8b8070fa2ee94061fc995b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449cfdbc3ff1b15612c9648ba61b64b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9014d75493a59342c79b96ec6626ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edde0a61ac22b7dfd41caa0f50e834203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f19f6c417ae851a559d1e4f96b25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde9232c56733f20475b8605cd4e2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1336b332c3497f0bfda6c2357f4930206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902bc6e8081db93868f9b5699e6a509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82897e11a9f6fe6ba605f89e1abf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35399aaee6253c811cb87c2609c390e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bd3b72cb4202c9b990357d5be1ccc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2e582d544aef46ace524bb24cd87e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b6a84a6406a9af601db9bd24b619212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850460bbfbbb6a0eb73e89d857125e04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2218cada3c6d8361218c8393db8f4c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeeae648f5a1778422cdfb4d46f578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d0eed801ea3f14d0b0bcc42de6faf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f98c77d0be266cf830ccf025e671ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e255bcb19848a30798dc386a165b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad15fe84210940ffd1a6e81b9a5c9219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>