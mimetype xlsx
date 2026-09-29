--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306ecfcf5746e4a3582d23d43371a391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d4057ea8cc6f9e15e33df95d0f8382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38e2b68cd953bf0c86d352a28c2453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a0533b9a265385e8af221ff8dd44c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a530eb6ba81ac004a8c6072c59fd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2425e987572dc7bf5d536e7377ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eca8e8ee632bfe042c36bbff145d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1881f7f65984a220249aa76056ce4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed254e082a4539325f35de2d2b8969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c41a10af7ace653c777681fd7eb69310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3f97753608f2be66a981fc81921311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e74fa32655a5c57c11e628e57c26912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92d523abcd30da8fa4d2c8266f5c4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571928eaa744163a1e6d7a465f300ed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f472511e28e2a0fae6ce5b2bbf8ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716549094531ebfd94041739d982695016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea2efa567184a92a0165c5a70279017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38886a1512f7598723d1d693e0799718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4614968cdbdf0696d746c42d173b8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00f74a32d65cb5688471d0243e77f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa14e712579fded3aebba612c2dbad821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57294f2638886811ae7c1f7cea6de00222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbfea5279b6b2b3271f62730ea0a7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5006e4a59d319a4284663f7626f2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd3b06cf58cdad69bcd8a04e3e2cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7419ddfa0eaa82a5cbf48b8ec0c8ef326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702f40ae83d74d39afb474979c439b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b080df71dc6a08cd834bd5ed587328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf048cdf148769570fc339e67980529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820fddf2177fc8d38c783a7149eb9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae99c6983afacac905475743290d4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea64e8fe4f73c7f0393aaf81963ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e05ebe42f4dbc5872ee9a596faef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d4c120d4a5fdc7b278467398d112734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa533fb96bc5b00257e86dc1edb9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b60af97257798158bb86a92781b6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8f07adb9cac54672810515ecdcb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0d5b01885068d7a5a7590e451b2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66e37d0fc1a438e59224ce7dac71f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e43d85f787aaa6102c16415384532d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e519b32fe9df48937e1d98595442f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95a168d21100afc09ec5bb09f0da1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824c29a05947d7c27d39a067f755f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320ad4ed430ab8a0b847f6e7f21fd6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad11a147add9c051f4effba43f43e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04a7ea050166b36e06616d2f32df9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf70d41a9e9c1fd02f6f56a4c48a2c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e9c2f2507d27d98ee5ede0ad6ce2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104095bf118ba9cbd5e3de94f333ad349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8843425b0bafe3da85daa5b0403250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff9fd2fa81a1e760ef78216c3ec9bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9ea723cd61167c8831bbec886e91552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065d3f5b278aa6328a758573ba9a5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4552347faf1a8a92b0893d5af171ca354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c42c3c453e59876ba03a8691e216d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a527ac5cc51fe062974d38aff76f1f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b61ff38a66978a7253e5d79fe99857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223db7e7b08ca914d7ef8cdd39519358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0e80f69897910f14204385edb31c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792a3e690cf739195e9f2cd83d7b0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e4eef7b7f673460e67e51d533d5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f102966c1147eadc83e2f6f2e0c3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6179527cc8174949f9ba33450441163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de40b544066d1da7ebaa4c0be0078264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15900ac48e5e50da559a9ba53cf248765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73654c03c516f01cd475e52a5bf763e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617dcfa54eb995fa8f0b6462b91f96767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298bbce598be6ee259d4f2a59f5d1de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd77d9dbd1685047292a20cd076e8a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c0da2d4c451827d2cd6af6cac53370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc3feb4cae74a19b228e8284f8744171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637185cdb18a8b3d52e378af532ec2fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc28a53524b789977e7845bce5206273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ad6fde85f1a5efdb87e8f19a115d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c7f4a85c1082a31c4f688f514dcc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca414abcd4b2ed3908ccff0be6a0a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62a1ca578bb6a1ee2a1f03d2383e9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12c0039fa015afaecf4597410c077378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0abcdf828b8130ae0e7a5666cf4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b797ca55b8567c9a3d46ceb9c559a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d8749aebf088da671c45040aa36081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd9933cd334de523f849d58559a8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f476d3a7a27fc0f81830d1ba9bb5aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9c49477b012b811d3164746452b9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c3d6d0e71f300d09584564bda4aec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4da85a9278be30696a54e493d2e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939032162bedb3621f4bedea82d826dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef9e85dbc8010500f8a75f80b81bff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112ffc4d96db0d7bf9bd22e7896b1be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d94ad84f0893dbf40a6c8abf9e42e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb13551a2412ee59bbb4a2e96cc35791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584602bff1d886ab2006c05f2cd326d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73dd3051197054215298b6feba83e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9005ea4d7ffe5385446549da7ea46994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62883ed8d9bf3b65fe2b1630c5e4fbf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce15462e21c562e0505d517486ffe7a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83fdecc7a42127e1847abf8a586cf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e97bf9929b5315b140e374b680f7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d5b3f4e6857669e78a6ed865bf75a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84462de916c2b4390f37372c9fb5ac11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a4dadd89cd961975604bad700405c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7328f701b183c54cb4566d7da9e843102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c9bcada8d1b9b5e1abdf4a734a513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d4c8a3df866e2687de5cb92b761c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548640b48115f2aac9483fc3ce9c8aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22e4606d1bdf23c808e01229a5b15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45024ccfbc14a6409ea76be617ca8c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67e3e173c5ce4c11dd627dad432ee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71743de9a8da3d92090f958f4b6ed0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb22d5a12be549f749820a5df0e2cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d019abf28a49c87317a2d5bb2c03b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030026b319ccbfc3a71516884dca5fec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba20561b233eb8f8876f987c4ee782e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f02ec71aa76f615bf87aead6eb96df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe578107f20e82296eb73f3d073bc0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8963867a70d56d5651bd928f69b914116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1a805a6e17b47b6cf8763193163b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1285849fccf5f12bfaac5a5853f6e8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72624a90838033743b62685555a2be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e40209a932b045c2152bb49d32a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ffc5380c832195cd7b59a63080f1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f3abb2fafea9fa209a17a7c97f71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a89850ca9b78744d2c8ab913d37f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d859725d94c8dd6e0314197a0f1ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a6080c38b6aa2cbf645c6a0fbd96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc8bc6a1c6c92eae8fe8a7c2c8d257126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43107fc05e7448b1d87b37f5302840127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a91c3197e8441765f0f66cc83582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e0eed475889cfd51d8546978ef2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7918e8398c152b3d2b87632f48a47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58756d1063b9ffb553d9806300d330d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4627c74b35c0cd54a24fc08c5f26ac3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dd66e681ca7d92091bc5d11320003133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a772e4ea8064250a20bedfd6270d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534448a1cd3d25d84bfa5a28342e7fc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314cfa676ae44d527d6e9964d7ea703136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ee6868484fe373fb953b1f3789b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed63545e3ab5845adc2f54898ac89b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bd5f62c60caedcff70fb28114370e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd67f0acba60c295d5d0094d236e8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51780df6d1c32eb802a577a45c411141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b7ec4d5986755c70d75a22fef2a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e6795b9b4d7d3f1a0edd5b0a97bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb8d89843ac1ae7ce1406436e45034144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ea11dee94867351e450e5f3f3198b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512048240f52a96d3b0b5e906f4214d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71500a8e31ba5af66051f6b235f07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ba0433830efb4480fac07599811c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715bf3a3042f6567737a2b12198e640149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd165d63573ec659d2f646689c86d707150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f1c117300474514317e02669c8647151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346eb933350d91c1cce3f52fbfc3a5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd84633c765802d1754a14edbed3a11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50280d6632bbd2d61607fd6214a34ecd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd21e7e51b1deb01bcc68ebfcd8335155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1409611fe825ba17a5bfeba9ed5c278156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246704db45c282b0781b5ac6a46f4839157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce557a8ba7da67e2b25b66f5fa3a53e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab45dff6a8449d1d2ec0c4ba122fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8608e3a7c9e8e8df49874d7a01aa2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806f9f41ee384fda94a0f762ca660bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e63790e4df61374aa4b1a7b33ad8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eced3abb8714d9955d9da13eb5681d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6301a24179606e2d71d7ae99feaf892164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a8a4e5e96676aca9e53046e993df0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcb58026878c30c035eeb5e624f1b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23dbd2e41ea85d120c091b491d27f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fdd725a5467e80a224a07f6c14a2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e781f8e821843f957aeee8a0f808c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78a3b9f13cdc3d5a6419e97fc0d15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda8eb7b12add5f399cb1f25335c0fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5ec0a5d460fd346c295ad0ce0b20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8671d9b7f983961008c9a23f2777173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b8ca8894ec082d73661fe2b0b9491174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ae917b88c17824580bf077fac2a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5ad1cc09bf8790e23afd31cd87b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a227d25615f9276b0c19b37b3da3d7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf763a2d4ad72164f36c37a193336b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de803311b09d325658ab8086097b17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add4125d9f232fce45d7ea73a2c1f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5fee00deb06fcfc50373ba436e1c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e43ac186b59a31b28a18bb2842058e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34cdd6a5386e47b1f681a929d7b30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f420dafa426de8714e873de4988b523184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cb77a950ed2503523f146b83b9cd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32a55941af37eb18bf430f7ad28ef0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66848711477367c390cf5b72ef034ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9b73c22b1c5e7624278420bccdce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57333d37c2dcbe99815b74093101c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32ef141807b00ef9c2456d29918d26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292f35ffca862e85b20d330a12f1669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac72c80de6628f04771ab82a50c671b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4085e79f9c01acdd229ab6ee0775fc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8e484c59364cfbd546ba84b5d1b6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dbeae0bfcb4c7241056e88963fb3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b769aa6984148a738d32fd5bf84528196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb109d46002b4151ab7ff1ca9adf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088e42339591581ae03e985d514d5d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caee9235c88a1786f3e8cf89a9045db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4afa8e772b6cf6e1c7f3e6d17bb70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f2f32e5a3e9c74d76b2f213153b4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca67f374db6438dd755ef4251ff39b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319ff528c29200665396352c47bc80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5916aae31ef84550aa50215e5bc6ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521a9b000bad755d6163a8dbada5adf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cddf68a1f08ecdff252769ca4a6204206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0c18cea2ee5599b4ec06610851f0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9bb8b4c4f1a9c57c7d80fc46dd958208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f6d892ddf9271ea1b586f784b6a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb9306e3a52806d5f53e323e23090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ac671710035f110e07f66aa4d99d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546ac86cb7a8ccf60450d657cae07a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3705e7b8c7457ccb4ef8adba8c06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ece9f37afb19a7a29914e2ff37dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857731e9a76e5266eb4fa7e2e26ce34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8012e5fdc28bed60bbd7438621f01e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5145a750839d5d306dfb78e3bb2de9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4be5819a36dc68ee270bcc525722218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19f5abe7ebc0ec5402d213cb4fb42219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f131130a4130f53deccfe746aa091b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034333f6b86fc2dfcc90f426b47644622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d4a33d42e62af3c764a6e71fb5e8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99df7d2ccf29c930c0915d193d94334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3ec9cf3d3326ce32e397d21f9fab65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0366e0d5ac8cb60da6030b5996d5786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e907976b15e983605b497bd465e30e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f22c73d8256cddb1ebd8ef9a2e5ba38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618eae5ad2d30092098705d2c51f8b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26aca12aa4c215f0fcaf75828b10b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058552a848b6e4d01c9f551f77271d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6b6a2c7446356182eec2c644b35912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0745ac5bbdb232348198ce5f81cc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302e84438047e23eaec2e951d997bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db00bd5793d27c781bcbe0c4baa85b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a985409b19f1a25ff1535c9defcafb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446756c1b0c4ff97111b3e1b8d2f2dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e2d0c4d4d0ffbaffefbacadc7c78d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ce687e0f72b10e22d058bac7937219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602498aef82a7a0965f5247fb054b1d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509208017ef1624b599c4babfd91f21721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3c59eb67e3fe0d88cde65e0ba1f5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a9ad36e762bdbe320cbf52d7ad6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b30b9fbd711faa5c4029286ae63b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0929433778132fd80087123082b170325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2624fe86e21a6f3eb0e4e92f6f0bd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6a5c2a831938f0f2c2e7300cef0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964737d04130810b93d621fd6a2fbf0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8bb94738962fd5a3f2035682a81df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d367b1609c6f6284d258dc208496730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2929e1767483e0c89ceba271946e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917bdcad45bd33a489619694e3207db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17a6874a07740782c5f1745d14b6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c2df59386d059b2c1e5b1c66046534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907db0d5d84b6f980bce1ca62d001a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f37e50ffeec7bf303f5b9600aae1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da441577cee5e5faa78a8ba0a9340b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f06f351b2b1d2edf46e4c04abe0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4bd9fe67079ec1319cd127887736a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e689be3f82164ce84fa79bc79b1b2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140469ede38d774c0d42c5571b0bbe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bccc404ddffe35c443f9b21a05faf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275f8bd13f8a6ceb1eeb339daceefdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e6e80ffae72bf3bbae919299f36f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e02efc5c6ad1a165eb64ac2788e2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f3ecc1fb6d56738f0f72d9c63d7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01415c6b952f3dd2073f46b4e30d983f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fffd086d7c6a6508c77aa4c61cfff548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16977dafd4cdcbc82d9fd65f535edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af621d5005eda3a92595a2818ffe9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa6d8c8f0f1aad3c2fcdcdcd58220851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6182cf221bf4ce8416aed3e0bc21d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03bf51bd35592ef99de903f4a95c4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38046ddbbc12d3df4043a5071798a87954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3be0c4f527c4a1b020db5303abe2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ef4d59bf96632fdcc568693ed8a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6bfdf32431c1a4e28557f28e6cb5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef57dcc4386ddab468266b772747b1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8ee26b5967da6b8485f2c29d30fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aad63c6cc0a0e271e23e89e5699d3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2b31492a9a5f063fe54e17f18a1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497adf986ef95e98868ffc5a0a3933562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f2e139ee5f099c6e043d8c5b39c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746eba4df84bd508de4dc096eb51eb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f616411f4fd82004d63c5b88a0b6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7c76e687d7ad03f297d2f48742e5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961664844933c1b533c997a7bcb2efa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eef8f04cfc51112d8f8e7e979661468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574489b6671a27542c56bcde04292b5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eacb82cd8764dd40c912fb60e6b75770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f39c6028a368b5fb2bf6819d5b49ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2287abd61923c86e2f454e1462ef40b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5634ba479800f699bfc2068a51da3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f48b005b2e305b11beb3508a003e8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7e923d4fb0a2c1b78f3f771c2b42c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ea66c23a68131825538df863ae4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bb4e8e1772beabd11c864fef0106e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470391857b90bb6f52c24a4a07cf62878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357aafcb5254b9168bb62fea2d6e4f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897c4bcd1778e85817ca6fb08d19a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53b4a236b1ed4bce1e9b7150bfcae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ec6eccf6c8e882ac17b79954fc9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc727c264a66d679161cd79dc82c54d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964fdca11b7de8a76aa0cd9be49c23384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc9cc903dcf21ac6d2acd31100999685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdc1c02d7d25456f1767ab2e5bca0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b01faaef1fea30cb280d26b4d228387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b89fd8d56bd4119e0d23f95a88dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8bf6933630ee6d6e37a08b5092d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c4eca1fe03183a69a373e9e22e9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ce48430f36b9fd4044712e78833491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6e6ec7014ffab48a3ee23ec5463892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bab82ad11b107c128fbf853e6c28293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c2f83cb2d4fea4447c252327c28f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d94507b523653bb70e1f2c349d1a9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ad235c286dc1cb1e80c5bcd5a5af696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e18dac0788b76bc26fda30151cee497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9fa92a113fab9e649a49abf0368598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75819b251c23dcf8114f5693b1e19da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6871044aec060ab55ff83904dfe7f64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef6e548aad42be778ffc83769d6e87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dcaae7a61e3c71a4faf5d85bdcb2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014021e17ef6d5858346de4e169a34c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3ece2ecb72dbd91fff0ec2f7bdf52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f085099eae34d22dd83d22e9b8b53a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8152d4d661396417bcecf342e482f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22976d301ac5e22b8361549c2cf2845107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12456a3bac1aa8cc9d14b34ecdf134fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00c4ee71bbfbd1f82e33555b6c0236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3e58b7b6313d84cd5a6d381de032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c419faf30778a2a893d99869e9885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cc668d19fa371132e7471e8dd7997112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c80a1b5a24da4417c13d2ca15603f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3fc441691315994900fac4bc84fba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c20292cc9815f3286a80d88b0a9f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67e2a74165dccfd51fecc14bebaf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1147770b139b51e0fb36f15337d2452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910f7369d4d5027ac175793c1fe991118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad88e83d50b1ed053bacb2917c02a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab336d704ce2fe00da9f269e619ade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af2268b2b4e05014842474feb80b89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c14d3ae0d7ba295ce5593031eb9f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa8053d7b74f003ac6336e992a5d49123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1e8b45762460769f58acc0a8dda98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b1d71b27c8431920d42e3713be18e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf98792fa71295ebf77e1124ec0714d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050b4f478a0ff5b614a3319aac1d45a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9299ed8e0fae81fe8c6a4b2605820c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291f88b5feb38d40eadb566520e7db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5385ff722c6847c471f4499be29abc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec404cf98773a7eacd8ea63ee8ec8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eaa797dc5f736f1c876f9874009aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6b7ac88f908be78f96bca70fd3f5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a587c7b1013a4557f82ed8fcf6c8fbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fe4dd77b41b9ac029292e3646a06d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a515bb4b44c0b634f18e654c4eabcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86d1f964c427e90a14f5d407661a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313217368aff09165b53dcec9c60a82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1605a534ed11a127493c39884e55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685cf0fb1d001705136ad17ccae88fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500031cfc15fb0196de043c3e6846878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d148cb73a136fd196109956c65dc2d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4bd8b8c1c5d282fecdf7d0531d83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2da6382a5f01931f831a115dea1e2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba66af5b5fbb4dbbe1f8d677eb217145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228dd515cf184b4a03a1c85ad25810146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bb7f013a5a183b7cb0cb4843b8ab7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb5409995aaa31b3a9d7e75af8e06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833dbac1cf6cea203ca8d1ed3ec1186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5b208cc8ccd0c006fd047b58a491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc0277f68a1c46f0a23e11968c324151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8f8faefb56733dc1b796c84188537152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d76e6f23e8f95354aac05626f1a433153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54963043abd1be170b88d5f8101273ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7230ba5d56ab0a82830cc1888e6f3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c53812228cc63374b401536e5a81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a212a3a2b41b23588461f2a5b95e70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb79e23bc079dd05798ae92e8f059158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89fc5dd47e45879a25ab804ec7cdc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34a5c164413a84153739eb934b09e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf400602e7766f73f84b567e6895f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbbd6b496ce34c224d2c4e56cc7c03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bfe6c8a4f917d4dc42e6e1df02f94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96931f0f8d961daf8b36d61ff3c2344164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea063409d29fc6cf773ae4c661f66d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcfeb02bcb32443efd10f200e9164f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44356d9573c08750ed98699f564a98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0a252f679fbecd72d2651d9b05aee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fc5adfbe67f5dc1a0b623fcd1c1c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216149d41d963539fb51c148dc34c9aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12719fe067e87e8a68944a22d29470f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4504b49d545798802af73501a0f5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbc559f9658d78696394f665aa605173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14782134af62d14b0f7684fd8784b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec31c3b0491fe3e5944507235609982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3feae58fbfb3a50849cb4d12f81b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515d44562a7a350fa4646554d567fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e468b5d6fe053925cf045e6a2331178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92265c27fd18576c3796d40f23fd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec340f3d9dc905ddfe121f08fec672180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a80c96fcee70a0865e4e479ec8d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8a661870586fef2d02d8c7d29693182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f0766349583636ed68c41baa81c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca29bac429d4882ec86bea59876816184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddf2d733b513c3f88b11545a7f811185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe303a3e11626a39b5dc8a1cd552a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449c1b604ea12595d61365512327b3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac1877b67805d51b2a5d541df02b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b1c92a22df36cdf3e684f56c4114d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e8d99ff58fe34decee24854676dae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a978af2cc417051177e590b92b76e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb5479563c20c9a30a16b77b61f54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcbcb7b9d19f289818175449f20973193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f8506414bb15b10ffb6150c16403b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed96f0aaaf205c79947e6f3c8e10ef7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2132d83c892d9c077f4de546579d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8518f786fc486c90155b870d6bf23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f823d83ab195707ab8ca0339305c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d4ba7985c04b3c65d082603140c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f4c05c1b14abe0875060cb12a6e56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc406da25521fc870a1e00d575a2a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859fd94179b8b3494512f3e8e4b509f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564bb59a947302035c69820bede2922203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88884853dfc77512253a32a410aeeb94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c454019fcc920c4ba692535882f07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223df2f9a3783d788706b53d9e8354a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d377a71d8994b297075676974b5cd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67544f37c2c48ae998f4ba38a3249623208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e210cf48ed340201e1372f7af3492e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddbe793eaf9520f23d503dc3f6d5f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d097365465992ef01ee8862473376211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116301e1f7458ddbc08a327f4121041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e359b7a9d7b7a9b98010be57d232213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae004a27893ff7d28224504ebaae0d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74c22f51e72b964913ce08f998b3b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9f71d77c02376895d59e698e41901216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed901006047cb59c821e44315c64b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd057d81b37c863f2cb66863e820cdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c8cec2d68949d95f01b04f7f5341219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>