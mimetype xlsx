--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ca5a69f70f77ca6352e1bd76832511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdad083868a20a92b1edf5f2cc88ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39675fa37b7ab56b0d9442d014aa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d49861639ce2ba4b050753240ccc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c95f99fd6827ae2e0f48d8826db1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eeb4f3ffeabb3eda050d4080d0a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929f3a61e254b8450666bb2e7919127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f71543512d766e2e14d268475e67d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b273ead53aa1423e2b47f12990886459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c017be85c62eb5e97cbacc26841d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21dcef7f8cef18c6510a77e5fd88711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddbae813ee8cb913f471fdd30caf6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4669eba3203028845ea52d348bec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c6f7fd52685a49ae6e7608e605c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d454ed9ada6709acb269d529ac47115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28d2e344213613345f5421dc2a047f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130375863e595def18cf19ecc2c7b2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9d18acd46f727befe1743fcb35b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d64620760babd1e1bbebc4a3dbc9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b9280d3e440ac949cab6a99b8898c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644dfb9ef08cb1650ebd92f900de5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe002a0f23bf8b8d57a11d9b1d25e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ad70f14c972524993cfe02c17fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b3d3696f2152f1c18ad3c3644856224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74663a28ac46bcf96e692ccd827bbfbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c1078e45d31fab3b2494b51f3cdb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c916172a803841971f27fb24de902e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d61e96fc004b82dc71b3be2aa8fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1675ee4debcbc59a320999f0152ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c68ac492eaa45062fcb52ebe2ce330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47647e8183c5f60fbb211bb4960820ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d74917828d44d1cfe48bec11842e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c40810af8253e6bd48b80fcac627fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a99b429fc3462c9ee334e7c5cd1a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe147ec71d01492645a47bee9ad38cb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad646a6dfc6db9f7745bf0f2e6e2c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f1aa53bd0d3cbf4b8a0d3afa213d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7bdabb46258d705ac834d77730fb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519e74998c486995871a147a9996cde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81266beacf8dfd7ca75bb6a482ff12f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639922c7146a5f02f7c372ccfe29ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61fbd99bfbab15bb1cd2943d42db1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261bca07191f04e17a06a396dd0d5e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81a2091304eb0dc9d0114fbc05633244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748cd5e918f88d45a907c22bee913e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a548abb2db3a45d066d5ea175cb19146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e233e6c4f3b7bc3dd8568db133834347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90358e3bc4f769b6a813c720072f8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f9ac0165e3da6f2efb7696812e9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e910c9cf53df4bdf64f630c9e908950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e6d41442dd15530be67728ad57c3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc00f57ce05ff4e1718962148d19d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877365f742e9695744cb005c2dc1c5f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacde69fccf18876caaa79cb5f10bb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbe2332a62caf2a1ff7b54ed29266155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d278f4dc0420099ee2e475d0e6a440456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f442feba73fd37a638942c2d68ce9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce104f5707f4c4d7c041ae28d5f26da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c2ac09659b4d80a4bd2c2c5ec87159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef539cdb5d349a8dbfa8bf746638d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427588f09918dce34463dadc1a63eda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1dcaecbb93ae991e79469eab2186062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766efc5c6bc6e3209a4ae68cba4d447063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b45e044a4bc1e79ee65337b695ca7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ed8c18f299626c111fd8dc3985bff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5cd17b9339ed22abc1b093c50a5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2454c4b623e76c4b55e1ddf042937b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fb1cc8e62dbbf17991b40e96c6f6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071f11745ccd772904425c2ada8591d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd474addd46fa9051c6731cbf976c3ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954bec3903c1704969df5c88e8480e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f489ce941c83cb6e35f45cf5596572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e09a549b1769b7829e9337b75f62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c311bc13d37de2665e9ff9dc5f38c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c3d65cdcaac23d2f092304882bd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106dcd9a19b891ce68722412c6db4a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf9aa8c6592e330555640c212830777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4474b978e21f3f5f060e675546644878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746641a6caead8b642df2daa2cdc983979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625107df2e605aeecd8d88e6a6edc44680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e00a809d687283aae35dcc425705d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ecad3e653e63512f690216e8df9f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa18e0fd31a1fa8c4c01984b1aa2b1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2498b86b1605015b581396a306b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0856def1fd91dd604bbe33f2523b46385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72631d9e6bdfabcadd536a39c9422b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1d0105d7571609cd9814f79ee2e7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dfac8b73d776ce4af6729d8a3ee7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14afa1b978c05f79b4698a7ba0076a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d9f97b2a1e22cdbacc4f5eacef9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3b6f33c5d12fd946e03adf9bfd7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858143e2ec6d9aae394f4ba27c3e97e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dde4a852e433bfbf32ad3512c660493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40f9b63b5b44ddca341de8a842ae1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f900030729117821a8437ab0b4420e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1fa4ade21a5ce53198067c1a8dedb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac12bd184556ae29e2aa5d465029f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6e79119a0de56a3353cabbb91c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235a948ac5e7e94e6b979a29d98eba299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26086555d76f45288e192ec377c069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2298be14ba74fa42b2ca88784243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85c434c473b18e33b956becd7b1d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab16006c9205448bf6784599e1f55e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eae94e849fec72f8d2c3fb76f3fa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3644e2276929a106311fc966dcc22c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fce30d7dc7d63e5ed390d511d1d496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d885dff7e27f999aad57852c41d5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fee3c1ecb8ca90cff8b36d9263e3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d107e0591690c8e2e6aae86ab18a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43d1a37814cf9c497343f4aa97a035110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa80da814015f56e1e8ebf06caf308111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf0408bb3022bac9cd1d7442359d16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9fda7f85e07a73f320aa671fa01e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934022f78036657cd63f2220cbad27e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf4b539d55cdbaa97ea66af9c644b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b4feb5924cc84ee350347fd53885116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d8051c532dda6525beba0a1b37159117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f0f0040380908227fad12fd63a6a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061894617007e774e1f8381909949e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56312e6743d49f1d388e4afc75b48d43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456948bed67d5602b6405901d9fb1970121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249fda09984d99eba5e843819f454b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e250da45bdf5ab5a86b14f400388df8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460c66768eff46d07831d7f1dbda6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee83ad48fb3a3f366d403568955596125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dde0b253bbb2465329c741dea39615126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0da4636070bcd4c20e0baf70733a7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18663a34a1105ab2274e53ceb0be727128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa62899fc69882c0eb0fc3c95d5f12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f4c3df87f1682e88ed775fe673b2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631e2641503cb283af94e1c0ab460e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3fb8d416820812dc74d26179fe2aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c2a2b1c79e0738b107a52e2e527aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b5c724dae666571e63a35924ab554134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803ea870435036c6b2cce43a410642a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077a817cb2e56aa118bc22547a3d68e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c3e0188ab90541de983ae150fac7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e2d9b1885469415b2aea5416ddf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f13d33eef6a6634097783d5791a54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b573555011d039825e62e41024ec18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195b0533b5ba19ba71436ea1fb874bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ffbd1d1470abb08a7d1d2b010d77f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee294cf307873c9944ebdb944e60407143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fda7bff9ee1449082ecbed0685f8d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff992aee906ff07764d67c666a3f5f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e1d6aea3cc2821a5e5db16bfed6a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1cae7b3f7e3c7e6ca45f50e3b6b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b74da69f57e8aecb4f4e954fbbaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce4655591efb70d010ff38f97b1e1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8713b53bdee255ce9ca58783b73b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13f03c24f5a6c167445cf2d857faf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38990599e9d2cba1f974bfb40938d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e5de0b2d3b76f2a2dc7d9a9e5bbdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e419be73aa8dcd6cb749af9958064154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2fa1b77e95caf9070660210ba75be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c686f17daf4a5da883fa1d885f24a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d9befeb81be31bfb7d6ae79c857d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449635c73f8f3bec654188b361d245f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea46f3974f99ecd16d751465f81011159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd27c22d65b8025a48ef3331c61ce55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460148698e273aef57388e70b70050a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27309535a5f7981a4b5579a0eabad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700e9ef2f4890a6c1dedff492041983163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf6dc249cc6ce0dfd586c2e6f54be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce1a209877b158538eda2651ab2db1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6316e6e6510d86beee18c8969c23aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bbdc94e9bf79dae810b0b27ff68ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a82507975adc5e9a45243f2a9efd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c14a04b88d29a2b2e282504d8556169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775c46bb69a14332b2b2857cc1aac2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ee6d9ebb4cfd64f5d2f00f89eece171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283f03919317345e16ecead3c14a8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42677f789fceac4a2b88702a77b396f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20fc5ec751efad2c842fb841dd177c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b185d8a1870628dce1a014dd3acc13c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc3bb7656d16a9c3afc92d73146529176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fc1bb49ee5b5fe93af517be48f325177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a8ea34ee88687fa8b95bf4031f43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f83d8393c95675147467469fba73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7edea8a60186de541b9197f767c20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc058ee6c658e77391f664ab97819181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b03f4a40085ea4f9b2209e4a77539182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3caa4a0d17c2ca325f1ebfdf513e7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873ed3dc22c909eeea3ed9451272b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957880a1d5b3e15836ed5be5670563be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a58db9fb87bbb6c78939f2d803ad39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4ac0c388a79a64c4e4fd0ce7574f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b0a3159bc3ffc4227eb4f049f0a29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35911b2fbe6001e20bc59c55a1e731189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b21cba2cabc346147f1088a24396f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac37fb53f4bcb37ed3b2b4bca8a33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d9d1ce3eeb08e7ac15c63a341169f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080072bf3491cc9cdf828f1b14cb7ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cb9e7fadb610f62e8211fdb04afe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067adf1ee214d79d0d396625c43afc47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd7e71476ace1e1e357a52efd219aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19e1afff56293ea11a3f0a13712819197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132e5fcfdd87496eb6792cb70c9f60f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72fffe412488891e3c32ad4901cc19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f02460eb395f6221c55ce100bdb52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9d0564d56aab1a94dfd88c9372a61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b00ffaf5e04732b195db834adfef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b4de2ed9f3d625f83d9fb386898f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5731831fcf5cf994159244d3239bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89114aa1595c977d9e6a9a88581a466d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ebabfac70095c56053a368851907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5274f63aa971c80491b41b7ec793da3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365af33783a753163bb8a4b1d20ebf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5249d0ca4a4a8ea7e5fadb1bedcc952209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b503e4e15f2fa67af633f87aa1ea7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be843db46de270fe1a315b93d73e8587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166498cd5c0b62b187dabe3e6a2588e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e16eaac02b77603431263b9691d77f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e1a52cc3b0bee454b867f95cf1d5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcfaa81ba98f161a42e374e3435226215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178cda60b0c3b8a05ae161799e7a6fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dfc27f594b6bdff8dfc94640e8dc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3745ebf4dc46ddf25c7e900f839d072218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae132eba4da2920785c1c5d9ed1bb219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a62859f33268801306f0f66e067b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd613b19c926b718dc1f6284809de2842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15988b09d921e99f9fd6587c794cb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ef9cd5a0b470edfee23db71347744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7a3709cbd5748a3915b596a915ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b8ee374a38ee14871451b3dc298296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59d2a9187e2c6dc0a232b15787c9ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88220ad9754a0c8f24f6f3a7340ef18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ad2bcfeb3fa4a0a217f4f636f09c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807411d4a4e3b478a9270b63ec07e6ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26431c1fa2de9d1690c8b795d3e891e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcebe49e0bcc5db1f83225b6d0d97112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b706fd33200d52b0d84aef1bbf52313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbc5b1687498822c0f6261cc62499d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08606b8154530a05ca033c9afab465515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb30fa3184ff7435297ff48c72269c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2449bdf326238d9ab816f59fa8fb3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9cb3ef2cb9edb7fcbb11be428334218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fac20d31a1b35ec112ac9c67fd16c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d2f68a29c0eb5ac52cc980779b7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f805c84fd753b20f1a68c9d18e7fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae812183ff322c7f41c91bffb3613b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224102d28320796f073d233f27f4e2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca65fbd821920da1862a82ca4dbc35124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5a15417c9e4c909d886a602a6c1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a4e77ba832793f00a22836e27fc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c555acd27d25790abcd9ddb5dbc0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f969dcb17ba61880c4ca36200708a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b819cbea46e02bb398090b96f06529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727840443e27d136544b355cea714a9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054a4d09732de35b443dec4b1640d3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9d820255c98f7a66319ec45f4cdfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62862890335c6c1a739f9d4f2d63aa4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b9ed93a01296b63f6dfa9c7d5a7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf90161fea683888f133b5c8952c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90ebb07c6396db2ed68cd32980cbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348b4c8112d8d32acd9ce5c16b65d7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fadd0e64ff26d575f7b9a9d9ef68138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf573c5c75123771ab3ab0a929280d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6afd6ab5f287a3bc9680ae629595c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28567dced489b4701eef831a9d13ebb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b0eeb964d1ff1d284d9a7eb23572542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ca8846cadfa022f6c169f436c416f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae28140711bec1eb21a240b4ab92244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7734ee8427a386496002f998500f9df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d079da8be76690ade144848dc07a9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704686e5403dabc04c24f96c99b51af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d7d0b1a040906b04754d2ba8eb0ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97d2e98fbe0d07f4c17de1f49109a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa95f3071d9787ef35e98ad3a4fc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744da1c2c337e9dd4d6587a74f359f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657351c8f28a4cbebde895f6c5e110d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c17e7a177fb2f2e6465137893872453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2045c2ad77279d57f783dbf53c58054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ba8329093a7c5b17aabf9cd660b9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64c7552ea7a7b4757f50c71b04d1e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b24b582673bc1c93966ece1462302c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab130687f2fcc7111050af128af4383658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be83e55fd4db1cef1463664d47def59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0132bc349ab2f4cace867afdf2aff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503887a5ccb342bc2920f3ea3f0787a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f558f26beafa4aa27c16f996af59f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07727518c7576437f16258455307cdaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e04b9addb0811e48046985bb3aae7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07007b715af8d18210c197967c7621965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561cd6fe4fcbf5c71c058578c88d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07287804a2bba710df74aab10492d2bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fc2634dbc2b685d7252aee3b0a94068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaff02c59fb959e29fbe317c3f180869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28659d7791266a91898512338579a47970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b446b423ef5288888aa339686b36c8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b98ee041680a0f48c3d6881eceb15172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95afc1b3f1439d0e759d8c97dc06fff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a3f3617807355b4da385edc941deb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a3ad1fd14c27cd9a26de70596533175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383e8de5ac3ddf1a5fbbc9a1bf5e02876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2029204bf75d746f95270efb2e0bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca69aac0b20a77803e3fd4e139c5bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7dfd5ecb08c2f2f2b4f03134f0d1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09514f3be09609f0f4d83c945ff831b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d784734e12a20f9eb603de57dc3f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930773e31fd5f70ae7d5aaa81bd87e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945b84c6b0e4c1f9a8f274a725ef49183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14230bffa44688209d842c5be9ae04284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc291a58115da9fca65f773c2fa28285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee297fa8364bdbe24bc44a530900984c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232ad605c4bf8f381547ec6101f99487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931672e86fc3a281af3314ef97355fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ea61625ea1200665f0d853b7f4eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbbc14f2a6fbe9f8e4ccbe4b98ed6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5a4f91db34db0d1e5b2acaafd731691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790af0a8c3670ac3c49119fa1c92b0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e5717b4b7fec70af30701721f83a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa19d2d11e739b1b9345298270518194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b8b5ec00a8f13a8f2eff1248acd8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc20b48d11cfbfa1544c5edbfce7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa62e236fe5f91f179bf3fde059b5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28df2ff00b97204d6116d21ba887b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d1c16969889715d9e32c41cb8b7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05629d6d822b3d56f11b230daf3c3430100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e2b6affc7a573422e2a0a4fb4df8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ab20a50df898ea78243ffcd2d2a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192a3bec3b82a06a531c1b8b2eab0e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8122d81d39ce1a108aed696699a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c80ec0e6324bb3232cabc3cec1d48105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8841103baf84ad35fefb911fa0cc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0618ed08cd48ad4c5e1bc77a1fe1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139faf8d55c8c9573ac6df1b300382c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731a6a5f025eacc562c12254330a65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6efcc819cd40f7ce1b7d61dc4cc31e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c75ce62b802701c88550a81d540a91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafada20113572f0f8132fd77dfdf358112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447c810a9fe76af16b6b9cc323c069113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a2d6bb5b20921ff764cf1b9b74f8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f787e32018abb09b5c1d5319a19625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae5cc8121d330bde07bd9e457aa0b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd8b6fcad54b0b47ecb4d0023cb074117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3d9f7633b39461642b3183aa5fab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6372c2ab8ba71f982764dd39ef80e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae131e53292368af848c626e53b5f3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a86d0cba5547a3794aec3831c1794e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a110b18699f05fab3ee071b96ad9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5994fc0c679e656c89f3d08264e5a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c0a3d8812c6199cde3ac44f54230124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61a11ee5340d1f765e3e6784fda2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905635978cec119aa1ce144cbce73c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5445c716c4b716ac7a47cf2ea4621127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a56aaebd5eaadc2d1aee4ba261d40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c52f4eee6ed4d826261122578ad9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d282e89e07988a1ac522d9bfcd68a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a75ecf52114ddf7907e040b1c3be9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408164e431e2c7caf70e923177131c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75f69abd9ff5349dbf3109ff8424fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc80648d14da759870b13c2dc0550e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07d5fdea418f3704375b89bcad2087135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ca99def2d3eac5d1a68639491a20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b654f582ad5349302d8bbbd0f5788a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fc645603452e5071444f6bc54ae16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b889398cac0ea25a44cb2f9e6754fd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224132bdf6d54ab907c65d043ce370ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ccfbe7fd1865bb9f21a85229418a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779baa13fc938784f1300a5ef1feaccc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42771c7ed1864d89975b853613aea1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd2cd76732666723c80689e611bb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d4ae02f5313b25e41245449187ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd8f757827e53e8c464694e279eac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e51b4f1e8c8d68793c7f9887d018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c58d6b0aa6368b8b1ead4672ee1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891ad0f182c2008414267fc5f2e990149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775e44a615043d4311cadac942cd51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f06e7c43c59800c393bf1c504e58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e67b26998f49d005a6b0477c6d45cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62041d453144c52c149cb8b7f4e891f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82b479eae5b94012bfe8b0ab2598a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f49960dfd6433cf788cf47e0ce88f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1e6e4f354ad01586b9fa6b30b52db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34e10d892e725593d852c04cf6c01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70f0ce9a36ddd2446d551932b49a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d63d2d1bee6a2acdc53b81ebcc843c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ea0b909061bb2c7a53d1e349171f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c65061f79e669bbc1d7503eff00ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fbb537aa82dfad34b45b7b13eb6ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b29c98c8a843da1ab005cda4506b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59109ced47d24ac742806b7822f5e7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ca902a3232acc71683eebb727808165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a01da97cfd960b8280ddfa941774166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872d93373202ef330c3791ae4091d10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43910391dcdd66d03a33c413fc8c8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b4515145ef1cecee4de2b38fb33c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288d99fcbcb1d30ca82bb2b0073927170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73998f577ef05114b33c2016208f00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b12ebfe153c3d2ae49974db82cdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944533dd6291af889438905e118a6db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7f38f181d521ec652fef79bf0b031174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b45bd46dd755c9df3ff86753da96a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71a68c2c182db2ee9cdb4dd615a46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30365fa6089ec91b865ca571b3c79896177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839bcb79dce0e773c6905bd25731bc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777782c23b984ff316ced9a3092b98b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d2e40c23d06b82693b143bd92137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6a88326bc0434b5f4de20a1ae3236181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b507a0f8e3d343dbfae9842b3fe11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a755f688033ec6a7d6086dbbce0c57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cab36ce5e363bc12bd4a5e549c436c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034ee957010d03c4eee881b01a695c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb823e53ff1f3f4df36735315a947c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbef81e8abb3c13440ebacf5861f20f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681de311bfb5bff050902bf3c65d10e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3181ac5f9d171125e65c75697a566e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f4ecd8356df795ce2359b67169cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2c0cd57ee1a5ee645163e142ddbde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee7ed45bcbdfb37b118043492d236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecc1f7fe2bfa08597ea9a93a679909193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9fca154958e777957b8c7bd78863a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045984e5decb604057a146b21ebeb1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eea3860a7c18bff3285d9fde57274196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779a04b162dd2a7e1f7a63a3b125a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c3ef1332bb3e6c07121bd12f86cf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12825a47a38b9c037eba9d16f328666199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a538de6e6014f837ac2a3ac205974200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb96993537ecf291bad45916901159201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c3fcd71c72900189a7a99bf96d85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e2dc5a75fd5fbbb74b04ca12db87b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617064f067b59788c1d078bf3bd3d8a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f39ddc0b600d54be66289b57541d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58547eec34fbb64c73e195540188db0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb818dd31ca387d951f46bcd723c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10533c6615fa048f3eac7f18596447a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dbd8aa75458b3466ca4d79fc7aa06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc00fe311fd8cad97dd49fc7b762869210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44c85e5cd975805f2b083e4b080354211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cd5917151a54d646916c1a567de28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8efb3099dda4f05ba34dcca66d792213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419783af3f8cdff2c3f3d58b93c4fbbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4b988377c9ddf629e4c8e45daed22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909f5fd9e85fd26bd44675491892206216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dfbdac12051fa3b39378e0c25b234217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e77f286fb4232434c075cf418bb71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b19881fe3d001b5599c152223aefe219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>