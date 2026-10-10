--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecedf54a87a1a664f781a32703f04821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a5e2c8ba58270680a5766963fdb752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b2d1b614ed28ef752f4ded67e3cbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7617bc21e77f097714c7942f8fac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437b0a4f2ccbe25b687dafca931070e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b772994ff34256e2fe12e78e151a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9f8183956f3c8d48d7509add88a3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa626af062b90827351d87f8f5faed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb3b2897f76bda6908e9c81d6778f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ed3f7f9da61d530fd8b7b9be596310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa274741b6e52497cf93ac9e3d31c7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d4bf0f6f7efc322e261e59a2f6b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41f58086b8836e8a07c9cf5c5fc53413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27272ce5e97ad738662007795505b42514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77516d1e21449f236669b3d602e4d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb18a20d3ff131df751d9cca9cd94d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6caa0cc8e3832397f47588611482717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbfe22ddc2ce0987700f68f526311518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4b370dcba0026dd5a7a1569f9888b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b420ff121ad5eb93c49ad4ae227fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c2ee918a3979cd83a8d4dfbdad17921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a80644faaecdc422a8f0773ef13a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce5899f032c286c8e01ab0c12e6ee623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec638031f04ea4ba72ff1c0ecd07de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c3accdd6c8714ae59c7a9a76f36025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf0ce48e051165e89d1eb0a50e9af026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57791b052e15287d0729a74592e883027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d82acd2c111eb59cbaa6598af5057628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e6140d9d18e8d780d4ec7e10a1e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cff151336fbc6cc531fc49393ec7e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32879a5c2d5c33da2411a1da3b97ffc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0db88a7457333fce17161b0c3cb2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34347b828eb921e5b8005a6ce02d1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c74b8048239d2026c66566d815ab6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a373c243ae4b171928cf37a40ec27e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba038a6e01a144784853030e83ea14536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37846c5834caa15a972c10929dbed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04937d64b76129b24c81f3e367a8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd15925008e4a4c1af87dbea4575339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791201c72ca2f88b058d9ee66889c1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050318cdb69325d3edb0deb2eb92c4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b371f0c7e28da9d0b716d9af8440a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b0f442d4d7a289e494bbe5f7365543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f71186646eb951c83bd427c015742344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65047e64cf13401e49cec14a65f0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7421dd535afdc29bf598ea5d288946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9ba01ec3b3b15ea5893446b8029bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b5026df2eed7b8f33bad6d56aa2a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95122ec0b7c2c97a45176b54edffb8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d2c5543ba6099b04c626979dd5d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082238271bd74006dbaa856605cfa9c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ea4686fd41979b601f198e188ac852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847985799c696186e531c812405500b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680d29076d24ad86ba51510be5d36054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdb219c32eb748c28ce202a14fbb1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b7026e5eb38739e134b42839288e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12f1000a6315db723414db7258a0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e94e1f3b9652e2148554aa035aba558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d43109976247c3d62098d0e03260559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebaddebe51b1780cb243c8436bb59d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095d76b8c4464bd4e33735db28c06cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba229fd79aa7ea603527872d9018f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b96739bc4fba4609162784ec25c9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadbddbd80f354ca546a2dfc8ff531b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7187959feb0459eefd683b69864b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91fe499bbb8ae17e96cf040307088566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367407de5c970ed5518c4d1331f37af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d246749858c784a5074ed100709c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf0bce2715b58c125e1c389b06371269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be091ce58080556e5646686e8ce53170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07813a2c8b99d5ab2ba5e5967a31d8c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e550a94a447ae64123ee7831fb6c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf54bffba5b29793a15953be4670973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87904adf074764ee493545d9240f191674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b5cebf8c17c5218a7d24ed01ce88e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e310cae06c9968e134264762adcfe0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d2104c630afd88bba0cb0436c5ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a72b37e1fa00e32898bf2840e0f44b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251b1f7a50a1367dcb26fa4010055d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1146599c035ae60fe4bc86cb80556e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7682636438ec131aed31ea169990781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ffbb244b9393a8822cd38fa42659e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da18c6c2e86bc3d9ff42a6a1f8967783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59195ee8565bcad52ba85f13494e5f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c49b6359bae8148f6991602cc4154585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b1130cd84904f5d5f089da5841f3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657b76bd1d0dc2296d6e245ca713ec087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee9e8513237411046bc1348ad872888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f4e2465ad14727684cda7d831765589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717f1c95f852a8e730fbb441a4a4f4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5745763ec5da3ab8362841f4a24e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd355d6be1abaffd2573098281309f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d48d1d19753982e4dcf927bd079c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440c7beb373d6c5b33ab88de576b69994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bc4052bb8c172493b909141876f5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583013b7044dfd9544d56620245c93c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150113111caddb520394bd61a65c567f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa887f4881332dc1e10868b3a0723898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae667cbd75d81ab0bd6d529bac1de7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cd71da97fa43e74d5b7aefcc26e2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad60578df94270605aa40a755903b87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d76832916fe58b19ae7caab598d322102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d6e4d55e039f52eea2c849357ddf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5efda33a4b097383921eb9ff8597c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a38c2b7d8839ea624cac3b28496702105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2685a8f4988841891b69d32b1dca99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b901d4f775ce81ea09b3b4eeaa36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a06e624ad826c17a969d786c38643e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258eec6be169eca7a3e073dbc9f7ac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15203426f3214cf1fcdc197010a8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319850a3848a5d3b2fa94c982bf85b3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf671714e671e581bb6a7d8317a914b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b8fef3393af6e3b03d400a91f8fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8a2445d16a0ee913805c69db9535114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9666bf8ac78c8ea73d0414ce1eef4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e884a520c59c19d195d7f5df17a485116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf17e43a253754c3a9e7254a782fcbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3feb27fa1020d3c1c2835fca3d43374118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a58476d8789375f1169f14c56f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107bbda1a7b58b0a7d768666c6cd1bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b168cee4712aaf57cf8d60a97674f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cfe8bfa093c4da76766eaf18d8e43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abcd65c4c0b6e6cc054899dc396c4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd77fe1b0d1f168365717e01e701c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7de0773f4ecd5526e73ef7823403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c652b0e152a27bbd554dda4b27b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305135da269616e2e6c184f2ed0255e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d308211b8f0e9723b1b1b79981a530128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde68037b4084f444eeb29f894e4a50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a3809570d55d2501dea24a39a4547130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082f97d3c0c9691e22d876cac48f1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90331a84e359e5f615e88b9af7697a7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05ea2fdb12e0013a7b91453936f40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f9973a26d3d9cc8c692a1f7c76baa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe5bf19218a598c6020deea632661c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39083070c2a11c1b8f06a66ebe1cbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3f5c5fbf9fa85b5aea58346e2cdb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4b53fd4367a458322b3d6ea5049a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225fdc30817b6eec74447bf80b5144139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58214ed0479817f41db2e09205b2e10e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042a4f6f4b5a31a77e407523db4a1ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab235d4ae99368ecbe5af30b4c6b7e55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e13049ac9ece3e26561731f7a957e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7a33587c74928540682e97c9ffef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e25c2d420aa70f5b02f119336d89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ca79b908afd89e8e69e90f3b4022146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a2d8d27e28791dcddc3ef1460d03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa943904ba974e0b9efbcf21221f57ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf19f20090e5c4dd0b5d914127b387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9bedd4387df4ffc4943171559b717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06259194b70ffcc23b3a691469eff56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e199c1f033fcd181a8a97dff3746152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10ffd263cae6816b6bdbb6adc48b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255357ae5a4285570b3003c044d5e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c8fa8f52b0e7fdd0fed6bb2ae915155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642719fe63c3867e181acd90406f03ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099f3a2f2bb756fd3e242df8d83c4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014c9060a46508ba2ac874e29f92dab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58234cdec1a25270bce341fd3979e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47049b8f90263e5ca81cd8326a780098160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fb4b1c4b1436dfe2e15b29f3eb9e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b3438a54ed89fac5b9de602c8d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effddda99d0e8288b03a2bc73045ba0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ae205bd74096d028f2cad609f937164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d925c35cc7ad3f57b14284267f9c17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d3beb1834ea75e204518fa6ca6ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b43fb7cbd574e11601cbe071227a33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b891774cc532e75f66ea32df57a49c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf06d1627a52bdeb547e69db95c5a6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1614a7703cca289ba9a21c364a87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e7b296e9275fc1ad8c6c3db39c7f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a95d2f7775044e38c6ab7cc1ffa53d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ced387e8919bbaa115045dd18b0a47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39532be30c646373cd82f601da2b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71345ddbf5dd37b371a5fa06dad44459175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77ffa742dfa19c31b707e25373d1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336043a72dffc4e5f3fcebb12264774177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00513b3ec27592a4f965b5786941e24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6dc1bde2032a5e0a3f95719a8330179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12c5c0284f9bdce9fcf0131fc5bf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c84d010cd64e23f7bdba25c505153181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279908c21f0b82f8690972a989eb8a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b164a6f5f5d26dc2c7474665281f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921824ee04af054291636d7c6cc14331184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5014afb44deea9a1a2089f6cd015f92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183315eb218aa17377f4f756a9987377186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86a5ab858c489f286d6f249786f985187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba7656e44e11783b8805caf64ad64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f503049264a0ffd3eee5211981780e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2bdd8031a75b9397ad958c663a9d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b15f8b75dcbc2c09bebf61823f2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c09ab4a3ee513000c777b7dc8d137b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f5bb334162b27add93397d2809ea0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7359c53d913b6c5769c02fe5fbee31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a541bbb6aebc4089af2459d50fa5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee91c1cae78252b26cce374e0d42cf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86885af6674007d6a7e0ce93fa9c60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e784c89e29c5355cc38a9ae23e64a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235493822925e4b928b81636f3f4df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7199ed984785bebedf522d22d7d998200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d9eb5fd850f51d1bf892d08335954201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71921ec81953aa9afbf009b85b511f76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41020b3c7ce43210fd8afa33350823b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edddd92edffd98a85df379dfdb3a68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b2ff0bbe0f9d36c1bfb29ec10264205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546030bc5fa6407b5a0cadaf49f96f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3081b1c9ae627ac634c82a9f6966d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e1d45148a039119c5e9712956c43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f67f5ccf5ba1b5b5a9e15009bede209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae72386421503d72d69eb45d23c703210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f02d495cbcb7e30b2d07cae27e55b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f1d8c25d0f6627117ea23db8ba95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afa6f06fa61b0ec6ae033a5be05e60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5a8f97cb90f6fc50f416e7a5182c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a53fc5933a954728a11aca720f1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bbfb83b4ed2780b8a5b2be8618182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef94fe92dca54553e285401ca7f4923217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e3832ee8df50ee996a5a89c38d3ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0683833ac43cea0dbf115701a517f7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad4749b2206ff10abccbf998f5fbef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494d5977c0230b3d71d938b3095a4712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc957d560d5a46454362a9366fa22e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a44feaf4978f5e667efb967cee5824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ddf7a449d884499e3667cfa87b55b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b4439f9f415235e638ff8f3ee0d726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60bce58fdd29a346a7b2243fb555b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac03895bbc48edf0cb72f6f755fca88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fb3d0d33880aa6b1756cede3234039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc89b2de33c69ef9b84026eb2b252b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e10f8cf6335f3adc68da89cff77e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2522be534fb19ece8957ae3e8d2a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9679332a6aa93e70c738775a76e0f2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954db3a5d04304bd96f94f869c27351014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503d1af578091a5e1c36b13a3287d6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35415b8b8669e3bc68b4fdf2b0d79c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c944ec9f0c2f2187b1d928811d6fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044257dee575fe7ab004e1e87339261218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9970dc816d0f0dc52b9e7c9d8472019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d29d503f9101f7fce561794722b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc8fb45e30f0be219d256bfbf48d9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538561645fb96916dc1aa63b5dc35b3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82741b2b823969b6f59088dd14bc99823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a2c50fc845bd5a54511733de6bd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9dc54084536650f3bcf13cfee7ca825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9002f0bad4e173bf7b7a261841c7e8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a2e1d5a474d341d0370a1d53353a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8cc3a025f230f9c4466417d7461dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7506b650f368db23b5eaa21542b31729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470411564fa5629e7bccb7a37a075e2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bcc91855451a5805ef30c7e6c126931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e26c1a205dfedbf0dd1f6156b97eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37426977b6a2a6cdde3210aebd5b2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0cccf2ae4d5c60e5e6ffac64add2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e958828e86af42642833f9682e9e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997dec7d69049e977fb24a40e5e3da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c274ba1a54aef26001b4909e89554637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828896473cf98fdce103f5e5eac292938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb092d15a14b86974baad235c2d3fcd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989572ab980215614912270d1a5131e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94eba1df8fa0444d0380e316293215d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fcd2802930ecf95cbfad1b0afdf9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eab8098bbbb018faebcaa9ff4ee8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8a7dbcbe337f077d0b9ea73db93b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e917a65a4d7fd5f93209cde67f565845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53c4d4dfd092527aa44ba8850e27646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4eeeb76fc145ea9a42e8a64d613c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118987ab78a80810b671ab9ef418920248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585ba0e1e15bbfac9cfdf0b4ec68bca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec8f49469ad59c1e77bc80ebec979050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f20cec41f751ece400a7730ac9e0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ed6d80a911af94ee096209bb746952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e3f8072a85211126cf1212bc87e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863136a58cfdb3e9607f925fbf50ef254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f9aa207c0994394ef1ece38d0173555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4267344ba9cedd88033185d6223d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612c3e7a7862483821167a1a38d966957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dcded06f7c3a3518bc40ed204bbba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250be16e09a14da02edf5226c921fc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4cdabd4cdf08f2287b4ff4e9dbbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850051cfe13b89ea368a1d1fa28b969761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27001a31659ffb0b382ffd73053f99062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0111b130e3f214fd14fb5a350ee850b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3cbfbe101691da708b3178569902b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57901be6671b9a6b4ca4432ac8c2600c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599993b8d16aad5710442cc5b7936f0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bdee321f950df448eb854c30f145c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103aae0fdb01cc73f46e8e3ce70ed5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39141d013862e065703385056095c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73c4f360d858498de69d30b00e3b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee209b6d63e32e1fece64f4f6b21ca4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec632225f3fb1d80be6377123c742da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9b49d673431625fbbfb0c0ebf9f7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6acd05229c80a26f6e9960937509b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c6f2da776bd01e742963f7efddb2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9ea01ccecc47eca75a47b2194b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89053cf75dee9560e9258d8a4308ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7bf3aa09c28f2d3cc2cd322962e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69e130a26c30ef6c6c0754dbf159079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0346aaefa91ead27da962932533ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34656fcb7ff6386628b3591abfc28b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979204272e2a5bc553a9557c5f2a38882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c942a3d8a83decce63a079a96060db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf07e5fa3fc9db1762dd5a2300b2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de009a90d012e5d8a33339a28ea7c95885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909c0054f55faa5160daf736ca1e7f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513891b5669a510c551ad0270355e2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45738fa7688762c7db980fea8999a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9fae38a783ad62e5122b1d3a912a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad12631e05b6ad30f3e29b51f85e5ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0a75dacb7b2503ae7e7deb02681d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b3437bb7a3dc53eee811976eb8a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4981f35772841e86b525714d8a1a65593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb79d5eba41dc6d64eb0624d69f93c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649eb88f486cd5243c29c9ff63bed5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aafd2cf3248ff4ad1168a15dbb3ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d882628bffb4be62315539daeab02c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce828ceb875969b26f5a4ce48f17d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c056884dfd0cce6d8559b0f1a06de199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ae238bf32a9fd7ba619bad66185b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4478e5fca1347bdf4bea5e89ec39e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d031236263d2cca3d497773b93a17b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e7378bd5c929765b5689d3dfd2db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296abe89076703d5a78e29419e5bd479104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177474ae1135b29cfec163ad61b1bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e6dc3774dfefe02d40497c08587b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edce710894b90844ea943d66616c93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687f561a2051c9e3fe3486794e25571108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749cfbf9cea017f691cb36eb170421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c3548308a5e0256d9c7ffd837e01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ee5effdb53153cddfb35c18c7a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7229c734b613d8bb7f7dafcc3be75ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732397ff83159e3c2b0f22e70061a35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d782a4769cc50e1de9fe8373505814114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272742e141f552dd2772fd65484ddcef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdb83e05be580708e8416bef69139e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93258535266e4eb0a6d2ce4c1309b52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd28f99f28f73222495bbc8b9b2b83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bd9d42403793f2cabdf65a1b1e438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68815560d109360948a76b8545f55fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ad0b2846e6b1b6fd654af4d8a267121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98583cbe3a6af26baf7ba9ba2d64e2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4671b78a916af45af40f04e8d496553123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a19781ae4d855dc4165cd0a16b768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b85bd5f71657bfb0709b38b696492125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb9849a4eaf491b12c0e25c49bac11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d45c341e7a16ae97a86cad7fa18953127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fe5ee3520c291429ca9fd51816a57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a358a7562be9913cf44ecab78d2fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba2d9bc6311aa430b04a328339dc93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec08aada76324ec04298020ad9ac3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15bed07ee6cd010c645198f5a0388132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e779f10e677c944e4d12cd3498b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a720a9cc3d8e1d802b2aa9f94bf0df0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd44443b036a2e1101707a44ca8b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c20cf607dd16f25e9c2b68f4bd3e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cee3ff59a7cf7ae632f962cbb15c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5c4b041f72599a42ad3b525b5c41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf493e17530f56d65476d1fa14d3f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522dd9aab9edff45eef82ce1ce4f21c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccca1f76d9cebfb808a9a80f78068b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe380407cf48d808fca6fb9c611375142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d65d6965b290c9137dc906107ccdec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cef6ee0a2bbb0b6a1678ef958c1be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539fa82512b2b8bcbdda732a8437226145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e18ca3cf768ebd7142a5abb8a85d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33f623321840d99e29fef3b976e62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22915f93e4a9045d3a698abaea41917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341f230e8fc59f21706a9233ab3128149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08459d944d5e7051620d783f38443d70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90275abb792354f92579e5fcc77aa8c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23dfccb58934ec9cdbf681ccf6f3a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddbe8ea3b262f6f3ff5d33758bd8d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626ea620322c48df26d52a8bd5c3c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cde474188b7b970f2474e852f4822155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6021b81ff7c2f7d8bb722bce6714c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f43ec77c7dd4029ac140f3cb5347d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d6368c4a5ac124ab989004ac509f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96549ecb062be08a7a70414086d8bc96159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edae80f8952dd7acaff05c7e7c543f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af744807b7c1d50d65e4d983e2b630e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841609116243b352911d99fcb26fe458162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c8b5dd1e2bf29b3cddd07dd7d4840163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2958779abb6565364074b76f3cf5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c9edaf7249b89f11e97889da9969e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b89ca034cf4b155337cfa6d65976e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f97f6dde7e9acf7c06eccff09198167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dcf1ac4672f0995e3edaee301b70b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f864093f983c65a09fa809060fe072169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e350cf4642a948df0c8cde6105724170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb19c9c59143d1377d2d217c402d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4789aac2b145ea322b259e357c8c2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c67647339f64db961326d411e5ace173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dc629e57cde4055fe0c78527801a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6344ec8076cc4d7beb5cd549573a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74bba660703565bef3c0f2d96b1d1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5477af243ab5c3187d518bdefec0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67f54f8ccae869957c50142ec1c68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f53f54c13d27d651a3af26b24ef25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf949df2146a79c4c5c2719229a5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22385f23736ef24520f7e01223624385181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f82cd43cfb17c82f17aa619d92b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc25a6ceab1875676562aacc360376183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03047e5844bfead3083696d35e9f1787184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9f2ea8e8d32c52369bbf85cfe6cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432bfabef7cf1406f16add98c1f4ac9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec2ee72db26df1ad0dd7ccd30b7cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e4b3e8bc3dde165d4a42dd80901f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95d3e6b4241a2d4b4f8edde5500137189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0c7075d24a66e879b31f91019495f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e66e9f24c99973125889be2a4c87d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba82417edf95a46daa17a55f9779a00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2e9dd4b124f8a362b105bb8f0ce28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a024e6eacde68682cd54a379f0138194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81cfce1e14f1b712eb9745ca025fd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bd926cdca5d371fd5fcd46255b8d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192e7c8e2cd08308e3da8a7916c1ec4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218997be48edd044c7b8cfabac19a26c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26580018b58bd177d2dd4377108ea4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad042c9d5163405daebbc5f08526a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff73261a946b4c38c70a11170f6259201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16977a6a544dd751a0ecef490ace83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23e109aaca834ea305764eb4cd113a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c3ee1d1a9aae13b78e42512b6128204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0fa3cc7a6c56d243ef1181953198205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f924a76b9cb4ad263df6fa90a09fe31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f8957a036183befea08d10928dab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3b61566143e678f1437e5416d887208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a7261b2756a7a834ce6fe07e7401209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcdc63ab149727e1b2f266c5acd4a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20bb3435614a6c64e1d9a0f6e40ab3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408c014c46fdf0cd62572391502cad9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7b5f5c59c901ad0a395299c7abcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf21861cee78a6e8e7e520fc609417214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b603d89565de0e7bc4e3d59367f9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2cf5d4ab6378fb0d719e58f9d8cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373204b13c6447bcb05ffadd8b740e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884587b04e9eddcc9c1d3112f4a554db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc8691105f122b014fdacafdb2a8e219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>