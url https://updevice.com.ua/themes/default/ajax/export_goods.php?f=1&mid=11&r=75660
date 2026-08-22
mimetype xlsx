--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39f51a298e7899ee7a933e48625641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a44853c77c2a2744d599d0f0a37f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758adfef1c82802551e0bb0b56bfc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48a782f4defeb6673b3db187ebc39b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ef0d001bec82e6be5aa6756a78025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109808adf6e0b9a55efd386f9b7aa736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39294e67707decd1fd5201414b1d907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae29a59d606f7b877ed474925b14aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009569c06541ed441fc307d6ccfd4589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6afb55497bf402c2e8944294365ffa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0484c65f1d85979927d5283c011f48f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e705f737455887fde2c1ed7c8ee10b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feff231da9a0a5953449a264460c7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949577034044021a258a4bbfa102cf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a99a683753ff83428dd984bc3f65715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443c431d7a326b20877a18de6e2b77d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50461749283c24611ea3be0a299e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8d09fc401e5f6ba5b222463c048a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8eaf1cd23863427ddf7cf0f3a518019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fa652fea3b16ccd39e6e00c4ad0e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbf7298fb4d9e8d2ec2467987215f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca46a017852608284a4f043d6d1e7b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c45c40f356a5951378ae414aba5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7f27716e2375fe550cdc6393b48f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34682b8de19547902bbccee38016fa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418753306b3eb6003a5b2b2a13f11ce826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea196d59dc73b5a481b7d59f88f0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb37959c0994f7bc293bbc093e3ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a603c68f6c93c33a64153c09ea440529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc4181b31b65787c4d7d8681b602630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe2d9f0d930686d1a691484fe9418b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed64b254ec98028a283485ca265d0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767063742b28f16906c0ce2e3e2eaac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427ee307cf86dfb1bcea3c47a20b2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137db2eb131de5d62c7f0dac3465f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d549ba4c3e0d28adea855618db7e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca72ffeb3f87d9e44774a769508ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f9d8ec6bcace3f790939e4c425f2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293fdd0162d53525048458efc3c54739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dafdaa10061c3339ef57e23a16bafb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c66553d5d4c9018c72d8e156c90c8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a78fa7ec451f211eae1131c518a49642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ccf8dc31e0095f19e9d7177b9b6c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a7fa997bfb8bdad46585f7a103c9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544180255cdffad4bc26a1ffe23553d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361ee9ce950e748f2411757d7c4e4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b4361f3e926f3eee0f0cc3860d33a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7203721f94b86784d44be46346891e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e0e4603a6e096039222b0529283e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce21c603bda8e6b1ae0fc476549eab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f62c4d3aa3a1ac958fbcba4e8e8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca72bf32019a967afa1ede68ae66de352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f1ac7fbb617402a87394cf39f606753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936cfa9037e4c28f9e7ea0d0075eda654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac7633a710da1ab3f9aede61a13cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe9475c929422c2a7100e78714492056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec448b76a9f809a603d5a0233ce488c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fecdccc3086045323b79c560e73f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eb8ad6e9ec54262be1b7f1896b26659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd97b928d886d399f8e389e39605260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f209a6fd19f9141a8e3a3d4659ed50261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc9b22abd7f6036233d5bc77060b9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e87bfe8729c35cda63e8770a1726d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9590948e6cdae4ef0257f2f69b6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e37660959b9fc5db4e11d36ea815565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62c76b5a662deac05c86bde0dd48066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712a040a2dce89988075e7795e4a4e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00529fb7c451e9fe00e758c8b0fa126d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94400fb774f9563cfbd6868a7eb02e9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2b609edbee68954398f3652d5a9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f6147cc0ef38d34a8d78352e1476f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ac1e7bcd52934d5c84ffb4a3035f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0de6439773759117e8241a2eaf2a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e4b38a837c42f4924f6ba45d783d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05258cece2d2e15f0fa7c74dcad833b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a369e29f2aaa7ba6f4a67c84b6b1d6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b283baf344c9f7143f4ee37c2cf63677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf0eb28a85da6994bb1fbd018929b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03a5c4c3ee875792f96d311471674379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ffb423ee6f425d836896970b2426080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26dedcead456549ed0b1e4e9e68b0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac906630b67c9f0a4d488fc0107f32d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e42261fe6ef0b58d9ff97d7a1d63d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a7feb8b57628d68beda43a7bb888684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc06e3c5933345587e6896ad7e281f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c069f1d003734077f016dfaf6d6c5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5ee7c8eb51a5ab8fc87d2fe371e2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8270c88d5f88b4acdf1982bd24c7e4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f95c3e9f8ca2a6e86e0d07045c8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1febf4ba1e6accd1e18c520d9296c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d656afcb1c030c1d5f08e39624f9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937c6a6f24fe951f5c5b5b5cebd420a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f37bb2b476803d3883d33d5e73e6c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a417dc297e107371216402e029d92b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8f800cd70259a87278f0ff0ea818d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ce70fd95511d5538348345f5c72296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8bff66003ee1b0782da88d0f402e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881e01d5ba9dbf014d17f93dc166ed598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946e3dce4c1ab7216000ca4322c68099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f834a1cc8b4a81453ef5f3bb214aaa9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbc3167a6cd87cdf67a173b00eb83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8da8770eb78718c709bd12e123f43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b675f1864ae6da07e1e9805a460f79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c787392855d88660729e8b32eaf6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b78eb069aba7bc3e8c22ba954c3db9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91f3fd9460b6764edbe14da7d36ab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8582edae5f6959c0a8ac2780fb9bab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f269c2cc757a49bcd5561ba5f7b302c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536617afa0cf882deece66eef824efb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eaadaaf47da132a4f9e18a62947cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db87f13ad378517e9b5a489d602706c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b42780b87e4a49ba09fdf4aa6640c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfa68932eb2089577c234a395bec74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c190a2ecead5025f2847e80f672032114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c74b244e266dd754ddef39499393d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0feb9cddef921c6599b85040b742116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75baca4690bc5bd974580be3b67c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8e79ef9b247e11b0aa4682116d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba33b5f3f69fba559e5ac090a3f19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1a7deae38d5e71b5656f99ce81e3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5ee5bc40b83773c0281fa1193414121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec25fe24656ea23396e5bfe8e2112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0007960afc53c5a2addd3ce405ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9626983e11299af52cbb99de298e75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d5acbe1f6999c20f1c82586ede0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3b668e2f458a6df37068801f7f6d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2ef8246250ac75165dfe5689892d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920a3f9e101a2fd6646fd3df8adfd0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c961c8b244308b91d4cb60ffdf9e8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a7858a3b4b07ccdf28299e417236f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091570a3f9fb0d081c6bf356a42b4d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c2e46119e217651873eefb287c91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee8f14c49b73128d86ffbfda620310133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e793f85005a1eb58755b77923cd781134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ca5b9630fefce0dfc37636d71782a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e8317a5aa9e24cbd48dee97639ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6a255512baeb9daf9e57490040ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54765ffc615617d588dfa70274b349dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d18deee23fb2d0feed5c56e6ec86a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bcffcf9e16075a6fa4bdfc79eab97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9351f7a8a2c7345eba21cd69d6451141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b1735a6ccf3239c4acf22d40364cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c693bfd4afc27f529c61907f79848143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763c5b0fe66491724e62c18ba995b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4611a175869dec370b6e8994b957d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a372bbca05a5fb7aedc9d8b8b5adcab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a108b05297bd7f0f95c427db8eccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfc37eaa7cfcb1910e3ccdfc8ae238148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c597a7f79ea8a99d2886cb3d10936e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f56c29b2f300df23971ce2f652c81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d278427bf77d5e0d41907d38ddbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406aafe3cb9ae0ae9ae2fa49791b7fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0db0c57c053703d9062d04dbbe362e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951206f1563d2e5a397e622f7c765b56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496a0726ecf28bcee99d470d13bc59f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10a2773490425c21e3528d821da74f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90447101911da3b9d6778750cfa0740157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bdd90361ef3a028453c8ac08366f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caf5b9ddac7440991d20d69d000580159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d1d796f53eac79b01e2d7bd2ae92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120a82230f623a57dc23b279595cdff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59998e3219a9746122f3ec591e0fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55477a934fe7683d5931afd3688ea1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90baf3befaa55d9fc71c64faab83e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae0688355c9200d69fb6dea335809165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07719d576601b8efea702f48510edfe5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e2188e1922ea0a7694300af19ca2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb890c15ca39f2d6ad207e632e016bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc13dc09cfc43127644494747b2f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eb8821e0fcfb4cecb6e1df18ca6e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce682ba509aed3bfa8c9620dc7b76b0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab76e9315d840dbe603d99ba22821172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf647a5551f4fa3832019a4967c97ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8b53a19a6f16d68de99ad4b879fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d85cb943d684bedeabaeb718acfff6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cd738ff3c527df8077c29f7948741176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134542b120cbd92357b7c4ef7b36f77e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741675fd3102985bcd194199b8d88685178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a9232ceed98721015ef775c6adf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a2f3ae2f786a53a69b9f898f42f73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e907ee6f034749f1ca322c771fd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b66b74345154bad1d68c03114a06a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870295ad745271d434e2ea0a1c857bf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71b5249db2a3e910ff84b682f1cf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506178cb5ff911fce2e09f0cc8eea8a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e06d4c08866ca7f07e66d338b98b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ec2d1af46d658ac28156e8435c7ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22240a3d642089d35eab93f13368cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf56311c1ee77ba92b23c866354663189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c3c67bf5c016d5dbf5c8465119e1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3994520fd467d5cd6f49bb7398d20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab8756cb9e26a6a72e990b8ca59812192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a71f1c18dd4c955d7ae9bb4b163e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2a92b9d99bb78fb945f86f0f4b57b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fcf7f1ae4d783af159270d18fe805195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd4fdb137f03ea6d1ee48215c3989196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963143bb1f76d1d67bf8d4a638b4dfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a701be827febbb608399c5639c3705c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16862d40911f14261f9d5d3e7cf62a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f7668037a94355595f460f3b00627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63c9f8fe37dbe5571053ac34b2e6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a1962cb722d9e711551153d8df32d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3230ff549930121dc12ac99f9df068203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a538f16a5b4c3b0ac8f9d5c7c1169e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebf53f5a678caed570e2a5d232ccc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3543db362c6c995922d5f25933eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4ff4dcf4997a52d5f020e83afa4d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f8d447cda7fcb7a45788cff46552208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aff6f5e2c16c8599ca0d478226cd0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97920cd33585e2e25b95fe2dfba4ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a66fe274dbaf67efda23d449b2ae65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016249574f5ac8c604ab3a633c2aaa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a289e2764791b1be74fa44577705213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e585b06606a7cd429aed96645b864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c3efc615eef5927f15d5a275985e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a41bb8dcd0101eccdc65594d88138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfb61d6b1c736bc8afa679c0e9ae24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755928cb25d3c46f44192f09c585994218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd637ba0a8862a47164054396ebe776219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b90c04490eeb9435681803ac99c951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328fb7d555e4569eb299d4475b711642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a2c2a005728bf956adf7e0299ece3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589577f783eb930426d36ce9c250c7484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8266b77268bd40780d973e5b57e05e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73847efd971bf3a5317ad4c9ca40776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e64eedb3ba6d5cf15b47155b331197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840377b7472a00d796b84a9448910c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cb660f2deda641520ced6adb7a4829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3820d35ba134de0297dbde7055a9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bc9f11d62d0d581b1c50938c6fc3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d78a5c5672e1a203ee55b3dc8408712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6b909597abd6b3a79023c611a5e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86480afe0d40a4edffb2a7ba4646e0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80305ebc13b4069275165d9ddf149e7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7553c3efba108a28e6f5896913c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2d966aa4ffd0138ceb517eb2541e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53625c8c3326508d73e523ba03bd3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc096b039f7045a52c90e05e2fd5d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c388a53a8501acd9d3c7fbe30ff620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e74f8eed0c76627fff34ea58501e3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01587ab700361b7577b926c8d892722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a00f46cd049e9a5b267a8f3fff07723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efb4670b49c42ceaaf1bfe0474ede524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea37e47e39d11f58d215f71cea2d7dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae63811bfac45e7e5270902a82c4a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67351e0464d5ccfa099d14eee061127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9df7bff1060e19f1e3e6ee23f59b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e14d19b7c13e77029145b969e3ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0ae4a9eba241169296145a7a5530f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ac1010455a17d2f35a16248ed0cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6c0eb110a0eae1c80d6b551660a6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a8fd4b050321b12cab1edb93471ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8727d732a6bd2dc9a4f7d6deecf1bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea092c64e47c2bccdf59f7606f5b6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b95a4ebc819b1fb535c8f8823d633136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df668bd57fbbded991ea0d35e65344ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f2aeabd5c78c057fce6fef8d837c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc451ec54619d3a9bbf0360f72d030039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e955eb6cee218d6e62755143e5b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269fa95331a498f34628b1c728a45c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65656b8f599e50b95f510809a3bbdd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed445f2bc10e8b9d7957a349db92643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6d4c993da46afec5838dc6082a1d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132f3c0079564c93c4eaf3c543ff2c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2437714e7efc956d0b886584e63f98146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf7e64ee49fb21bd051c2e465335547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755250a471a11741ff30f13f3364e0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1881dd2652836683c48978d60df85a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d11b9a09f9af2e0d134e9bd5b6265950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496bea411944ba6c3d83f09ac13a4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4aca2063b9daf93b4d2a37d1ec3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba8bcea3fbdc1e7b315af2d4baf00153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e159560b059ed7b6198ac0c51c11254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fa3ea05587003454bcdd6ba6e594f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c3ebd9986c6898416c54e9be9129756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91476755e555fa0357a3125d1acd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188071a4b937440f5b0f48242a9c316058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3d91616074a55d45274a021eab08f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3375d584a1072518605557c8ae915260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446320aa6860f271a2357b1ec26ed4fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1844016f44e288add322af9787580e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bad64244e7de843d7a202e4959a3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba16e08dc1ef00f6be5371e20aaab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13933c281bdef4c4154aee8da1ee3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898af1a9c03fd8a15b316b419ab4e7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf89c06cda41e68ff66fbeea02e61f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ec8642f03eea1a312f07ef1331e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afc6bc25982b418dca42cac682159f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e24b66ecdc9519fe33814eac257c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7772b8ee9f22688172ad5fecfb5f5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dca2a733e101a33c964c86aa04b22c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182894eb6bc6d5d3a276f08d8c416d3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fff00c5d3a7dab13f898ead06275a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5447f2ea9704fbdfcd542d9d5009775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0926be188ad409b4666c58bde7c9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a8edbc237fa67d2c08ec22d286e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568ea3ad12977c790becffb155f3d4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50094b70e43c9e74bcb401f850e9a35079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4808d97550df0dbc4f6f7336b60080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2a75d823f39bf61ec40c32e5a44081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a06e8dfa4642cd5fb5046bbb4fdc6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01386459cb41459f2252037ca381747d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2094b9c27a1ae8d1247ce3b281283484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c0c6e5ef55da180bad365305066785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6f7862b1ffa015f74047f439b9d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeedd6bd1ec62bc031b05482d1358287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fa86203c5000df7404e3772cd37ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ad99930906839c2c9f8df579e7ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf1d31fa09dce8b220d155eaa59bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa0cf1191575e9ce54f2b6a6fd774591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd64f6991f5a584a4abc6e30852d1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0061b9975a02b5cf9f6c3d8419e65ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327b395cde49f0d13a1d174d267285a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80898f197ef2c14cbf920f990df19895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cef3a1d5f89f7fe3d7d715d897422d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c71230e01b0558eae2386d2cafe7c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf937c4300f542a160e2c1038e28ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576be5eb729e45ae55d8d6dd0322e0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ead90bf72439f10541936e2ef963100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b171dcc275f2c7e8896c02fa5f23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80625bb8d1d2a8e0720a8abcd47b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617e9916bc89bf313d6b62d971d89e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f951e6581608266dcf7bae521ec227e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220bcf836629bc7948145f758becdf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e1539f79a731949d48eba08f3171106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d6f27d27b8054668581abbe2378c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5d41274dd18cd697a770c40ed93d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064114eaecc5e34d536ef2b02613e630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42d1e13c56119eb77d67e582cc524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef89b2c41a1125dd4673d7a3cacc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a99fff1c7e12ca0ca933ea02530091112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe2bfbd15a98e6619001cae0902959113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ff286392191f5cbe254cf2c01431114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc75ae4741a37fec91f158575138ffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678157e69e236e93d4914aeddf9e39b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0215ac50ff0c88f206cd7f1b7b6d099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e46a02d34c8e6cf03efd044329dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdebe7cf032415f3fc09a6d7e0ab1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bddc50a11224b650d3974517215b6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3ec166dc2deb6b5a1d8fe5822872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2e8c715e686ed16484f5ac05c87d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b07c8ac85b04b87facac6fe80a1c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc85ce0031f8b96b220614cb48238124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a99357c8d10ddfb178576ab099f9f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb558587620e68bf66340a885eabd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f70ec33d2d2ed7fdbfe11d77e5a07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f514f049720abb1310fedaaa235669128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b53aa1e74df573a0337160b5612ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc7a612b3fc45651b7f196bf5395f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971e62b986a14ebcac3dfa4b69aa0aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ea0b1105072bf07fefdda8c27d41f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f83942a77d848dd85d655203645e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34662c24c2021c4218f885e7ca201f5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab92da829d3779772a2f54d8797a079135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eac9c7cf3d6dc8bb7c56d5772d560136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba625e9f36a821d55ed24da9fe7828137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe270ec9e7c5c985986db9801a625138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a52c1aebf28ec659a1739aeb1ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275647f2e0bff9dd971c76371d33fdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a179c8d36df3b0a0118d337c7940e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e011a9afbf6175feb4a7adc8891099a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739131a6a7bfe26ce6a8c85ccf64fc33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd312dc58c1c26616118bcd98ad94d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7741d779a2d0c693e8a7b89cdbd0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9b0e370675cb974ad3ffc0a1f567c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee71f7ed59ef00cc882dcfe68a79080147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e452889edaeb6f097097117789abd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243658d498142c20f1d1b3dd2c174e2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841afc9f8aa58391f9a78e981b0cf519150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d63b75fd61cd425550cf2a868bb97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b048da67c23f830f1327c25daad0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7902b9b63baace8e53542b9aefffc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4f0482261d9367b9a12b95a259f21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8027d6ce889acff2913fbf2672c30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911aadc49b7103cbdfca9cd7938c044156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275746216a14f275426d630615c6eb54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5c079cbbcac4d5825b34374d426e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5a49e14423cef930b35f00a237c4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742e1d1355b87082fb1f3614a7e0d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fddfed2a5d3c4a571ce50d124f21cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc1e28654bdaa03baa73ffa013a9b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e96f0dc74d9d191fcad2f131b001e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0307c2b89f9ad092ba952b585544b6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74ce1fa718b2abcd3a2fd48572242165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa13d92ece79e54e412d57036de1f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe890e06bbf115142bb325b156e7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec921b62b8b4a6971e1718bc46a6dd04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21071ed6c7ee2e0e514bb7bc8555e4a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d82dbea0d3ba889aba8ddefaf24b1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e4578a9bbc5b916b3c4e587cc7ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ea0de7dbcd23f4601e4674831e65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cf70bc7b48a96a59d61dfe30c6893173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9eee32412699e70de7b33b49282ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e7cc36784ec870a47d01452659c45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205184383e7f90e7057ea30c7d9f629b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c3affd0216fdc90faeca54b144665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f40f9ef9cfac51c620ea2b194700178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4a60d0d880286371a319780f09665179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524cf145e057524fb5cd1d0ff21e244180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835049abc4369753d7b4a6b4fc69f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf292aaa24d028848bd63e697eeaf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b368f85ce38ee74a58d00998cf886183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e686906862e614ae1d84a300a265184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7518207846cc5fe7fa22979c0984ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27421e27f500835d5bd259e1f1606f61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78870f8f86059e7f7a5d2463f650dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0591e7ad6961c31930569b69bf49e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac829e536871e35b35da85e7b7e4e03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b0d47fc37d190725df8a4d0a3918190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61823e4f04121ffe8a92f598f2005188191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0b803ca0228241d08edb947d9163a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86ccdabad5cb297ed105ac11a22f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c6ef148c1562fb1f5cbd673ffc7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bdd30bf01650bbdbf977e8e40c73a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f1d864e68000d35dbc15d88862a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026da6b5572b813177d51b5007ce27c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b342207a01ee5abf6e0a258751d9e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa863ad1eba144213bc356c7e666e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a36e73cf79b2be3f88936c3a4e32b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a0cf0d3ab6c4058d80d25bb628f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f38eba62cbd0d40b9c2f975b7efc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776178849f16c57c844279221dfd8df9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e8b14cefe86caf62e5070846de8b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef0580b5bd229d986c2904db54563f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc27b6afbf2f497d1def07efe2a67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a96d3cc71e03f95f54fa79bc68bd92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4d28493cb17e12c8eb14f0306eb26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7e893b1a5a1853d05beb30f04eec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58ba97e0761346da0eafd3b01b1a1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145bc5052f00dbc94e98df2578b08e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f39c182d5401ecbd8533fe5ceade212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed750eb2f98c8d6d01879e522743df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0c6625e178e3d52809b269d8eadd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571bf34e7b273b8a15334080f6ad1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339a7ec0c37f326b2908b159b28953216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aa8efde2618df8309e01ef48d9671217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a19a78d148fa96e6fa33dfd088968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cebee4a7411ea8f99be35144e75dd219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>