--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f84b8e1d3b086282ac3c5f54f0de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19829558df70352480398206dc91282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22df88f923841d82c6ef0ee8e629d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0f6029459b07b31a20bcd1e3c9284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6eb204b48a245e46f9cc5377af6ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02618f0b7a238b3c92f88eef215d6ca76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1463c20ea46ea80e460ecce35d4b2717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37b6b1698cf0755d9c14ba974a94fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401b74b20bfe9a02cf19d6a98e3a0fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7bf158fd4a5ac4d1053353c51068a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c0750610218f54b1f084fc00abee311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb72ca0d576d8d0805df681b768e9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed59e683f29c84a8c842aabda2c449e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c6a7621f93078069c3221c93c0ac714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f25bf0c6ad7abc7333cfd48c84bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae068308ad641b22913daaade89cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ef8a05c5aecb1934e16571e2be5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368924545816d0733c4daf2e8b0b4cf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144cdcb1ea76bb9ddc84f5309fed7d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b80e53d2ad79d54d7ba693620a603920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c05befedd39e5e600abc9b0a293bdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75fd24c96c0392deea1dee51b2df2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf40b924cc4261c7af99a5c57459ad523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1894555c5051f5dd525238f05e9e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351818032283febc1ff8c6d7be5746aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db116dc5f7925cd5b99286dde1af2e7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba62f58879960f998160cdf57fd78d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0092b872f4f9deaf33e3fbcf3e9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f62e02cdc733172c3df237243697429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a7bee78941a0bb291f24ea7f5d3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f434c6327eed7940a0fa7fa7f03d9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf81398ecfa26578cfd90c602edfed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767c9dfddbde14d0eee21c6efbf0c9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0d77723d93782085b2227d0339d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc61ed6c659d66a55f79bcf662fbd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1f5041bc866f2b1a707940d6424536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a98dbb286a53f668269c5d849b250b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e246d4e04b4f6e6feda77ebf1bffcfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e1725d5569c09e48fb3ef12f2089739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e0c771df7a293664c25051a5183f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8596a077846f9c9db10356cf24fe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69bfcbae05f5be6b721fbebe41e49d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3131e7dbb42a9bff1be1f03ba30c3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5186d2a2a24424b8033bea143643a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ebbe6ab4a2a4c933a0a6ed8cbfb1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef4e0b31edd8d1fb9e1582f35661346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8bf2a54d0c593a0b3d5c7826fa64d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f339dd94899c7bbbef5e11172ccadf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905d8d723578b94fc9798fe292c87ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea9e4ae29d3b22c7961c4bb1c28db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edf1f8fb08ca748bfa4f98d5ed4b0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b9524de46dbe5dc1521c07b03b7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea10658e471f9287edf898f03a02053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b91039a7a592d869569ef92ce82454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b73a47907feede4d79b646d0f2c0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20974003d12b9943c416a0e9d9fb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790025b348c3dd776af5c53a8a346f7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f42e8d0fe16fab07205b679a0ecaf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353c4eb6be37c454ccbc6b8b4fe04e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c518e03065a4817b6b37040b459e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410287444c8774cfd2a7114488aac0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2be0c8256276a028cf39bc6e2073bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cf0da2d14ba6a036e079717aeb6f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e3bd52cb36a164b38a2c7343864e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc3a5e0960f07c839142fad3aa0f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6beafeceb1ae7a0539cd9400d1de8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a864a07269e6ec0ef750b9c22835b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56130d5a1845b833e4b77333b9e013768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceb72ea921285b6e2d9a4a963ce02b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b15718137c86d5a48c128140fc278170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d551fe29429d0b99a546a8c68661371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc9a1f170d4815f5ea36deb3657de272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454094bf4b840646e67c475bce5fbdad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c291cda4179301d8716724ce1db4bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b78ccc74ce33a411787f0c43ee6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5537ff4f489f67ad0776030fc028076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e2ee7b493acf73da5877a443896d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03606237ee6246aee15eeeae022d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a64b9d42a55ac2ef5ca6992f5eb1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e495393cabeb18f87385e47ae50d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790ce50bde547cad7e88dbde8d2ae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55adbeb8b7502249d27f9f699f61a4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16dfd1842bdedcd7e8a02cba6c385583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf57a78a9caedecc39ca16731651eaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb64ce00ff2f56c7672d39c8a8aae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b76d5fea64e9ae1e503109c91cca086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2abc33b73a90414585367899b94a1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d440a085c802e1725e575900286588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75ba442603ad8885ca24e81cfa1e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e58e509b17dad5058e4e98bda305490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85743315fe4e5710665afba658248c6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05edc51461b7bf8a02301f441a05e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c519338bbe34bf35fc8ba94679d1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1aa05ea0206dfe7805886bdf22eac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c3485b7a959b8798bd6fe5a7e3e0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdb0d066ecb33579d5d8e0c622929e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119226031243fce3a7973cecec754b0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cd15e0c988c658429d49886ee00398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc143d359010b11d78d404a842e55299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4dae9f68fb97ba65f5da3a29d806d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e9debf98fa9502278214aa0b68e70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803a0e805ab87ce7c202c12c14c354102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7e77486b6ed32bff026d9c72068d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1c02de97abd0ba48939522e299ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3009608b803553a7b1d4919ff97efc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9bbef716a782f70886fe6d1d7368106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa370cfeba557a3b4eb24660c2612d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f394bf3ba698c8f6b60425ea956c0b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce5476c5d632dfcf42ece0aead7e28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf35a4e566e7bd710ab37284adf38b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fe78d0aa83fc190d9b0b840e0cd95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb434e4e75a2cfbfc5bbda6f9ee305112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91b6cbd98aa26f9ad7ac544392dc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd537275a313997cdbbad630f84f3b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c25c0f614bcdca4148ae35d336da0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ef0c53d56951a6869154c6d4823a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf5c49cfdbc10d6edb774109af54f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd026d791ec5f0bc53d5e0e4d6accd57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fcb8dc6fb79ee45ed605496369c66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874f6688a6dd47fa8a5106683bf0125120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9852a8cb7713bc704bd9dba32aa75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d0997068a5e6d955f26c112d8142b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92855aac818cdacef6d978ed458fa39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8c54c962adecaebeed85c8b55840b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06e812e4f2f55d4548035f98c0b47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2079ba41565ac1bd99dd4ab97891de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81b7880b4c8fb40c10d90149c3c4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676cbe6b8fa537aa621df32f61d1519128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc84f4cb6041a2bb5f58a3befa8760129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de568c10ecc0a9ffdec4e3729e93a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225d3fa9d2f3a67fe11ca0e51d0983d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dd26340fde56f46969ec04ee23c45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7c45bcd57264e8fa836b20c0d1e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3a8b1938e9f4dfbaecbc94335b134134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a999c54a3478f038453e4f202d8e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a45a0f088bf0e9f360a690a4572b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b7beea039884df708b531b4dfa4f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6edf31316c743ebdcda76d1ced32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7b378b31c2fe7bd1dab850e126cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3731ae6b0dea1ff42d731d2c5fea20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd90b3a2b92fefe67aaa718d008ab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbb1119d25d839ea2dd47f01c0515f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654ea6fbf0487f27d86ffcb10ce0f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae66332599266abc39ea74c1eed2a0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc216036710e6157a54e999cf140e72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e724535fbf24b6265b6f390d425d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8450d4f726036260e41e72206666147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708322b68b6cf61431857e59a1985fc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f19dbb83e535c00a766e03a88f2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf73666fd2f3ebd3e3b91512500a0a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3084bab983efcbe641a87eeaa0742151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832dbcfbf35cadd5eb8173946553714152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f532da720f280afb9a5ba5929df5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cecbfb0e7e1798712ef72dfd254aa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87557e3ab815c8311948b0da571a05ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386a944dcce8fb0f90997634974e51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426092a8a4ec172a31bbe0355027c75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1790161db5eb3f8895ad83f692a17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19013022e8151f3bf0bee47cf9dbcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9feea2bd60e76a15593d401d7ee34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3fbaa13c95e846c280595f8c74483161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25994f7676e73efa3e2d376ad0942521162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec1d9540af5718249aeff80cd18606163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5d209eeb77908fde1b6d466d98b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537fc235b960b3d9c26d6253e3aa356165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc2a9da7d8011f52ebafdfd497563a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65b9c79ad9eca1658c37e2c0420131167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0883019c52a00877f7ff16653aafa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3dc6932177a7316e9e1de1edc516f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3681c49107ecd86cccca9e2a1958e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00dcb6be291bdc52770e18e5ccb021171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4d142687cf98ecb483c6ab3f6c9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563eb3c959bcc93cad2b15abb472472173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c36564b19935cababcbb12b3340805174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00676a77e4cc6918e279b03baec811175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918a45146a20e0b4aef5b1df9f6393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a37087684956cc498c2b79fe06c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cba168357b40c21c2b33d4311fbaea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba9053d8e73f628bb78faecd055cf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac705bdf473ccb1b255a30f35c63a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb0b0a51c13d70399d82f35620714181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac51504a3c30c5e01dab241f2a729182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c30e0a2f3f1820d4e1c4d7c70fccca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e4a250d9ff3ecade831fabc226fcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896c5abc8085047e81bf6bb6320500185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d399f6b3ac29996e8262097a224091186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c81717658bf36a9b9602f3c5b62713187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e015551c13ea5b3d9053b71c5417ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e320ac8caf634398447813f66ca1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1ab36d89ed1933ecfc24facffe62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9554ca8c07371e542df3b33178918191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e5882d24bd5db369589db27b7252f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c459c85c9601402d3f83d0623a20c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40025ecaee76782e791e6a15d8cdb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce1903bef853624eb8b018257e117195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d0dabca544a44837756bb9c2d692f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fdf1613585fad870154dfad984ced197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344035817fb481841eabe9e7a937da07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28be4a129fd7cb1ff673e3e752c236c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfdc05f7fe259d1d3462ea2dd3f12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059e7761569c0b7120ddfba78ee9c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcef759a57eddb77418bc7b4847411202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664baeee227b6048be74b75994ae480203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a0b4ded54be3845b126a671819503204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1d99655853c76c99f8532cb61c26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf133bdc85e007d59eca6309d4c3566206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d8a836923b03bf0aa32e5b0b398e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d49aedc6aea80d768bcaded5d07f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0f3d1f04e6a5163391145974b3aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9e997625a0243734514682a81ac4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60b82700cf76c591a6eac26efd8b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e460669a50a3b1c39b02c0ba18d1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d1d9340c87d157109e4b65af22cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9adace89c837e0fdae5e67f998da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787b75b9ce6cbfa25b985544903ddae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e505fe8311f3709c909f1148387fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b998852ead16047118ad2d56e9ff6c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35930a461d7873dbe14f7566b6d59234218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba919d6dbf6b1a6c4af51e5aa4deec219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf2f4a8a9e3661075abd832de4cb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38125b20211b6542923218749ae9dc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555c2cc57e4ff7a389142d74e319003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf222808b77a3d700d01276f0f6d1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f26990c451c1ff1af4040526605b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695706c2decba1573c4c0c87f462865c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc2376a183e3690f400bd441a151cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f38a35d1b750d3eab8777d262bdbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683861d4b04d2412ef1ef1133cef77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec639a0708552932efdeb5b72a59c5fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35554d5561b1d8e593b976c924c7f8f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed808d82821426b31f2ec0354443b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44c7c2e639e5a54e072137860061b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8599d55441dc24995735545b137e6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11edfdfca8b034e1721b499dfd3ec6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dbf0687bb2a86237317ecdaec0fa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5574be18972fca85016161b32ac1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc3f43ac4aa53c5f8845aade09c5bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe2c0ed1a0f8d221ba032de034e8f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10377b817174f578a2345527a0bc1a3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3dacde5f1b5a1e85ed119cd6148e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140295f23e7c981a8c7f23d064485db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38062ec594a860e68b919811d1aa108b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc94bec82d0f11b23022557fa0b53af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704782860e88a404087493de06ae93c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0edabfc0bd5fea9144be39eeefef326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e907a1a6a21144c6d63bbba5856c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04b10c3b0feaa3749dd3bb9c53f9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa4a650a8f4b65e94c23a6ffafcd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36be4ac28454975c8d58b2539a4d9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086b10d401f808890187304ea81a9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b032f94075352e546b527144c765832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b26c71bfac5ce7204bc23d7fde3b3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20688d10fa2a1136a60cd185529f61b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb3e9b741416276d740be8eb7cb1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ed19c1622b17514b56f23386849b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46babe4de462536ee71ccaf405aa693137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a1d1cf4604fd0b8e8163edafc64338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed915523dc1f86d5f3e05b6859ed8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76671f24b284aa803fec11055251b42340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3bf96a884793f73bf392d7954e94a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c083a9351c93d6a1e9667a1607e037542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8f1a95439bdf80483c65b66470b9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b3f488c06d004eaef418a79d5330844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45def405d47557f82a293bdfdb6e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41ce394d3124a714a227a74b58e8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a5a07344a1322562673199e00455447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e9c809a09fda1e8aec7ea79f523a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94262d1de5f8474c7f91659202e4d8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b9a6ef5033b62dc0e1e7c8231bbc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8cee3bee252227ffbf9ba5975f96451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b967cf3cd005f0c608c6ad2b5b8b6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b7801e2e63afc92071bd2d65e64753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04de773a79bc211920fdaf159a094e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131073df7f5467de6c1ba21ed8edac1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4c968edcd26f0b85b5613ad464abd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f0ed440dc205b448afb693a4ce0ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10121721d77e871a3fdcc2936582c2df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab528e6b96bd51c22fdfa8cff589d82f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea12607b1d358f334352a3694c4dd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48a6ddcfd19ba853504fe3843144961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d689f0085b49ce61ee55457fa8088462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c6238513958dbd8b78b4e8f882f2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff11524dc844d593d4090a5ea511db664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9eff982eea0fbc4165363efe4b78065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cbc32963cf7ea2ef9d7cf51c3aad366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e1365f408e95df7e9f696fca5991267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f82a99b977b2e842cbd5865b137b6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26986b66cf80e4bdd1eb30a14fafe3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f6f73dc6b2c4d86b1c877a644e12870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3f1a5632bf8e362cef33bfbbb91df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6afbdf3ddc0d52dfaf6792652063872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78358f5e07d22debe19ac964f83788773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ab7038786454e42aba034a57412d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73e35e56a0287b035fc00687f5fd2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebb4972d3b85524376e6bae635be376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec35a487ec533a894ca4afc28cfe6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e523fc545d1ed9f89c175bd3cdfbac078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742fc4fd98ea62b2d1f97239c583ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bc2d6086a1ac9998768b0816b134480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e79270988e137a57799e80c88a0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da85f4610364f1caca0afbb7ba870f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf50dc8e92c35c4b4782182bcac5dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc9d5f5cb58f6aceabf60199894d4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f02c07b3cd737d05d893e12d2e8b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb5a9568802a88f961d6ede105ece386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0422b1e1513019422926985b07691187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce804a4d9d9078b6140c024e85d198788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdaea94fa2591392ea7ce4b98dd9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b22b614dd3dc6216a599212f0f3f9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155834ba194ad98e00a6eaaacf1424e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717687b931a480c679c99c024b449392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d24a781c0d6ebc6bc76126a06aaa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add72f4ddacfc85869e6c48d1952de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55cea44b4ebb2249a6cbda6e28db7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ef2ac2be53cf8a7b74d81476b9d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e2dd02e1f67d6edac1a5deaa8d8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a191ed2893a6bfd833061797436998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da401c8649c3f8e17f408328fed1aa6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b8081574d264c1e2ed81bf18834f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542386cf1bb2ea51a3148730dbaa5003101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf811750bc01b34d2f7f1b53e42899c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5c276317542e8ce4890f343862917103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c50de1f8914faf3a61f338ab0a460b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de68734b58edb34a94753162bb3aae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2245a957bf6f2be31f14779d0351c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065c9c4c49ccc320de3bf980771b88d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e09d45473acfcc94f153e1edcf53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205cb031a32cd85d440a8fdf807f693109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216b164a17cc2126dc0c162c9e841d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d82f248590e3aace965aa309980e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d91a1ad2a23556f62be7264f487d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c529219f4b56a2c86edd9543fe671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb5ea195242479602210047dd77eee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80874da593b6146e98499d1917cffb59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcc9d2fe4018850895f62f5916ea1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d954a820ad953678a01c3c2b71f9bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f087af34cd9aded68d8b9d08ac44cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceacad74a0e069e558ccebfd1d75754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f583c214c095270d37b54ecf232d61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a73a5c5e6ab568a94d9996b140704121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f44a8d151a03a3db0be3e0d2032c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e95fc2f37ce41aa31758da2383888a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925802e7d648632819731211a046882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93a95e170033f54710519836b242b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b368aa8b3297cd354a3cb46ef3316126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004678dedaff6bd98e3c704ea02fde1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e49e390076f47914a474ef8bec0968128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09cacdc0bd787ce30dfdfdd80cc7ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aa27243c127e1eeb22cdd40e54472130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5bb120841c1526495a0736cd61545131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303f83793d3b86bd5eaf7cd46b72f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3935c7ccc854350c3bd431740dcbee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933292d09b270f1af4afd218b09ee75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f0dc60d6b2565d571b51fe30a6188135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea729f9f7d9d884ec2302fcbe7b5dba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818fa41c86e72dc4db01fcbbad7fb17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619593ded2abe3a9f176c8654f1b2b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908b44120b44b47a5d4edf7790d2bb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bdd1c74128546fe62a21f64cdd23f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7bde134c6396dcc236023a3bd62de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199a5b8209d7de2bd6d4f678f732f76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d13ee06611bb2a09463df48b20779143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccafa1509a68d567eacba4c135ecf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a649c1a72e0ce5513111f49328b8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786431c67d603b28dcd0b18e0eaf73e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b6d1a689d595775f9cd6fedec6b5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc280ea14c90957405d21e4edb00d73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dbf5ed9cbe1629f91568447a11c13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927dd6d9b7d31e543aa1d5f82c4ed2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74348723cf2a20aff5c67154888b78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc722ab76f09c3e3cfe5b81ccf914b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670142fe794d9ae30f2281af3c412f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6172a62d0308b205348294ec7621154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ac270ba910fc086d71c5f6c4df43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a598411e78a440c4013da7e0e6cbee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c4917028e6cacd2d912160461131157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e07e412ad858a279e15eec29f3fa5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20128f166c878c1e8aa504486e09fce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7227988f53ade9dc9966d0140a9f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dcaa137ec553f60528dfc43b6f2cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51ce520a76a952faf54418c51a48b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec095928e0e95de69e314e2f98aef1be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268c973676bddd4d344aeedc027cd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc36b5a96a3eb28a2c82b36b9ffc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed19d7bc9272e680abeb69509522960166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b25f840d29ab486fd2ff35e729aa0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d948df7c35536c57eb263478ec166d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b0630acc15f6f9127df194f76550169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb03db44003eab6734c42120b69241170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f818d616fcf800ac07c70d6e6b63bae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe7d6526cb780dea1b51ea9175cb75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bc317806a6172f223674ecab759cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c49f8ad8c8e54a07efdd1a0efa560174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcdfc789c1a4604ccca789d5b82b5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aca4b647c2375c41f6d06fd4d195d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1150cb670c9af93540366ef6a06b17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040214c5d50a92a0e17b1b2cdb8fbeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e49c67c5099bceeee648d31793346179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6f6080f996cca54a4b98cf0db8e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65500c99338477ac0f9513a1cc65ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3c01af16c4d6e76094016ffc65e69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36e9b631573d8ffe4eb68c01a02654183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65c83030c1acda084da00412382be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077a5e3a44cd8c491049b1672db5156185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842a8a6d52f60cc823cd93dec5222f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd9c64bac3842ec230d929f1a4d3d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eb1a5195acd78dd6e841487a9cea5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614022b7a61d9c6d995feb9ca43f3d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09920e6bb5e9ca33a17b2d2b203e03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132962e23ff8ac646ad3c3778d38cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975099748e0a8cc5638276a7e39a98af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f518ab0bd278bf4ac25828d2c25caf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50a20a1e446732767828e90da6fb5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11703cc4c16a6cad8ebf92ddd34f98d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb1a5edd1be635b54e941139ea4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb0c8cd9d09594b37278cf28b8644c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff6b76f5e5954107a0e64286d532d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b067b78e22e8ba516af710bc1aa04b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722f686c6c7741bff670e76388c35f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224edb97e37cf5edf108cd0c1ae508d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e7727da5e34ad34604190b6c7f40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6894f971c54c9aa7fc658da552daef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457676afac5c452a4a291430e89b68a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901eaf4a567fb074cf922746981278a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecd58fc0ecee352f885147f5ee5c66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ceae633870c5af8ae69495d961baf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5d11dfb87a7123525e6b7a40e111208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ac5a3d1396112b1478872caf8cb58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2692ab2d018bb3f9cc195ccff399ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c82a3a3ffe767efdde4638a80f715211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516c8608790953d93ab1c967e4bd41f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29039c909545ad36e9a6a45f4efe865213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6021ad8f4abbf8fbe9ca710bc108b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e290d605bdb3a6cf7dc416e755f707215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cc7090c0fd9e0776f13689fd46137216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a859316362f19c36fb56afca4dd1e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0670144327c19165190e2c38a2ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716dcc25e88e1ba22f21862b6fcf409219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>