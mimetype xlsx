--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147417aa66b3405158853a32e3625411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713df366f72e991cb147a444461b3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee4c33f2a1fdd51359342e7178d9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a19bbef92df6a75b884493e16c79894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef12d63e2750be4cf41914ba94bb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207caea2370c1a0f7adedb4077a39d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a4bd6a6aac9b063d2ea356dda94207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b905eaaf60e9abd1cf950b5f9e74e398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941c3200dc37b992ba9cf224328b189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b386d57468a5e0527517c1da35bc6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781fa810f4a2796209fcd69db2a728d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5b535d649085ebc4415fc8ab628c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c98fb85d79a40039cd9ab279b87213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e72264df33156ca5009085a861b9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e8a10c3e9d162e560d7d097df5afd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2148f6fa325a599158e351b7f1383116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e04ec63fa92bc0be8b4ba4d4cdf5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef0d5eb4262c59e1472285aa98e1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded0c71f7a1f4423a24db499a234ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b85ef6d4d27ab94da684abeee24c8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6dc18f8ab25e99e8f0b9d6e37bce921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16d77153bcd250ff1774037e9b9c9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c3a1de5abacf2d074552254fe3e6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a71337d07bc1a568b9a42d1f480b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b0d186f4e6ebd2cf850f5050b0b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cac976d8201fb6290a9fb2af43271d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250256ea66fbf10bde78494dd5d4cade27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf387d29d310b201f7750660f2f5ce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2139a974bcd6979e7dbdd43bcf5e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be1903039d12fda5ee00042a01c6b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf864d6e80afb13d1c7e07f94b4e510731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1e0d2a740ddafd143d415a2fc37a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83cbba26fb9a374ad3d3e86e3b357333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dd0a76b844c148debc1e9f9667da334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c624a507381ff6ca1b1bffc2275e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf036ae423ecfd45cc5047ade4671ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df9cfbd3e55ecfde9a29fa140ecbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c906da0a550dcbeb25dc16d4e0e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ac86c2e447fb995c1cb64b6c5b3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d67c512c870ff0f28f24dd408422840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1580ed2f679ca6cce0bd95016a068b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a654864278198c19fcda1071caf9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b190d1aa88e288ca0b4ed2284704fa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc2efd34e2204b1b3fab294cd5fe3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbba3df3b385d2470e72688a5884c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de0bf4e5ace6ab9334dca6046b457746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15afc789fc73c4c8cd19a169bd437347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91004584349e3bb42c4edc710983e0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108524d53d907bae3ad129e914caef749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26562100760df79073f526f8aad01c6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9bc2e60c53fc0e734e8a6f0f555751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8927e8244c06d32d2ccf54232882f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f8c77eedaba6d6b95c8c8db0273553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52bc6c2c067bed799dac1b86c647ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b155342ffa27ae44d6ad200c29daa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d52fcca02601dbc6208da98bb2bc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bafbf0ddb78d4fdaa159387711cb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61816b912cd10a317a7c083446f98d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee18ccdcb2f84769b25763635025d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1cd414a4566cffb313701d1793b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105472d641c7daef172a63b1887818561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92746cafb2340223d2ab4f961abadf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac87f28beb7355212e987726a22ecc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb77f4c9698d7ec86fd11f12ec63c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080955a7c7ef77c42e44e1d18f45a9f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64047f53cefcadab1022a6023e84ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb268e71dec81d0a8223d5deb9817e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a51f7a105e907b383905398ffe6ef968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aae90350e9504945f63521ac5292369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe9df049ce1b6b6ebe7b14c44ab6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2706c42432d05a1603652d0e472612b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72544cb49354499709d4aa790684d98572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199801efa924dc71d4726bc82e16c3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af26c4c627c5d2611e737947bfd2c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2849dead4f3d64a7f751bd066ec4b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4085238b019132383e0b2c4680b438576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8c4b6d131c50ab1710b60355f2be477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea473b377c343095219aeb37d13f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224643d70feb51c8655373d93e008f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d11d7f7ff87e677e94bc63e5e3ade180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748525be69f8bd6781e1e1fc1bcd59481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f2d86e9d268e4c9415a8ebf6bdf4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebc353a03202ed54e03c323d9571083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0d35c687f8c783453c8aa1a7d16384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329a99335fb20c823a2919da5fc2c3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a029eef906ff2ca753a1cafd617a86e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779a20aa3e00d3625c13fbc2534291887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73ef2337b22505a3cd1d39210b0fdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf056218ed68547d9e3bc915b432289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d2f78fde642634a1ba34736798c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef087c45a9102393cae54ee11876588091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb727fc3013c2d5d624f4a830bcca9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0202eee16808dd3908101bea6a35793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798c685b20316603b2156e230b027594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7184cd6304d032663b440996a4cc3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824b0e03e4a87b02413e2ad8a8b29596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f5ef55db18c3a0c0ff6fe190604f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8acba3057be5a0836b4dd0331764398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee047a97212049c40555dfd5fb39d2bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084cc005c488410318b4dc54ef2f23b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc00b0493498825cbc2fd0a4a8b44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48a704b4d930f11f9c0f50d51e7619102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49929302c96673214952fab1feb876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af7c57a470d7643f7fb2980d9da92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f45f70a53d4e2d63e474532905ba8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3326d277ce4fe93940c019c43568f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c773f9403d7c37a94c989fa02cfbad1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601006f861f56e8f5cb1f56016d926ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa68daa3458a7e5da694c0ce4a876ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee72594f19fcc638c23184e1ebbd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7da1f34e1000b4440f7fb01efaca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4cd192f702c90e42f2088df20a0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6d7a48f152ffccd84e89cb89b96e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907ff4003b9bc269dac49f972e6259114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac715ac1bc453b354d5e4de292ef3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71d1710e4f11a9b065dc79935fd79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304882c8f7687588d37f0f1ac462d5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207ae891f7b1db6ca0ee6d581f77dce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c62824af8e80374410575789f875119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c919001eaeed60c12ccd747d2b3e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9074edaacf5114134a5fd7ca3e8515121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6b098e6fd31d4eb00b5e3d8ac8ea8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92026876b8bef3b6992a4a7a06ab6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0b5d55b3d422415f2a315ff9e8fac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b106d16b0790e696782e8a03df4986125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70768ea0fc0a4938c3f947b2a6c20317126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85a969162d40ec144a0e0d76a66d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ddea29fc3cfbe83c49b734db2ea42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0cb85092c529666c455a32ba44e16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebedc4c1c9fe545a6a559749a6e64d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4623af2090b4c0d7783ec1c84216a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7625f90ff2d5e4dff89ed05da92b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b61ac68799473c759ae98848afd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4e02e192db50422b93d50cf78357134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006662b7ea7256dd965f483de634b98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985575f40278385e9978ea27f8f58ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d3576d416b22ee9b5faa74c4e1162137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aeb50d5f8629493df34c34cf3a958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eaa267c78a90fb7ec7cb332a53a45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6a9aac2df257e001d7bc87638edc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4833f58548e31392b92e6cfc19a9a3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981824ebf6ab0c0b1a33320be30ba93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02a1c87e265d2ce7f2b251cb6ee73e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19018fb37fc81fdb547c9a07fad13a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7d09c3de08208bf58adfdcee8c8c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f3c3ac5959193af5b5b4eab532ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7568428ccce54aa92f4889f608c6881147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e2ddf9526e706a1b4762a209c2ecd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bae84a56063e0dda76bcb329198f37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961eb8ecaf308b86ead1793897bf70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d52fca85c92ac7887024b5e5ffe52e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7adefab9fd296032a6e00446cbe648152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ba64fd631b69b3d3b19fc993df07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5daa0a893e76719f2b10d7f2459e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62104fe568fa97e6072b2a5ebd7a7ded155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035151654a66920f9041898e7beff8b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c9c9ac0a3d95c3c60b83dbb158a38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cec287f447d66a921d4f345819a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4516b1245d70a526ed3b4e817c87b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b07c8ca21070f7b79eaad13562bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5acf08f2024b1cc734ee0d459e80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d11ce25d7bb1cdce8da5bf2c792e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98f2ce2b00e133570dc1a63269af46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd8c271a7d72defc8a12e142401340164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5117dec97be1de8c6f7c4dd7f7fca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb0f61c226458e6262021c16380874166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ab0b62df09850335d55c96c51356167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206696b87c2cc0398f1b543b1ba00e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190cb809a9d5d51926600703dff8cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e74030b40651f15ff6e1b1da058a5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c5788540d353dc8bdc9580dff8cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20ff3aeda5cf4256d69b455a6db9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fd5acc9997019861591c538974086173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6111f308394abb8b2d69cff572032174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f5b29b73350f68732d69ea5230ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b13385417a6a3c733f9caa71d7f0c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63820bfcd217525fd5c2b6d0a9033432177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac380c694f9fb60cd7a82043a5ab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac91b7f4501976397c0481f3712ef58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109165301c46034085be014fa6a7d67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c936d9a4a62f13bbdd33bb71eb18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45bc91636c5c6b5e5073bc6ce66e56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e9051af6a0cb6c3a46df64c53834183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9df8befadae5d7cf65f328d08e43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a0fc7047baccedea551ba2961a62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e2a8bf3931a388475188b67abc5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d8fa5cd1e27054328dc44e9d23e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9320a0c73909b168befb70b83acf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3fde24796041e2e6ce1d0e5e9000c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127e3a1acb497ca771a3528cc277792190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079c140c2a18419e01c24185998e1bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa35d4e76345b87ef6898048306026b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358e68284f989e48de4d673e3f69441193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b2af4e4961ee2bc7bac0a657fb2bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f284517a3ccf299e496793a5c4f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573867c887a4a7dd699b35f57d8ddf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410afaae79c0b3b825a95ad16c8ac8ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34a41d9132252707758a65abefead6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec60311d5d7f4b9f1adce3dcb6130e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53e6821e1511cd3a7a8f1240a5518a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40518748c81ed9b3087976ecb63190f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70626014430d37b9f8956c924f4316a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2534c86f7b7b1ee856b7d1eb0b0fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6087c9b912c66ac441a1d425caacb2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a7c0d9d018d805facc561ec8fe718205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff792162f219ecd5003c776b6ae22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cd1cb535d024ba0b554b5c9d1671207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d7c320841b2c9df64eb4c758d94ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97592a6d809230c9052eb3fd47362f9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b77dd30e1d67be1abfbfa0315a68f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73295f0875d73116a8ae866d0c609b8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ae68c90aa48ab221b7b18b82dd041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91c42b920e05928cfd4ae1502a170213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776dfe9365a18e03bf5db4a7d29f50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5419ad2bc1bc80c7baa62057acd79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d613bcac78cef36bf7de8339bc5c77d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1298ad464848415f28a5dc3c6a696217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefc9c5fff10d7a4468101c24976ea6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ff5eca4f836e8bc6207746120ac35219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6ae5ff47f4e31f289ad2ffb94176b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780374929790cc9965b9d12cfb7fbddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc5caf952d8dccc8b523699e449c023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e632065c82ea2729da2a52e1663054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17dd5830bed2613b92f088c8e7f8855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5948278d7c208cb9f1e83d7b2e04206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c767569eb23357553f83d001ecf29d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c30d97e4c7fe0eb4dfd2d9ce96486c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb907abdbe84587881566f07ac78fc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9044d68f7ba0abb7dcb8d11e26f6e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1857ba422e887e549eb89ffba9a5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4086668c47dea0dd79e8d6a1aecadb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8d449a83fa164402c82fc76e654713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c3c495704d9bacc6a15244c8058ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef615e1c13d9e6f430f50436c7d38615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d73f8aa6989d496ab7b5a2848b64b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d499abc7aa3b5920717e6fd26f006917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da5b66dc5acd3f8adbea769d2618918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbece9f420cef56e46f3c989bc03e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123efb34c12e28d7b1d524824af98d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072635e385c0a3d85a5c97892ac3053a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5afc563582e0cd5f81383470c2e34822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a240d7df4ed2da6bdab744a184c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce333cd0aa04d35a847c471066e6c9a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3331c6fc6c24d246d5fa7aa11374c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458adbc408593bb23d0e3c6797d0de0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84584735009842627bff872733abf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f18d5aeafb78211e1103ff3625ca4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357023731651d287aa646d54e6c74ae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca75c27958f76d5345213bcdf8ab6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8462ed29e2e828504cd82c56f1c508131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396d170bccdcc24cb7d82cbf425819932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981a0ee7b3ab02b8ef73907035463933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9305195c8a921854a66b26af8dd02d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430599242b613593aadcf870e46449635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b43556cd596ffc13583599607478636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3feab0f00f7d9f3c319c9eab536037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a095eff015ef366af907c851c648a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4992d79be8d87eb195345b01eae63939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df35ed12c63408170e4b5e8373225240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706f7f7f4dea9f36272e6a3dc26ad3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25333189c18a7171b528563fd5b1fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c2fa3b00bd47c46ef8db455787ec043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186001934f3bd8731fabad666f889d8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3a9c6fed9fcfaa04e7bab55fd44c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcadbc54956240d3afd27097c4c3ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2b6b6191f699569d753a42a9282947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74a9cf65c5980902f84cd025f37f6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8c695e7ffb43db7ec1d4d6e2525a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d6219f8918ccb95c666823da66d7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a14ff26d311176c86c4f5bcc58c8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495cebed2b46f563d6023f6b06efaed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae45bdd39862448169c319f3e747f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a3a8ab7ebc6e666e27a695936550754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb001211a5339e1a18bab05c9a784955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58608354b7cf457c38a1786bac4fec6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf30a12d35c4662d2e0b691450f6da957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037457e8c33b9e50066e4412944fde958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8181177295c7592ba8eb4a338dd24759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946e204a7de3f868fe6dd6fb2ba0bae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7495701bd30d1e8b86e32b69b2c77561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744072b82cc9ebee1c0d947e0d628d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edca0836fc477dabf0b5c49e411ee963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f868c154fba53928658ff49a451b23b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce5ea4bd1ba42a500496d51adfb48965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f118166b171deeb367ea24ef5e4c8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb580caef7bd49be0b99eaeb9381ed8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c4f7fbb09f2b00239670464e85ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777871d07a9ebcfbd244b4c81bf4f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104777aa7342965ca9ded01f21fb95e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418bdb61a3d5e0683a011a70ba722b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e02317a64bf63d3f4df962bc77d1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb924aae53445ad20b80eadb2b5ffc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d577c091dea78dff75bcc3554ab7dc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39e05b41c27c731f5652affc89cf0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57811ff6aa3c88ac8fb37332b42d8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c49d403a00a272750064ed546f1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a0a118a67ca872969a6ac401cbd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ad40e0b9961adb791ce06180f96f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1cb8160174bf4e7187f674485087580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ef396d8faa068a255536489c763e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfd416178bf11931981b29bd7447ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad147a12389e2d2ab1bcad63bd05e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058244ecb3dafa6794a277f45bc626784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dba7ab2ef45f9d8e16d3ab96c22bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a996c0478babf580c97570b788b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3e803e7de5aef44930db42b2287e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabea40640312f9bf8a1c71bc02d9b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be87b8852235cdb468f62435717be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4086b2b8b269b2d22171dc1004fef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a12950a37d4701221e774d2c7225091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1dfd740a56a2b6c8b03fb6334bbc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25a0d8a65c67882c8f1c467c2e58a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd48ed424fd10eb23f62d8b6832ce3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195000c6e55512b0c4cf8c1598a96b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588cd764d4d17ebf2ea1efae029b9b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff49a0616a9d8bd424d721147bc98d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c3963c6081b688bf2fd722d7211298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a82448e6a038ac05229eb5f6af33b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb6c41bb966990d8cc1618c8bb6ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696cd014869c2882d31eb59aa49446f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acf8c0f0a28259acaed0de42eb22a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22c17dd6466be7e0c1700e2bfeaa7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287879a41855d02c9bcd71e943f9d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c986380b95dc790b5301a459d0340105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a18e28895aea7043cc83bf0029214106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd917264d47b98baaedacf0fb6fb86d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d7914cf0f839633c7968c90514a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e68854b6eede07216c4ae5917645f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215628338dc48be5817589f9d2c149dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072f02f1ab9c65bb663bb462bf467f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea3dc3a5f6c1e5d3746480903008f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236f16bfe66d702ed727ed6adc4e63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64e978a36914039d8a949ba22a8875114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b8f8d3229c4144b46fd6e9795f822115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148862e5165f59fb9f3854353269cd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512eb680379b81ae640a14a1c34dead117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1ca2f02cb69d760bb3400f1fcd9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a72f770cdff205a72abe8f39456f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b264b94f35458ba8744aab5e862af8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30541e66e11fddacc80b24b3a274e527121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51214ed78cd38f586e30e75a44000578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09698ed27deae3a0ea419f70bfc9a335123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7188013e2741495154eaf1fc852ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bf09d117dbf9634b123156a43095a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5f6a44cbaa4ea631800b2b5ae903126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d815184b7659c616bfe53fd217df60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495ba61cc6d3d611b26b3dc1c16f902128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556013ee72edd0b99d8978affcdfff48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3fd91f5edb36a1dcd510699e1e499130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b60def8f55246447dbeca3e0b9ead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0e1a269f504c7d7d22f9a80c6cb68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f08e1bde621c91e675a2cfee5ad1e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87094ab4b08dd79713041dd3a2dcf41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fbaad6f64323b1b52a280d0ba6d60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a817499052c70b04bcb685ff871e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36da36005ade649ea6a9b124b40c90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a594cfafa5f350a3def9abbae8f302138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb62af627f7e5ed57bd9eb4efc6d1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2afef72d57356cf6e5a6c6847e423140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c363dba08d8f7a67fcc1f73e6693141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc90e35488c601d5b315d571ddc796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b76645712a15befa8cbe4991ce62c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce84d260e4b2fb21bb332debe86eef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6a72eb715f769340910060117031145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0557f26add4cc5ce37fc1968629ef88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888205c17d961e7042e67d81b0c39be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026887478a9a4740f7d955632ddee16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dab5d83977023d4faef13db526573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef089ffbb0e3a234642cef66894979a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00314da8bc19a863c843cd3a647a2057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba903ffa1f42a0f918dd866a92dda5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae44f696a6a359d90ddfc609228d3f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055bd78ef842469e76fc5744d34e98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd85b9f05922f6cd073c37d69d540c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503ba4b0b219f3f8e2bc7e6628c88aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d33c8f9215d2c2215972c26f4e265157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd2785472817f7aece54baed323832158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e378c1c84ffe8455277b6dc7fd81a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144699c21ff7aa7028800fa89d3b7cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057864948c6b85124aafc6ff64df8b72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e67b0e43100716f0234809858f8f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a647daf39aa503f3ea4d2bda0bac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aff806282ee136500076bfe18ef78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34d820389875389dcc1cd7e5d0493a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ceb57100c2241542c9027ec65d3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6545fdea03ea946e331c4988ea12c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0868f04d898741300aab0611cfbab64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae620f250c8de51c30109a7a337f896169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62298ee8e40db3f458c4c94a802b1e2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e670cd99518f9d11b79cb06622399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea920436030eb483d3a483f2e3f0ce27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d333e65dc5a16b3181d8763c20a04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840f8461887dcde92cba1f5f1cad9e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801477cd7b7397e35af8d8d47dfddc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc720e37d52a5540b74c1924387c6c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b7d6904cc5d7070a599ed94f284c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb051b97f9a68f2f4b96d2a742455d75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c85275e78a4f64e84665477a1c7b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bd8599aae1cefb2c70a92ded26fd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406356bbefb23546641a0f1d3239909181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3b5b3f623d28f3c5aa18f428cf29b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9969071f2f839342b4f3b99f77058183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b6755f750ba6e0f15e9f618e6bcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262eadc8c0bd4678df0cd83f53d6195185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae49c48faf6b6fa16b9252b5c749922186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd1339406a575f8bc0e8d0827f804187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5ffb20e4aa373275aec4badde3b2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88452e6babbf19caec99ebb8809113189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e136a34bbc61e9569a8b08d1422d643190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c87b92392c5ec43aabce4a0fa9c66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da7c92286b0e963f1138f5fa03c0d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c5c06362c8d75c244b7fbcb91700b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589791285f2a32493c83271d9d5f1b67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42234afd8a4f4b2cba990306c76fd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ecc78bcea532dc6f9d85cebb0976196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbdcfd7b8ad343ce023053bebcb68d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f8cb28446ae6d3e52b686529e3879198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98081e3d202ddcb0da35a00b34ff8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce18ac7ce4beb0833781a4277c568fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38338d77fa4b53190d166108e499b99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dfa3d27321a3a43f7d0c2c19510d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2652c567b39c2801fa7196873f9b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162b12ef17897d4eff51147e13e798a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c8b32b61f40b518e0c9d023685a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f2f30a53e559e03970b21b4315bdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79dbbd00c815ea5722b73792e254d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f6b88fdf620af65cf12b97c0ae86e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131b883e99185b01f59fd01c9670dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d378f740a74dccd73b77aaacf926bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3ac5f832faca2684d60ab6d57013211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1624e00d45f6016a5bcd0982b1f91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4a0992c7e2765542153c5d76cbb8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7851683ca010491f627995d5b4417d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9873cf78e3ad2499abe1f7d00deb95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7296b0f99e36e71357e709f55a474a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e5d5b6ef709359b6675f244fe6b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08668f9fc17e854261a7b3ef8fffbde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c15df02aeb781b38f9700c6657bb7219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>