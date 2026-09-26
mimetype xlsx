--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ae77ee95fd6d111eae83132834ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d95dd16d45bef8d671d2c4a2fc9ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866febd38e89ad2f7e84d077203612f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c6ae93055a144ffcc0b9672a68074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0075c765ef76f4633994c751f8a9bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3a3bdf742066c6ff7e696ed5c5f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c9277f7aee1cc7d8c83cd9c29453d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520813be65983fc3ffb8f0d61947e3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea3cd2edddd0b06009f53c9e9583e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80ccec93d71d00cfc0b3f23849f27410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437e1eb126484ec23b2f3bd978f51f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f5e64c7e313ff329a47b44e2a34cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d8a6b5098560f96d833d71e9898f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ef568e489844a63b7b6a4d2c0f7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98d4be486ede836fb5e92b18e8326515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b76c913a46a867c485cf7fa6e299c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e8ee315e50a6146b2bc0d6ba6572f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246544f4bd777915d18df6fc0d94272818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770b991175f93a3bd3950d77bf011e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5c43bac5076cc591fa5822d5885d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d359689eb303598fd694a2f74d2ec521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd4250b7128b62101d29d3e1b162d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ea7afa4afb231115d040bf55aabc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f01754a52e8623e90fc96f83a67a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c8b53ea222fa2302b582c2583a8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476161f0c819905fed0ec2c10e4a2cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057ba3bf89e7981f07cfd66c6b986d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925effbb343b075295123e74229448dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cbccbbd12e87016d1275ce98a6c1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968d7d925b591ba8a3a2337d405151630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066111f09ac20f93b30f6c3ffef13031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c03a37fde02fd4247e9d41a703d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee43aa8183c8005f2588c6c00cab77b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b37070638c81ca69ccc79b473aec034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6034ac1b0e79528362fbd96752f83835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2952c923c1116e89ff025d10c32c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b042a2980c4ae4ae7085a853f9200137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533419fef8a7563dcd9faeec1ee9f1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae2b5edd39565ead0a5faffb2a32039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a459bca73a86d3c3fdc8b563dc3e54440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f4a085aea22b8d81792d7595c3c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc178bf489047dd7f1f648906c1dd67b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b016279a5fb7698f37712aeb4414e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e56ead4451e3a0749752e8c04cbbe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7818bf9e2dead07798820625712bfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d4a8862b4f5c24c27d8135e7dd1d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc93f3abd1c5700f1ef1b440b6441aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a71015ea5c804308c7ac71abd99f4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6ee486f10cd8c9ac037c94af0f3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859084e621f1591e65972a9927fcf54250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca237d891e0b201eaf9534038947279f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea442c6a6b89c67ce4ec272b2bd0eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df8ac3230f765a5d101f562bc7550a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1ec21b66525a235834f279f4a863554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c26bdc310385d6ffe72bb959056c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2632dadc172e2fe4805c9fbe818f8b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e51c238e20ef93828afb1a3d153257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa658825e3be6af683c23752534fc87758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fce5399f0760cc53dcf751579001b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f38f0cebc6c5535c354c9e64f7bc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4eafa4376e120c45acc917df97c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52d272856281857fd41770212f531b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea25011db2ba24c424b0c11993aa4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa8695453b7d51bb7d328a123feff364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8e2d99896f8d219af0d18bae9e2d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d3e85b029a5a7a8aaea656145d9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa1d5181559a24019af3491bb8357467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88705afa4a4a39aa3bc56f01b31c3b5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb57beb6c71d5d0ce6d30116d8df5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e5505cc29847da1ee4a61f9671ee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7bd33cd6213c3dfbfb62f2dfc64171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748b12f40ce8cf6e287817460b605b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e44f2a6e370187d1a7c8821144a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798cbc80eda81d911048eea8278a8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e154761b0c1a60b60ff251e478131675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc495524a9057b9193b729874526476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5bc78b3ffc7aa770fe03ed4cea39b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a14249c868663d363690c6fa2d0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe79241959cb164c81688c9c8b28d7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29c8b65c21a3bffcaf6bf540121a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117ee6c209adc06596d3ffe2454d8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16795b1971d8c301379edc4e9fcd8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2ef8fd1f58d6ec5203ed82a30631f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee0faa9ea5a843831c2037e3d6511084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a29d35b9525445eb89013711dff285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79ae08ceb3b1bc9cb3cf3d46edd1cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc77b12d07c6996509811932ce3d03087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdda6a340c128e148f8f7eeb4e65aa388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e552e43273a25a06f4e53d549a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f40889ee927b12a13eacf9de539090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28974ac05dfd48d35b68c927466752491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f3b84f5893c38dd6c8f49a55e7df092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92fff68e6eb0847d711bd7470eeb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c61e935896fa6acf674d59708a30594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1caa2db0b4b750566ee0fd743cf0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a16d4886c2f66f25fb1f5269074796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810748e61b54d6ebcbf04b785d8398eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949fafba6d29d474d43dd9e927ab8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6e1c345c325266227aea55c57ac999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554746c03cd3a4f66837e6208ed30b3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd84ee70aa5124c13dfc125074f79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3cf1f3dff5ac6b48dc89940e23adf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa95f65088ae5173cf8efda89c7ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596db2c97822f5656b527faf68f821104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e792a982d6438ac6023d84def7e315105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd07623b7de913d171b0ca4e25ddc60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b76292439735609d5b220f74855e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a722921230b5283f0987763223f85a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7586cc9c32d8807aae7d6eecd8af75a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455799a1ab028828244c2ed6411b17f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913805d9541b7711bb45cffa38fcdf30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ca992f28ed3a1d9ab86443d51111112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380cf9effc94e652301b552ff155e30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181638726aecf71f571ba846fcfc73a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd45ba9036d4159c1d89cce20c6a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711150114e4bfe05081ad1a49d15d0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d794183cbf2b7452b5f4c4bd784cb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd4d42786f74c5d9be1da9fc5a5e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eca4fdd121f87df00b16e907aec4fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350e516c6e847284e4fdea72452ef2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4cbcea0b72abc65c825e5193a5885121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc1c9ea8eab8366dd75e72179c51b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c83e1e59976fac7b48e5c3522c2fd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ad8245ecf2cd3166ce9cbaaba58b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b4216d64b750424d4e9aad96d80f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1e4408ef3a0f1d42345faa1e9725e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df779cc93b963ba734f654ac0f413127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c4b89cd06766ba3c6a661a4cb6fff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafdaf8ae5265c839a1720ee4a10b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f2f4d6e25ca5c0d1e9e3f495e102130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d867dc69a3ca57156451485b73e7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ca39b0e8855f673bcbcbe5ad1b6e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d16f826be964d0162ff758beecc521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cfc31ad44439b582ec3c975d27dd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6582ebb7d55efa4de8b2ec94a28f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec32ca057f71c66fd062fd9505e15d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21c8a2662d8b3f547e254cadae77a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38c941b8398c840300074276374e8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84cd95bb6825e80d939b558896c25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43babe25cabe7bea0f85138247995140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f9ac65937aeee412c6e9cad01063f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c36d7c1b6939b01060cd5425c595a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e796625bedb54e1df84f4e1fe208bdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1695ca1428bb7a046273488e59270d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2846d5b1a3f3aedd3f0594b44c9db0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b23e03495838515c9539ee209588f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e92aa4c91f0ebb829338bf96fe9ad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9b821720c4bff6b0706751777937148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb3f08339425da23b4f647a998202149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf919967797d6db8477e239ab2aac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012688ca26fceab43d95d2756c159c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a2732a50136a794b5d5930e9622df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58e18fd1097a586f80dbc68fbc53ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3186d9a283b4607accde9653b7a6ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd36e18b1582bcc81a11222a193908155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb36bcc07210c8b9f6c68c2c7ab0ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eba45240a9a08877b42de6baa06bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0714862fcc976389fc2fe2cc295b39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608fd4982948fe6d5ff9c149e4d2a70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225236ecfebf4aef1fe830ce7e222e40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c5cd8cedec73f81dd26b822066032161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a075054a3492b1c01b09801d7a10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d888ab144606d854450dbf7d61b9ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317e8bf068920a0ba76dbcbc130572f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ecd8e0fb2214de63b4b5b9c29b4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda642e00af83042d5a9c3939981c87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac26de60b16cd00e0ce0988baea7a5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033baca5b6dadd3dee23898d4083a56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bdc01bd5a8817a0138f3e7876ffbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90492689b7c4afe31829788ceebd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b749091c915f954b5db3625643576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fbf5815033d19a9d079114d711393172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3afb750e263c48ad537fd8875a73c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaa1f26d6c74058a4c29aa4ab9fbc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef79e257a78687f2458c098c76a95c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333abc0fa922cab54da8bd5f2d8976176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9a94785bf5644443672028f10906177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8537ed829f2608b1dee7e573ccee9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37420daab0616f76c6ff2f93f5c3b6ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972431e490136ad3c427c3c11b21cbac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684649db3e2ff42e9dccae531e270e54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828564e244a558373a81866fe01b9d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a51552c1ed6de16f7a79de03161d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241b1ef1b30926adc8e39dcac78c974184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbeba04c882ecc38b8764aad3513db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0b51b6cb77c7b1c47b1ac6631eca8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f6b3347789f881b4ce18faee6887187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eda5a15470c76c1465552457308ec7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3ae52cb23d390fe35e9c7f5e8cb03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7a2235fc77bf4b6f1a3ebf9f32fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f99dc34a0cd9a3608cab486572532191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e4341cb24a19d7ea7294e588dc9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e939b12dcfcbe16902a381139fb7fc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e32ac105d2b347bdb4b4f92218d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1761d4d0a3d619000205f7c583f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017cf3d544d619b71f0464699aeb83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd08f33b6d45238d554fe37c50ae3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83885fd4a30a672ddf705443ad3e160198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66eeee6a792e644ed1df43b96bf9656199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60712efd89ba2c5752a8578f67e214d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e56a93d1c3e345e8cb24e1331f435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd6c2db260b2f489bc37dfa60ae8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c984cf65d1320a3174251b443ee7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b36d1603266b5440c848feca4e82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa20cdc9941d707df6b44e0de424865205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549eeaa103eb29998f1c8da001d596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e44430f89774c56b8dd72551ab059207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf259339ffbaa226450bdac11cacee1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a087bfaae42f207ddfbe2759e9134209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce27b8197f0bd82f92855b04be94f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf72fdd0e4bbe5c06e2c4a3633efd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bf6ed8e2a4cca2485fe8f69c13aa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29d467fd6a680ec1f6a77ceb27a4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e34c7a824e3e009001bcb73f0879b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e439e2a0fca7e8a7e6ebb7ddb9d2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621d1f7b49085fe34e3c367d530e7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34e023eb2095e8593d4e4b1df8023217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160cabd69e5b49e6390176045b9795f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396649f063f62880cefcbb9dc3b969c219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f03fad0f35be4a3a82acd0467d3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b2947cbca5e4e6fdb0098c8848322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd0f6c7688a4ab2c14d5562476f9463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052a5c57a8df86a085be722389f6d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8db6c6e8098db5b74bfe69a0608d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fda1805177135acb7278e8b9bf1696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75104ff92c710c50c8bd9a3cbab33117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4b443f938a40fd9a48a2cb4c5cde68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d24244df993c398cc39d9b472f6aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a679a939e2f4b3911bbb11682ee37c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0969c50ad91329cc1bf50a7ca2205d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7cbb15f202df9118a5db0477cf72a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011e678f82ecd2bec13c389e4c157b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e21c956c88503c8600fe48e3383cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ecdf8d2a58d30f497919bb78322e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fb7c37831ce535fcbcfc10288284c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2092560ac5053407c283e8bca6f4bee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0ac1906a4d1212b38bbdcb973699c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5978486aa1ff11a314a9030c9531219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8019b846a289066f6a32a44c271420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ee5a42db580188523f8599a254af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519077b2424c218d180872b9b414dbfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394062b1da1a3456ecdb4b3c55a3504523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6bad854d9c21651df78a3d531cd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01163f5085e0987e5288db7014119e2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7bf4f510f9072bd9d7c44ed86546226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1f9d2ea07868037b086c2ef316d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea90d8623a1314b052f66ea8b86fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace647669e6d68a1013c39ab1e16b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34805002d8a376b57e3446b0fe6debe430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314511692182b55826611195262af5b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc71737aca79880566d00a1508a081b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f027aaadc8d08688da45f3055765e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a42fc5470662ef6809e79c018ae09f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a220d5ecbf6bdaab806ee38eeada6435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a1157f8d0d7b060b83a32c6378bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e9f1d508740840eac18c9ad3035b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582ec71244ec550bc7c0f1e7bcb6b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a634419b46ef859f7d3b9369de431039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2fa61f3043e5674a74b2862b7f5fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0604f544f29d37f692fc97b0c6e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603eb1676a6d7b76ddf9d5c173948242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c971217e9627b9e3a8388f62ac4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040176378e6aa8017b656f48d2ed19c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27527b37988a70fc143e4437b1771a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73343d11a66cec472990041ec46e39446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0a7590d51d37c8f84f664c065832d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e5cd760d47cc4896122c97d87f9e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d8be3e3e97fbd076e0378c91a20cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071038cbcbfd99a36b3bace3e6cb04d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8afac61b301c3c6c6656d6ebb3c85951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59189d51078ae3ca1ed6fbba2fa4b68752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211113dd9f455ae097ca3c34a5763f0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b86f89afeee581881de2c6478b8f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65f0912f41c038b7dc92ab594604f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b1f878a3381104fadec5d1432e2d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce01d725d264c73b94286e98b651b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bae216b21eaf0d2d352ca72ba80f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473391cfcf13f52d2fccd3f3d07114959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54972845dcd696ae5736cbec1b0e6eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4fb8eaea6b37662e8e297c0a1153b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a674cbc4332f5ee665ce6416a161062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51190fe2974937231124df990fdcb97463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c951fdebf7b8d75faae1aba271fa8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777939f11c912791f2bd386e925ca2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03e775ef2e7906a94b09e63110a6e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac2358caede980fb4d85f8c721b7e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7228e8a4084cea9ee039a564bca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d232c34f18f31e14695b9258e6335969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed494c32d6b15256ffa83e28ad33f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5588db75b4f7ccc02a6573dc1349071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b74fab090377f8aabb1f81ca6dd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59606efabec84e7282bae048cf9b6eb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3be818ae6ac7950db5e09ec1e4ed074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102ca5a82645e0485d5e5231dac019f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551944116a96469224341fd60235207276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d434ea8df3b1a92ec486c54aeda5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3664d26a91da7ebdf1b2ed50a8600178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200662aac3826bea2c77ecfa14407dfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47befb70432698ae4869697aac9949e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a68a3d8eb856fc13f6cd22d0bd1de781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2406d3aad35fa586fb4cbe0647d1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365c409af6f15f4c7239974c390c9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b1241861a097894d09086049d23a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92dfbaf36f4cc8434a6ce68b0940cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf88f30bcfc097c34e3bc7c36bbabee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360374506bbc54c7e6e7a92b430cab6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd88c3ab9a52297b55513e50615d2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed200dbfd06d256026ef8ff91f9406d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70d7b0d6d228b6b5450b5307113ad590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0baf2506de13517ffc247ed5c4f26d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be2cca81698bf450f491c815850bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eef53c82bcae5d350c65d19882ce9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46e9f0c8ccb415947fcd96a2a407f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6aa522fa2b6da205cec75fb58096895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4569c0a541f1c11c1358aa5bb0b4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1cf4042139dfaabd1bd8e6ed8a48d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc03e0a218bd871f42d4dcb3d1045098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d9f3fd7c2756c92b7149fbc5067b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b764eb3be75765dcaedb4158bd77e4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea617c5bcc3f1ad43328782fe6403e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71461465e298e0b7043c196bca6784102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53dbc772930f2aa8181a2c3def1772103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf5fe115ae79f458f4f32c96bb4e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1abbaa19eb21910163bcb3d962f9da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4caeb87b665c8c9fd39b32889e9640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781287d1582a8b4ac5a24e5efa6cd27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62367cf43a8fffd853d62f16e1c2212108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37e5f5a5f690e00a8b9fbe67aa8590109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f42c305834ca39018d7588df23c75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd65bba0c9c15634a94ff0e7fc1e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a27b5035c132ac0dc2117b4a64ee43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14d0a70c0299a2bb767960fc85f08d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1fa3d6ba76eb81e4613dc7cd5445114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a2bb8b60db84f37800d5bb62b609115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8222ef6f7d3f26c21e277e1e93749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afd826727dce2a58e3ae59ee544fd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707d5d56842928215ab265ade845143118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee5018e0e6c32e44d54287e39d462b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42210302c7bb7ac201efe21dd30b6ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24adad6dbac92b7a0fe68e7e4fe73c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d9f69f5ec7563b94ff52a7acc615122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b430fc1b3954f83a6f2cf55adfee89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a555db2e6b7c4dfbd94c77f16502b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b374150a7c704a5922b026f89c5f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ddf284635cde14adfe739943a64bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201a28280d9807f5e1caeefc826c088127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0454ca9d43e2afd026d60125eb53128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543236fc887897b4ffe14005fcc60ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9301580440022551f03ba80228432c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72420e5c6d28645430ee825164b64cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e1614ad1df291547a3cc85e01a22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c602ddcb344b3074e331999fe29e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4514a7d115250493b162b4b56ecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d033e54f1c122fa324eca6b52facd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af501a0d8d6cf2716709194076da6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35bf1e7e35f48d466cda746129712137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a12d0053781c2aba144cf36a53a8b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737684140c7a1e15ae239f635aef5b9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfeef5a47ee1734eeebd439886cdcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d55569d84a2df77c071e567117ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f9d6666e08ff0dd99551ac3f63f9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481cbe8de52a54a1d794ee59c6b3c1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ebfb360c70f0c11b8faa870d0da11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becb1c088134942346a67bdc6cfb54b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12856c62bacba1d969df8d9554dfb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbce683c06aa47ddd030c965f07e7b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdbb8e23f3d414914a6297a8569da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e54e6afdaa1c1c4b31c0d028e6e05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5f597919a65625eaefe3573eff7fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec17fd749f16813acea970ba4c861d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c708312dac7bd372c1160a6760fee1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4ff883c8a65514c47d592aeb5c17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1bb68d91fe7a9e2d8569d84e4c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7ef255917ad711e7b015b1270c281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe530714a1e30ca1eacb3703bafd22a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf51eec235ca265b0bed2c7800b36c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7485d87912dcf0efca911286516ee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a1df009c2d996c3dfa2174bccc1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9035af86d022419ad493605c2354d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b8c05b7af63f7131a32448887c60d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae6ddf71001c0dd823213246ab41a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5abbd5c4755319a346d97f6523d51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e97e48c502e9ee111718d7b17b22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ebc61b8e15d1e6a7be661430f4df8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858caf85dcc4aaea5be9dde12761a60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389345202156b1ef071a90f176e9aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae113df474ba16bfb17106184198b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fd3a8e9ea6b5181a163f0d23c5145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c881aabf2bc73c55e941407a0ca590170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369497d39f2fc4f4e5ff2304add3ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e73ee27544d6fa764f8a877bc9c7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1edcd8612710e593fa7d62af9c823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c051ff43f267b3a9583905defa04a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e40690d515dcae3056be2d4933be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7776c2a79dcf8f054174b6fcd78b07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ca446ef4fa003365adbd0b11a8306177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b2a40802be85935650295deb40573178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576572f9c35f8f634a755c35ba997fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b773106bcaa767808e9a8b27e439c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c7374b15fbe440b52ca8656a3c13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e84c9155d860f83fcca59d3d7334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d5d18338cfd0c5540c3d960d16732183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8e078095d8fdb94da3205ea10a619184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1900e80ec301d81da75fa4e0d070ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb37cafed4b7262e14f609e35e544b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2009c185236498c0cee1162f47fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc69cdea3e2b7eb73fbcc25d3abd4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a81b2bb1f14142a6e8c64c0315d98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894f85b7af995160a1145e39c6756b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd6c73c2a770be64a99c196663c76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe43b793a7871042fa7d85613bb4a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8e3681c27ef962f3ca61383a0b82b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19486867570e8c3e6331cdfff484de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899b55fb0d12b7ab0fb16d9b446af5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03ef1627079e5410a94ee97b76f0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f59bc6aa4b271fa7f36a14806db0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8e0d5e41457c66d35052e7c3f2ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c33603995249226f763e3e64460c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507377afbaa34e913d4229502e495e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0437e09ea64089b3c0e519ee0b18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06859923e0631349f244822b93cd22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25158a0b26a92c1f5a5e3b388c475df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea092f0cd182ad85e17ab8188a1604b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29480d3b8df97a7d7ca9f439615b10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bba1aae9202ec6907c6a495509606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf959e06cf027d822686cdf19df216a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5f80149f7ba1457e12afbf7d40227208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5faa3600e6f7e3a808b2546e9f7634209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1b82e36bfbc66442ed91aea14634a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d855c58ab67fbbda4ca53a85e44536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6a16bb879eb5315cd4287943aa5f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2bcb928e7232e6169fb0e6be4eee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82277c6242187ac5c4d24ef32a281d60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94ea22641930c75454c23f0de0756215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec6e0cc7bc970f75be2c8f72f000c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10474d7290f7889d463ef5a17f8a583217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd988ff786a77f56e4bffd12b44ca90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d210154207296e55310c071fae3c219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>