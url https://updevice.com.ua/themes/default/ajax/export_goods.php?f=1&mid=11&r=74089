--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea9fe0fb76b93ad51dda1102f3aecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678ed4813d1714c6aeef3f7795cc162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b3076ad1484bb653764b220c43b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec44477f2d1ea59fe1a6d78d7a1b9604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7218635024371a7e18b8675dc54dc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52975def5d2f2faeb7cda7d5c68c1706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac11894d9ea3466076669e43b1ba36e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce400f0c69ac981bbd9053691eb145c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42064b525e4e1b42e84f87ebbabe1bdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2796bf2dba9ab2cbda6a74af8ddc38410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250af805af78ff77922ba2c1c8266eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27d4301066f0a2dd77b6aee45746f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa7e5b89a9fc9e25cecf525492711613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a7ab620c07beec2d7e1cd00d325614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971babf7eb806cd51217a8a32a9328515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11a51ba28e04d5c47c0715455e7d5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f0d70d7b68f94cd95e9809702773f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977df0ad43cb1671e1a02c9491625d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec2c50b85b682bfc44c1e42efa1b0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452dcaaea90e97a351c79819d5b9ad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230adaed44d06ac9ba21f2ce67343d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876d91745744bc3513f7941876d752822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d869758c2b5f5ec949aceeab515c62523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18041bdb886c0ffc9997895ad3785624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fcf03747ed7a35534d197b2b1a50d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b45043a760a9ddfcad469637f5c1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5bbf02d5e26ccb55f3a0e87967e1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7adca6eed90a7c2280e2997657614c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660501985e4d58f779f2ac1c167fdbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e995c9cf0715c795c7c8d373a9f90c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11625425e350265e9f2e79479aa0d6ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a697c7e9dc2abd435845a29736ea632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de9c9ebafb15345a22c0a1605acdb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f35b2498f1976eadfdea9f82d1d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b94a82eb61eb6a85b18a7c6fc847b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a0d8b6242c1b42504057b9c03ddb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec49091d822b9c1a5e749ceec6b8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa12678266580e7ce070e9ad00d7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2824f56f60de584fc0788fa0d6eb7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f977af5f4158fcbafe8ded49dd0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82bebdb96b391ff566c1fc33fc1b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237a75a7d53eed19805b71bf44ef9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1962a5f314b3f45cb4e58f6a335cb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0fd8f32c5723a212331694aea1e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f15c6e0379abac6f9c76ce168f1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce55ae68fd88a5c9a00f6ef13bc8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea530aebac08aed4d4c14b2265c8c19447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb20e7586745d4283ccbe36c9fd7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ce077839de44a1a1bf773a71014349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f79e8d64eee411a234480be5b0a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf671634f8e678e315e36b4eb40b76251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8825dcec6a8140c84c98a100955623d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd00ed00fadd2535726017774ae6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dba4841cc6ea7780e84e4cd139a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc9263660ac9b14429140dc40b816c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828abbbabdf8aa2d98220199466796d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0de3c2463be748a05f0b6cf1ab42457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c350b5f696b0d2b15011d529e19d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f33e074e52f60f4f424609588fce2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7624fe9dd1e7cd09f39b884f61a6bfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92442a045b3e36706f084ea1de699d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8724d24d46b8a8e4e2113674626d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a79c155ddb436fa0e740078fdd2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af8d738a9974284ac0c9b6ffa49a9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abf4e6ee68dd709e8e8208f7ff99d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876787c1537061524edc5e4e3b411e6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04a4de292ea5373d57473fa81760667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978585b219d9312d4eb5337dd45f2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55202af2a52debcea0d6146412df29c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4c3646b64e3f2fce6dc93f3c79ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed69bcafc0bfd1f85c807534c5564d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1c642ad3422021c4df2cb57ad63c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b8c716d12898c3fd3f4adf7cd771673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed08b1476a2fd0100d47da5bcec6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb5025e46283be9e827e0e796eb95175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f4c7f22fe16a0b4f9976fb6fba8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c67a24af433e623bebb4213ee573377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2514792dbf60f6b8ba5ac172dd0fde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc243b20db38e8f87a5e6deaa6294c9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f6bd7439894931ee8061dff39a5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b310e50c9b531e710624cd0b6118b7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139dfadc2943adc916f2ea6c8a794cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dcba3e34e453336b5e615c0e53d8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e2073863bf63eaec996c0c7c8dd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ad0aca86e60c7a73ec2a4284c22885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e90046abaaf4be07fa978a66797fa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f0c8ed64c855b8cac75fa21627e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e68b69b68c23689914274d1aae3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce588ec4735d3e32ee92ed02fcaf494c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f51d8bcc51a6ad2fd0591a9b62be4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad48955a4f5e28f808c0ce3b677c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee79f7addb933eef9e2554e55b541792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7735d44c60749125aabc2bc076acf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc559445ec891e1a53a16efcef712a6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179d985edcedb996469ee0f81f9e8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991870cff15784577358af3e4c09e3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f9b808f8ad87a81bf274e770b36d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fab1f5b189400d24e5eaf980ec5fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a6ed7576f7ac54e0c97243d6cbd8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d758c466db3dcba9877b64827a943c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d680d0b9b50197c05886ca5de7addc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992f088917ca873d9cce7f5e13705f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769e1cda3945f69fe62a4220411a26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e504eec423b892a6f3c30acbd92f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab55fd1b483a47898ffeb87cf5d60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37e7b94a4c7f8f00a8ed9d5949dc7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230866e880c65aba8354c45140ecec8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ae886ad1615071bd4e97a5d42b35f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d75c537f76958488dab558fd28fd33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ca9dfa631ad5a914e4e087d875d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7b70bfdc85e1da910c8030c099721111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e297fc2ead827ce374dce92bd3dbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf64d122c7e00e4864e3e59886dd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cff9177e4c66806c6ca0ad15c8c0f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a2842569d09fa385385a7bd9f13d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc21bb8a4b4d196241cec275732acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f667dd4579897184eacf80720e6ebe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c9b7f8d0495c6dccfb8ff636aaa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c352ed4596bc73f9bc4b084d68b49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dca175a3416f425c9df5d10a9b5f68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d72fe7470cb6469e72980ac1dfcb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a65b8987dc663208339aea4a409eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f79def8f25540194bf70ba2ce477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac81dd67c296631e3fc8731a370456a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7a33fb716ce4f8db8140309aaae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12606ae8cfc9b11b4a123c840e64f177126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b19c51605d4ca8ae2804383412f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1f34bc5bc59365ac8593fc07f879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2d21e0bf1c60036e5358e1a7f8bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919ca17017eaf5b08444834e77cc4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a06852e93103b0210c9c5f77bf00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266251f9fa75b507cf88498f942c0fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f81bc7741b7c0393497636f91bec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cff6e40529fda6cdeefff1f3a1b69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d7adcc8368c13b2bfee6b231e826135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a808549914e4592e41f7130589d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4688c75186a6ffb5ad26aba54a5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908c939cd0ec6dcf9a5a7486789066138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69333577c8b039c7d4e1467b2ad2161c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd14ead9cd032b137104bc1230407f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de697e7568b7a82cc223ad0340997f77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938dd3a546cf1bea5258ecac39195a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492363b4f8f9dda85f64187580111c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc51d0192b9cf79226806364c77b3d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f28d2eb1aaf3ab34e6fd5c795717f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71d177261d02837978fdfbe3227fea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e300aaebed6cc475822a31b403d50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a40c611135aec8b07ab7ff4e77e5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f022eb6c512712a01f2b1036cf426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba467263af69070c4b35429ddf21a37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424bbeaac924375d8beda9ee1b4db2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81046dbee5081d9f83446da14cb7c5fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13501061cefa94a8ffa2f111f9c3d69f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d89d370667d2f6f9fae2698ec891d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624b32bea10f16222b25ecd8fcfb3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262afadd993df375d08f17ad2641558d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50e3ea40695b2d4699aad10fac9d56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03b5d442248fb7ce619c1dd5dc46d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c480c83bc1ee541b86f6f79b2622f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588992b36fb51f4c89e9ee72646cd8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf68b3c1014be0a490b98ec677a98dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d62d4a20a9d541acc4904e961b8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1c018b2c6ce40b650b5d736cb4cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82b5e57ade80c9f5ee8d63b415561164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92dbb5042dd5bd3f5d0ef345b789c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821672b40ce398f90d148bf08d7415f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d08f60a972512ccf76455c370780c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcc2e6a75863dc05c0131224a0b76f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624984c5d41fb49915858bee9a8c7e85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5271348df096cbfc9397e3e54f2615170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ffa2a84699b2f669aca700a180b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af674547def2232a129e49e50170c3e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ee8039775ea1211a617ff9f12c7ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77082a86c7561b96cd4c2f4b4dfdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c442ba081daeda099a446bf3c080843175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7905c5c3374e37bd70b8a5f022a7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa6e4c0a3d56f85bc85f7afa928eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ad605468e5ef17db7c4def9ba929178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893378d5720b258dd9dc6e92af1c953179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d083cacd80326dc9f770ea878151b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d70459e27c24e739a7bdb8ea747847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1037e79899f61e8b4fca8453f048bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9006731356341af8e012e220b9850b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe75d6ae5e9eeccd31c8f2386d137a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95d8372f53a447adae23fe5f730dde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabb15dc7564654051c64dbae141fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0df7ed1e1b4a93f155b3f089efd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae10a2edb6d78b7d3d5af3b0c7aa942188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15907cb4e4d55a97a679682282c0c05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9215d73c4a8b5ef4ada77b12c919c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8238074e5a7df4932362ed31f617d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256146ea5733cfc2e811e365de4f589e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d749425916ed79c81f4f2cc91c7386193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f929d0058c4d68043d3db7f7285aa0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d270498d468b62cebad25d78c72ec2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b31ce1417609fca7a008f3d416dac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc098b48bd35ccc6df4eb7c2281cbc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a41fe1cde431a491ce20efe976e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fd5e9c7c1593614f052b2fb18d5a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaad039432f3a3b373bcb3eb52cd8bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698fc2e0f62a7dadc7fdc7c28d9eb94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a28f870da0d979ededb7f33710d8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45335e23b09a04c67d072bd020f594a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577405cd4c0564eda3e0ca1ca79a8bf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af191bb5cf6eb5371f3224350b99d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e1cda8d0fb0a4e2d3b4c7e38593fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90da2bdcea0ab348032c03ba660a41b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ef51f78ffa25b0f3031dda6ad17c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f5192ed9bc76c8270074bd98bb43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4968d854ba261b0c347d1ece29849210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304bc2e8eae12d2252a8a241bc6180211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf15369ec1a67ceaa536b5def1c0be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8235da83a9e224d0404067bd018b8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb9238acfa4581525dd9a883002c6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff68866c018285acdb73c7c8183b68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4567cae1fc307b2d25f39f89c4426216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8fada23825749c56d8a8ee2cde49f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bbb5e8596a9e22b5f05bb68d03ea8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456ff488d3a99685d2c854df8f171a219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c386d955ac0a22697d5621d5effe3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8b27d1879dc1f9016f64cddd73582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbcc876377de053408a875ebbed60a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade6f5883e27589cc306b7c9926cb774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80c7f154d7d8bf2ae6bf81b82d1fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185fb36b695d17b508243184634aea26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4141e66805debe516451cee536c79ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c3270e6cf2074d0ad5895e7f1b06f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32497c60cb4a66f0d9d3b75a4bf2f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31c4c4109b597fb86aa9cb09db90010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea45037053b673e5670f16eee68f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269669d1d3aa8a00f2ebafb28dee3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff19832746181f25ea05c06e81c283a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0060ee2f94d0359b60d12f80882a5ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649acfb4ec304218f6f10ca98539542815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd594584cb2d7f22a4ef91fbbfbaf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ebad39ad17e094a3dd55ad44880d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4364e0cc0f05c1867c718ddca9be02518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba16ef5e55ced07a32b75e600da1ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8dba95a1a9ce6fbbdc2ffc544b99c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59648735d09c124aacefa498459ab821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82639d4f586163ad41c51cda5b14d97b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a348efb9a7c4f4f4c4fd0b977199123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e492546c8a0dff74932e06ace04aea724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ec9e03edba07d26a8349c3402ac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2770807f68563b95639decbe7df049426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663d5ae2fd71905b640584967c65d8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4184338db6dcb932bca64c2b291ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056e5c76201bbab985775f7d3c5aed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777edc773b77b218e820cb9135e3e80e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187747c7bd8e24aad0b764a25e8f7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f5dfd6231e4261f153eb5ee5ce8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa226c69420ac3a207462a3d50f0a6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325567b79a4535ef8d8a6b33f5221f0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d62b47fc61f8b0bbe2ef585339200935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524c709f27cacd847ab84f0fcd43bde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26d9ef8b2549ea1679b201889426837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9c651a985567be6dae0aab1c6385138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61ac9e784e11a03ad652079aec8c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de1c52f4a251382a754bc55d0995640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad30d0c4fab027acb37e95e8afc0b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5c2ee5c6a0fa727f2d534c528f4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab0c1f6322c05c65fb8dcba13a7fd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0aac637e132095e94a28e17c34f6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460f692148c7f55fc88fb09286e6a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23091d6119bf9664ccc038da1838ca646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634418d8abb23db9ba811466b29d71e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266517111ab0ecd1b585ed5e2c49658648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7baa59ae94577d58c175cac6ed1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a85c998309835817457f268a479b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e99cc7433ff0becc1c736044f63c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaf2778cf24826df75bebba8c43c8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdba184f9aef4bb69a9d923053f81353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af0ac1222c2c3c66b5d24a2b54c1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817a602741868de157f96d14ded0cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06dafbe0bce33324d8a549f96b328956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea04edda4c3ed68d437e87a066c2d5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956553a682eae6e9f018ddb47bb95fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd553d2899846bb92122e48911d894e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50afefa8c17bda02f8d2edfc1ea33060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12c05a05d1e6daee03008bba67014e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed52abb684d21a6e0eec6152e252962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5c7186ac6eb647c3b93185017a0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e65f20da8664dbef4e29d94586a9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b9ac83543632a81935b6e494778e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2765d56d34c8976c8071fe4bb129c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f78ea76a7ca22a9d1cb6798ab389fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9e9ee402c9122463b57ab699e5b6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d67ed8da685cb61e8aca5e2c1db1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f0c88aa0e4da936a6d9ce5202fab770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff163a317a2ed2f9b4311705c861ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a664c87a183af4eb70f93c49fc05b0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241be799a4ee995d1bbd520436143b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e712781751b934af3dba7f1d0656f2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d6a2a9211e21181de8a477ddf3b3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6004d7486cd8225e1885e303cff5b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec915b0ef6379c5d10f5a331efe35e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c3a6d429453bb4d2d5760b186290f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2a9afa53d92be6eff769103c0600179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d980fa7f124f5552600979eda3c12b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0b7d6c22f7efb47a9fc3384221b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e1b8bf2deb260f5477d706567db382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da08e9e0409a1f9710fe8d8017fc8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1092d063bf2389360603a6ffb06684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0102618de9c00d9b0687665d3dc80e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57753f200ac53f63499a6b8f1833171b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b419342b14cfc703441a6ebaad9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbfc8bfee851318512525bbe1b912b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab26c22437645368e3dd7a0ec799d9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653fa118ff7d982295640838534c21c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51eee42a0f38da2db5951f42be25191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ef35aa34300c227a3b9a33cebb5d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a671e20540f918c0c4f9571702e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2d943f2a7d19637b62e7f9e20e39394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96120682a37492784e52a099b1bc5ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2cdba56dc47a9dfb893df933cde796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661fa0afe89c36321f99b8b711a78697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025742c10c165f915c6cf94957d59a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332420291c0fec79bf760df26159e2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d931f9f06cf191457097099f1d38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ad605631b3937e6e0ef3994881577101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90380bd30dab2ae54678c837ab40e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaba3643cf29a009391f1e5f52e107103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b714aa2e98ba52c5e7ddc5e3e267cd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb0dda10a7426a404194b6e205f262105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc673aace95bf4ae1f0ed1e3b1c8d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ba8256204915f2593514e57a5bcad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543daccaf3819ccebecb5bb7827cef5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18ed0337588afecdf8d8035a45e712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e390583820e72cbaafd07f7a1155eac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6f5235f4c8ee4273ba9b20061923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade9625d1b20dcee71c62572f81d99a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01987d3f56cc83473affe13a8b9cef4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded040959ec43b1fba16d51e5b9c0ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e78beacbd9d5a2594ed49f531b4c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca0a0760cec75cb3412a65cbf007b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7889eb7f12a1553b2e82d75376a8813117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954346c4230a2070f471cd5afb698a2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2d566783c395dde83b10d032eb5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf036745b207f1eb97cc0a71c025d9a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a44b53470510b25b751443b1d9a05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ffbdf2cfb733bd97b8499c48e309a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d8161546ce70aa00e2e0d9fdb3dfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b727368a34ef98ce330a156a4ac0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181343395e9b231f049c65c0ee865590125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5104d62906a680f3abfec41c1323eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05c300b43d5217959e5be66bf996a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1117d2e9f1be67058686bfda24de3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480343f5f55e4d0339b4a18cc67ab5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e5d8a5f46309fed87dd400e661809130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e5c05e039c569e6b19711d691bf6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce1fba8d464ad38dca6e05ae8b356132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c232501b2c64b340e507af03921b3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8a792f7ae0854bdbd1b525ea0db3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3555f21ea075ac4744162d595ff09c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59976a0f516347399218b993c624979136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821242307f5bfa8b44851a1845533c98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a88b614ed9e4983f19ac8b92f06cf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96431e71024492f10fb9d904ab578e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045a6226a91450ec50230ded2cbf276140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb59f8d1cd15016d4ea6102162a8097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec832fa4ea07a06e50edd4ebd92308b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195d8572583d7fd534f0a4fd975107e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5c84ac8661e1f5121284b617e3eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737476f818566a41b25862f90a1768145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99826f4897d5bd9253dca69149d45a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42edd3375955876fbb8419590c3e030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f1e8ce39fc890583f15994262fb53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfb6e2908f40e0d752551ebe63a09f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d987d757ed58099d317153e18c7b658150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6253eb617dfccf19bb49c5165baf94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f9af73ab44c0e974d9a5a1c997adf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfafe72c41043849a7c65421177e60c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ece526bd6f093cc4aad3fa2386846154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a77dcbf1cbd8b62960ba19321400155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cc1fe5b48c6c649f1965171e51769156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4baee08a94f1ea83bae2d819cde0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319abc5798786b585a1abc5edbf9538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac2afd49144ea7febe159580349bcd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7c857984ae8fbe241ec08ab08756160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b0084e5e7a2fe751eca4d54e9e9ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370e9edfbb841f9421dfec62feb3d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76429d5281507434b1ca42867fae307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c57f21b1dd12730891068ee7d708164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a05ac881170cbd6fb054d7a3e74c56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27739e38ef8e417e07688a65698db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aad4ca655cd048f5b9924b36133145167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31d0641aaab25546027a1a0a3e618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee344865ebe6a5dae02938455d407b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c21cc18ef87ada6e3975c1af86eae4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97eeb6daa4b451090297dea97b75a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79af43ab9692bcf0b73d44fd6984de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43bbd8ef602e00965284ee4631555173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4246ec7006543871979dc413223b6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf272bfadb2d7c62264f8c504c1a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab1eca98af73106212b0202909fa66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292960ec88c24478baef59b3d034ea9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6413b4c076331d6b7f6ea0dd610d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc360c884e39e01496b30cfd5cb15c22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee173001cd3351fae737ccecbe5dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b69480f2bd713c54ce381c0e84f3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94145fa11af0e6f15531937a2a4275b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d19fce1051961c932d6f9bb0840be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3268524eb2fd716f5ac510c895e867c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c19533bb9930fbb260465aaa9a8302185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc25f32aba4e7da79f1522d15d8a1e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e42969381dacc1d252360bc9e87bb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf55b0fe521bbe9a8a98372655b5c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4edc665fad4839f501c37cf1f39d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e809d014068a45b5c47a47854d8446190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450105bc393ff5f29c96aa96b4fa4e5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ecf27164601607b27f0a268cab7da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed5db568c49c5ec6c5977951ffa5e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebaff928536bd7a176d91da5bba2d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031ac25768010abb668ab07d165876195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1a936bb1db90e880986334d8c9e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290b5eaf27e23d67f3714b3c05d1222197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419c18f84a56301b973555e154e1cfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3acd65b26952960430512ec262d73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ebd494fad85137e3fcce5a5b9bf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df8cc39532a1ae5a704352090514b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafcd16406c471e24a5bbadd79f33a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593249f290106307f937b4c38f249fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafecbc54952f564b9e3238f2e0f5cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b496c464aa87c7719935f640122b530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6024cf011f9fbdb9e9fe175cf6e14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926fab279365e2e93ffcab6aaa4116a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a908a49529ad842d0a18d472c59c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8711c8d6b8dd3ff83f652b1685e27ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76371d6687fd8ec7a11ca53328f567b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d53dba7837f2f76b7e070ac5267e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1dad576559fd04050d81f56b3b829212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190d9cb24c0c7a2ad46f15d8f68798213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd13f8e7f8da7e1f19dc1cf5f684a38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ad7c32b500b9bea936af0aa77442215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975b5149700d3b5a127eda89af16ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4b98f02d06309dbc7ac11d6ece0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a90d470852c0f1ed19d2d98ba9d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0734b6b8a17416c94100f3fbaa0a5219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>