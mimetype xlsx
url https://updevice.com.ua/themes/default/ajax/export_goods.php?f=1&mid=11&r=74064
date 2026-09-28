--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0092e382ed19f7632abd5f8c30708e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420026db245c0c3d81615d593a5a200e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ba52f334e252375db487e9d4b57d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ce4b55f4cdd3ec70087a0a40df874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f47f7bfdf04bdd9c5bc8dbc5ca015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aecaac07418790a8813c70123f79516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe91d7cdd8d611b433422250f415457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce67edbf331b5f9a2e1b4d71eba758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262dc5777bab89e95bf69db8d22abdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccfa6658324e7be548e11d5a4f33d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56936890381227a06a744806bda3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c13222e639eba69b02f0587a5b69b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e54c56316bd586c5b9d39ca1a631a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7922ca0de61d087771d95c8482f0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb67216df8df54885981cea39ac7a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02870eeec1ae349501bebd65af7c8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749409e69ff45519aea4b755c976bdaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107995f3903060ceb15dba0775c2a71e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e194ef12b4710fed12cda20a2c87a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba064bb91bc3dfb5a0343930a63a4bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1697eaa942b60f828c3cf33977af2f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56249557098f70a126a5f70252321c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a18b3e45c46bb702d1b6ac193286d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876889f38a53a434efa6dc23a03d101124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb4d0fb34d949f4aeb21cd2a4b7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47865d3affd287b727038a61dcd2b7a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418854b2360e8d97fb101d538898a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0669e9a9c81c5b8a2c040cf5c0fd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ac0ed7fb506134406023e6c7c88d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dd332f032a63d3485c1cc77192bda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e437c74dfc05e20e5e6fe04adb526f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8571e14a38dc389a98478d93fc7ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1975eef707d0ff091514e52a82bafa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566109f9ad7ab0d26b8a73ea8ae113534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac958fa9751671d4771d9753cc42c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b3acf02b7897ad5dfb8cbc2c7be6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90270c6753f71d4e84fa6802c6fe9e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a889c73ea53b911a2d6d37ec4fef738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e4eb51d68d48fce9658beca24f89639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e951b4014402bda9cd6ee48d3848740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7604038b4a52e09f9e5066af26a3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bb51c42eedbf254b0f328eba0d06242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13e1374c884e698d43fa1256981f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c1108e1168fdaa57b9483f9e070e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931583e62853e830f061c9429f142b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21fe6d9a94230b82363e4dff44f6b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016e8fa455e57041fbc321d796c465747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c130d3a50be6b2db9535590f5a4355a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be6428f8f9933addde28e5a9fa11e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cfe8321c9ea9d639521d0129a38cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963b771ba759c6b6714c472d319f7ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0428102da6b0977913e06f23717137752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff53578559882ee8b975ff357d190af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b6f9201746c84a68524982212650f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98db8fb1c9211007e49567203590d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de0118d71f1d0cfb9ef93cfa666aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d32431886f35ce4af72e43880b4fa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58585728c40e5181b9964ee6c95c4a6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdca5be6b89fd97f1b591795ff631d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc357d727899f154878a0d412d60360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ddf33a4deb3d771a73d12aa37a3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf663ec82aca9f19981d2cba362260662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e603bdf8319ee3d8ac2fdff5e43de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc80053eab89844fc7b369715b140464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d37a39cbb73e1d80ecf32525affc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee40715637efa3ba522d162b6eaac666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865fd749bcf87862cd0d368bd9a04f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93acec2f548ab68e70bbcdbe339cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c99faa3a6a149b29e7bd79631f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02d0244b2b5029489e4f891ba491a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b706a6ffe31537febbda7294176eadf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79b22681c11daf4dd0086717663c7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca445f5b27deffe09b01096cd3873bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfac1222ec872a94300eaff266c1fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a403cdde4faf6ce8529e0efc110cce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105d61e329ecbc712a00bfaef83de6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589f358e16e30b4a78e9d1d0a238bc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0cb57541d6bc87c00127b6b7dc62e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015cdefb2a112c8f191913fc52f950379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3fae6c67add41ca9b672bad2bc66880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dec639190632530e40df972ee4de481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088aa217250227fe14756a28f10531b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bdee6b063d0110cba8e77c9528a3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf7b72c2565293b8c49a9e19d014b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba06cf967c5985ef164080d44bba04985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95225406ded264acf7d64eb41e3362b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16bcc0c9eb13c26229dd6fd485743587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bba4c0f66cea92524d042c6566b94e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d370d5ea8f08fc2d2a833c289d7b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cf18cc38cf9814d2f5eab8173e1cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e259e17e36f251849a9a6701cfdf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95500975c39f65337ea088c685be3d0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a365f97888babcccf6ca798389bd6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c285d1ff47578f5f200c2dd7b2f93294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0dd77becd8c6972a9c786d86a72a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3b14a500fc0c8c6c9f017209109896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606018e0c7c95f73b495ac57632ccc1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5d3ff155e8ce4de77bfe7928c5a2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66876d946ca418598958598e20f01c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1da28bdc7b8429a9a8143b6e5646100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932beb6eb3d978b52c92e39f7fca6fdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a773dddd10d5c1a4a376f33597961f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc8c025aa9c2d3852abcb9c84ed65f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c6908fcb075270dc223df091b4bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb6c3e4339a6307b454cc7dd27a14b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862e5301f34576d23fa9c8bc94cccce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83850d3ebc2a9b4265d9947c613fa300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c66cae164b469536eef7a8fa07d646108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9217a6e1391a1a36f415931a06666d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989adc1e89ffe6456d290e313eb034c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21936884382af5df2a062bdb5c810111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eaaed47c196c99a4559981121403cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec6de39a546cefaae2bcac69f7d34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44496eacb30b0057236049bc11cbc9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754fb59c2a7ef9c2a1c4bfe082b3a7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cec28a4871ae6d84689d41aecc7e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e317b98553e035e862d71b42b44ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfbdb22de6da45aa5cd0559334c647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473b5daaf430b6f6f44f5f93a71c33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce57b4d49fa975b80d237546777612120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62336b439f85c673c83513cda050226a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd88670ca9cd694e58aa7c1b80198cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12a0fa0fcdc607a93f3d0272253b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161f57efb9016d63aaea56b753e28a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d06e76950da5fe69cc93af549ae92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838accae15ecaa46983d5627679388126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dd1182f9c4d87f6c20027598db480127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc4b50d7339e7bab31704b9eae9bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea64726791f80f0063a8edf4a02bffc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237e7819fced7f885b17f64016494ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f6aec7d026a5cb6dfd01c8737a38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf2a373716f5bebe67d95ea8c5157f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76450393ef22f73b41a7630c4ec4a22d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77743077cbff945a02b0cae66f173733134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176731639939a8d26d17a72e4274a2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c8d6c55cf2b3c1383cb0199fd112136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68da46c122dc2de922eb65f1d27fcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46cb03799db4ccdf35e4a326f454ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df3e989e39d56c3f1c0474fe67b49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb41377c213fadd32d6fa917c1da4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a8f83f69ae4da56c65a48852f378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c3f6e04aedceebd0aef2bd67d7fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587452d2ea65272752d20dc9594267c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf118d4fa6960bb3bf84eaf9afca60c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5aa709ef6262c7f86121e1424b8f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346d1789773e39d7d4720db36b41bd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e2c400bb39be2a2fe530eea673a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93998d557eedd61ad043661cea65be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c982579c441c1c08f54cdccaef165e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d5eefcbc08fbb18a129954ab6aa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727272959af3d858c9356c1e771dc46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca191b8eaa855f233263aa5fe8a7d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc70db4d58f2b73040d1e06e2a5a80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbc586b1127aaf73a14d5e97dc89fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b95654f30d42eccc08b2260393d264155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf7cd0064c8c5e525f36d669fce02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78579a57e0af33f01be87fffc7a10c35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493528081abc7d6eaa461a7a8ab07b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981496b4e642cf68c46ff4819a91dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbc5c6a4b30e9f2f8e227f7feb6f1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39756946764dac8c5a299c65c84630161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61167060906d63aaae786a8eb0c122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30fb5cb4f8a4364d74a02de625990d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd54fe295c2ae7f8179eed5a12955f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d14a603e9f5499c8fb988a777f9725165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857167aed9e2f570d7dc18ddcff6208b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d15c088f889ad8d5e5f6855b4cfa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0a262f6d28ba6ba8b142c024a889168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca26301ecf245fab68ae07bfd2e80e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b27993deed68ba84d3ea804813498170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e919ec59788006941f6d1f91e423774171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca008b6ae02586668de5a01f12e34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a32af74a890e22b82f207bae6d68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad914aa6d04e5704488cb2de2f63d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bd245dab7c289d1d93b8e167dbf71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7677646aedf5d0a41980269e0b188176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d3f5643342502150f0e21777271b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64965326b2cb94088296a68fd739e722178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6485b72cd51c9577d466f0b9dffd23c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b591c573b5c262215a4f06888464241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f842cf9b624a524dcf3f4ddf5aed04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23ac4cb3cb0fb621f3f9545aeea5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02c5b46454087bd554f4fc82e03592183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e4a486cc896b5e8ab92ed39b36de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbff4184785e92869baafe1dfa3201185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728562b52a2dcc11f59a3513abdd6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399972d16ee0acaac82386f91e29e52c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1215cfe68be63cb694a5aea21c0e04c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea1344ba8ae9bab096897fb7a8f5f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ef262d48fb368e64dbfe188ca8d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b53fc9161f8513d925167a6c261bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8c2823e34af839f37b0f0974daa5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2227e5b4bfb0be6af7b46c33e37e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38792773f050ef289e801f065d7d884f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070c70dfd27e2bf5f133e93076e209c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689182b5b9faf55de7d0bb79d7953eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd0d318b50caa3803a5fb87acedfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cffd905513a3b9a564eafe68fa2b8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102be6b858c6ef770724158eda5046f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc68240f6f6f636c618682afdaa3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b806a2224574e78a0663e6798efb0e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6447088ab10a39d83824309ffe39ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c497e979b7a292dc7bcfa61e98cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7936e58dbd5a5c92ef1d6cefdea372204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55ee47f8b02eb8e7a33d6ff75a2efa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bde1e36b0abc2e834014782684519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550af8c6cc62eaf92705c33067b22a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b109a05af96c059cc182ec6a75f409208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab6cb95ce340baec0a9444cf423177209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905927f22c1e7db675b196006a007b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470989475af9c81fd719ad00f17d0e60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfab4eb470bf4deda4c4fd7e39c244212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14429d9f62d0496278272b38c3ad333213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ba392e3895a9bb7fc2e8e0b463da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2c72222f1cfb60ced14d16da0ad7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec79d49a91d0a63713e7e15b86fd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32167a27c6fe83b085f40df3095f26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9017d10f91ced9cf7bb39397152c1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf59532695a31d85359e6f480e905e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997012a92a8647466816a4b253d9c411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db252058338ef4f28d453149cc2aff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc7c305f7120cbf0fef3eb9d492863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956318222930ef9c6774223ee85c4954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277dbd0e5c83059da3829bc4915e18b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63222e8bb2a96f8104c876f10fc50596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ff0cd60246952c6913fdcf703c45b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c896c8504dbdf4adcb5198e02cddbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2210595d87da58717e10486c961699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dc17be8126bf570308ecb7f16998b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ac0e13aa50b1f83f5c80913b8a1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399dbd7a1ae6ae41f75aff4112868412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9d8796f3a3474c00d2084c930641913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4ce0af17f4d760998b3a4aec0127b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938043672eef61750e0f25377a5607915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a08c0dfbca26e046253d25b277439816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc10bc5da793550c28ac11514ddcebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012cddb2e6cf972d51c6569cf9f08fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049161b4b7858747151ec3c0a151f73919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a4c57257c65cef5e8c6000e2d82020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f800e7ac2aadd269419999db4957d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9719f7bc35e0e2a345a0e68de0d24d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69369f21769f78d141f27f58b23417e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1907d4a2226bd1bd8aaf6f42bc2ae4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa56454b227c939c0bd77047345a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df28cdb170f7611159c105296dddc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2f0d322046e3a7848ffa46cbc8ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b4f80b1906e843a9236192756651528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d5ab2a4fd77f2c2c76e1340a4971829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50718f3b0f2b107394845c7f593b15230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79653fb8ad1ba9f7f32c8c82205ca731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8d0b1961e3e9cdd75a357d6c4742832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b84d472326735ae3fd92895adc68133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe360da0b0866c780ab6b8ffe7b3a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa258f36664e7d3d51a254034a36e8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b8abe2ab8efd22e9a466e81aec1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ccabcac7957e59da50d3d3798ebb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402095e4c01d26b5fc1bba94f28d5aa438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38923e4ba5d94b1d764c38992cb63139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa335aaae0cfba6bcb9924f8b7b6dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c810dbb2b68867c49d2e3194e345c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a157c0d3e0d309c10eda2e378bb31742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a97563ec787d2a5816d92ed2b145543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15780086897b132b914d2f156e2042c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ae314380cd6e6aa7334ad41be78fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98049478c7c6b1e60bb9ed49dc1141e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05da1b62e7eaaa0ba7f64d2ba4d086147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaffbab900b95017f7fce43fa8c96d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0f2816b69179f5b0e6ea8bb4636d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428f0db63515f065d0e4da8b89250c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a07c97cc53a45863415b121f82c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26906d9b74b078b6f5c24c77368f1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1b25f1c062ec6153b468e1a9b1c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e1ed6ea3ab2a53e219a35caf5aa0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626427131ca3111d21b65ed56be363e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91152d1f29b3b639a0456c4e8cc7e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d8d648aefa2870b06906f943b7b3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfb4eb00e65c8c3cddec9b12334b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026ffabb5b9bd6d50db71df605e230b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7528090d9aa2f5f39bf5ecce6cf9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851c789d68691f48bfab73ccc8f86eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020fdd128af8bad03399cf6dccc504f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c515f8731918a05b1d06e47c9a043463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be35c4390eced6d3eb14cfcb77088f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d709f62590842c64f044feeefee0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a976eb6a01308344e9203783637166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92b667bc914f28dfaec9b85dc73ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e31adc5855a2802eea8814b41f09768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca15b84080d728688f6dc54ad1e9e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a864f782597858a38525c2d13be7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f1f8b393beeaf263606f33668d36571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716af11a13a20043fb1636c8cbd181172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca13c2300cb20a8316e686cf987a11673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59215c13e2aea338e155be25a9d5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446ec1c7051f5a46cca3abfb462bf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6c1c2ebd4412d1b5ec7a174f4924d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b85cd1d86d9c8b142e90efe380de8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678dee905b448dc428f4605bab9c46178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d76fb51a49bce1a070e6b239b37c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf448c60bf5697bf61de211ca6641f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb054d09a8857aa8f835384557cba581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715e79760836ed730e7325bbeb90b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56fc5847c2734d42acb08be24dba483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cde4b5e5784b6fdfb3a4b1be9fb5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c4e2aeb2ce80bcd8215c71c5c9e2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3980f67e6b28cea9b0a003c4f51e80186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc38b35df0de47d4204db7190b4fba487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c412a0ccd2119963af1d3a9d00c05b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda7ab56c970bfe9b22570adc0928389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fbe56f2373f9d5383857f6067ae3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b449593e08f62951924633a347a4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7586d1cb17f495aa56ae999e33e3dd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daf38bfaad3a03b250cbff1cd4c00893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506a3745f2e846c6e8569d99fd926394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7d69b05ace9f9cc4d4540f1ef808495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e1a174b0f81b8f3e6c5540fcdaee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408ac1b096bf6e83d0bae632d02297a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c04e8a20063a24ef8860acab3d1f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc49b798d3e2806fcc6e410d61478f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1340ea3ffbaf76bfc5deb72619771100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca44dd187a4aac8b9c7c2746730cea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e4410d34bdfa0ff860bc4e1ab224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246e6e4eb53946d19a1daba03d0a300103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d2c059e1fc3ced49b4cfbd4080d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6114f0d984b002a998ff9d04ee1f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e020fd11fbed8f52a6ed39af7c731106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9926c496cbaaf47117d9891a705be87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d027394bcc7f9c3195033f94fab629c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b7362d1f7bb63e90338caa0b49dee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4445c79db8cfc2bfa55be0a42b129b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a835f69ded17510059be5944fb4e8fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac38a3f051adc3b0a8f42583e5935e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9bc14899ef77dee0585085382c729113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7db0bcf77ca0899c94db7c9ddb1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce5bade2482b0dd894fc6319921164115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760479651bf94c2c8fec78450ab07f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da78546d5c09fa99409b116435d0f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac4bf45dc16acf41272503d7a4e797118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820204e7ff33d17e6dc6f8ba55c2c381119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734ab55c9e2697c6cc613bf8ff996c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b903e4009fe44b647925b1a8d701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a56283504a2c95d991d77a1138de77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e076373ed1e2df8b9139dfa57c0f344123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeab004dca83da150e16900fa28f50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ea37f164cb58c48edb76a0fc09a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb4dfd6e33e6385de1b11b720a9777126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a91128d79403d35bcfeedb5e50aec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea81077caf972f8ded6b5c5611d80fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc85cfbbdade45d36eff0273bbaeb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764734dbb6ef8916098ffbbcc3d01a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb37c523eb2c744d7446873fa0b696131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fa2c188a2f84e35d5c93167711f79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b369757b2945f130458483ab703be0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c2eeeded4d959f6f88aa2da990161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11c320740f14a7c5a0e024f3f1f978135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a3fbce0c86cf6725babe3d61a93e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11927c7443ddc37f29dc049e975e3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e77d8920190c0077266fe15ede5377138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560174d1d7149a856e53b2ff8c07ed4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0cf6921b9cc86131ef9479ac966a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10edecca8951eb9c2a2503cd6a20b52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e02bdafc61f51e35be5b0964c494b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f21b4e257d55fe18dcf65ac0512b9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0acf1fb44bc520fbc841a59003500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958d1190472cfccef72de4d0256ada145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ecabda790d019e901ee74114e3c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ae6b7a52f3b41822303b79e454b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ef36f269693c7d81f69f7b0aab860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129a1de07c7ca2c54abb53235de2fe0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052131c06ffbed0bedec7f20443ca5a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb5dfe7f22231a4fd942cf06b3140151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741a58824acfb3788d0d88483d2791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924349396a169e9f0bad72ca3ed9fce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e487f881623e37e734da86cd8185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e0b5c5ddbd943a685df6d8ae61363155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83351bdee565995a18de2d1417da5280156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab7f3c6f2c9b63f25ef1752b3185b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf065786add15bccf46442e1c1e48a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3674a678eba1a85b29bd2fd5159c89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce021e2ff2e9e014b56dbf73aa3b63d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e540ac415ed50d13295c3f200744fa0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a25cba0bcac217d4c132b47b5e40a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507917d580a16519b78f5acc20ce78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3baee0fca8649c64d04d37dd90754164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99fe2067e786649ece3ce48194437c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8c9c9371da75c0efe60a6366c4a6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2eb45d6bd70845560b47c67eb0210167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732e706d04d30501b15c5a260f7bf6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75135d70483fa5ed88eb8b3598256560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed7ad22d11cefee15a875d196afcc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04ef093ecd8d9f8b7ffcb4c875f29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae5cc543bc9313f6c011ea8bc0cb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df2acb4c923c9214ccee0e61c35ba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323887941947542e9728896e0c1a93f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346338543fd33007f25036d50e049f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20486879e611525eece1dda98fe11d81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d2e2780c9abfbc3d05ba7a997bb78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b479198b3633e175ada21ebc4f8c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf43837f4e724aee076b8dcb0b57ce0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f314479a9c65173fa446343dcdff7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed68c5f967866c9753c1a9a9ffdbe2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970c1a57b8be059cbcf8a4b3d90b1f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24f62ef68738154df17496aa5e6c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f994929c4bcbc7bc3990f357dca38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828d9bb85243a4064dcec8ef48810a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f68019a61b202db33be7e75a603da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3204daa4f7fac020ff09836d142d23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e452c5a465ad9b96bd88a49ce88c6ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb8229d0a0ec19ace47c4d401d0bc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c463eb9abfbf6571280670bcdf245190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ff5685ad63a5ac508502a2975ebb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acccfe148c96f3b07b201836ebdb52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef25519aa593efbab36a0308a2b050193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cba8e6c488614d3a1b2afb02d484a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5f2e5f9f9a9c02657525ec706b8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71fe5b208fadb1406861cf43e599dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcd983660c17b906bc3dc8706b2c47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e0959bfcb7a975c33238e2fcb196198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b19a15a266effe3688e1d799d6d23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75bbca185efa451b5716ae36610e84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0afa0240231939fdb58108a3c617b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262524f1ec634842d75d27f51ba3a056202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f0eac9c30fe167fd36ed9a5622463203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef065fa12a4977f00dc082f47e302204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d900be083e7ed8b1148707705319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a57c1b9c64f5ac04813bad7a4656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20696e2e5e268a087e608e02033834eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4d8c414ba0073107c88c1da8ecd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d5e3cfe4c869c12b803c939f2c62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49686a8cec3be2ecd277cf75b417f9bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc3df217b4f1df6d826cb8ca0b08c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108352fc4361dcc06c4453db8b4f304e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971237e443f4176f2cd5711789f396b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadbade7852a35481acb65982fb9b1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49e1dddb89a97e3271188accd4f852215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33dc8aa317f31adf6d8a62470fb94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08749dd81f9a2d63d62af3492dd6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c40e67ad23088ab99fdf0c58119ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9eb5b4b0ca31a17623e336173a90f0219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>