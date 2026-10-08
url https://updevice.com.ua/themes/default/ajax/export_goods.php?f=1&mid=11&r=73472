--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9177706d593dbc4a8944fb9e9f6a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ed4ca5f9ae7b10873cbeda3768f602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c67694ca741602d38f2a179686dd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06931c6de5cf2cada9477db2c5ff324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788479dd0e39794d371f0ec79704e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ecd71984b893ddc6a825af66bcf1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa0ecd271e87c4728851c26432d887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddba4a87b5722d1ce52b160616ed6528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a7c03bf6abdf18bfe5a45f184bb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0612c774e280b71ba71d52a287a5d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d3502bdbae3e3efb4499e3bb8ff5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb442842edcef49b8bc3a7d97c6415b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed751b80198016c410708e97fc03a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93b1ae400f2409f8520b96332707414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd71693e79d504b35017630d780411315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc88a2f89ac252ce3c4d89116d052e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28d188bae6ff3bd4b0b51f147587f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91211ef23870ebacd6d2f4e1e1948418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f0d523eb85baae49053f60bdc474819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80b0c5771926e4055d6ccda517a8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc215d3b00b1f2901685b79c2a49e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fc8f5e777025a85470f67d25a70ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7ec9cce4ff6595c61f5c24f5ce4b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b78c171715bf2576024907fb97b38224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec3cd806dcaa3a3cdd3c7c44e23cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d0dab331e1908f424d96cef788a3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5178eb28df924bc7de4ab41be029527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab4235040b6fb1e7001075e2e6bbf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf733b740048fb9d6da479d0f23bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13635abed43c0acf3bd39331c307ba2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5281bcee5275d4a0405f668caca20a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2486b6731693b17acf2ca78cdf1c00332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab222a457bb049c7f4b91e4f9aebae933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a3a46a5c291e8fae04661c57cd5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981eb1c32a5df9994efdd0e4064f97e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28818c44fb266564749c7e9d6155636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec2b5ea53a75efdd71233a2a950e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1fa66f86c7298b80e310a71ea166b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dda4fb79483c092fd794f7479fe1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff30a8cdc42087963d69228124ecc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6d8e002565f65778446744fa03b6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff5788e0fffd7549736714e0297e5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f573546aafa7d7b391ad1991cad8fbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f2dc9eab7fe82726a88a8c012e94e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1db21df4b336458445ce642cd27a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a5d4caccb540c4e635d99a6029c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b481b83baf41cd0b3faad8d7cf66447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bfb5f67e235061f8bbdd5279e8d4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0374cd4443ea1722c7ea1dbdc311acc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcf762cf28baed7056d01bd6782f7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7f556480c09bfdcb3d99f6824d7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ece3cebca76ed047c03739cfe19f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dffbf5f6daa08542db4fe3627763b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62673b8ab6bd24f8a94c91eacf6a4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c81ba44ecd0e5cde69d985e3585255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cfe382552658686fcd945e309f49056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d4b9155ef783051f3640251a5004257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525077d0b3f57f8eefff67356ab70a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab62941da6ba70b182e1217b45982459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db4dd6fd094fb8448bc96f360089ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c467c7c344a617eb641aaff3567f2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb65cc45753a0c03602066e78d5f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9413cb3d8ab8807ab1316faea0753f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39129ff3eb69d1a53e0d075c6ff52e5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3bb652c5742e6f62d4375d3539abd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356a57c7aa27d559a317aef0fc1c0e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2422686c0930c1b28b2319708940667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2907f9189f93e4bb2bceb595bd4d2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641ee74bde302a363783fd00ccf2ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d90af8a3750dce634202f3fd9d67170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c86c64a6022a0f5647a9d0acd72dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc76f35f77ccb1b37d6724a505179a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690c701c9d6c18017c3af8d0ccb49573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07e72f818d5e81efa92c8ad296be5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8c1e659027c6fe389df0be376ea1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379288aa6cbdae932456a813ed052b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c1731c9c11d6800e68894c57762f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877a196b53f820ad8074c225785c51478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99828e2956638fcf799842388ca8074e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf6af20ea4e9bceb4f37f1ec91838f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215312ccee8a2f15f82aa2b6957bd3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c566da2fc1a003fb3ca482635d1bff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48612533f11e17c013b58c6e2e6e1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411a87d90ccb4fe45170a01f40054984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d00d554852fc27c2fbddcca55f4685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318e17571bde1ecc6e025a10ac6dc0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3697a97c0751ab1252751d02c12e1e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967b1579eb848a5eaeb56735d9d00488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1698c896a3c1ce1a43a240d6a25ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152822287ca32d23c1b06b07badfc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15169186d62266b80eae4aff98d62c2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6542a1df618b3e2fbb47d605e7c8b5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae5ddfc2798b6b3921ff706088de493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ae839ae98ba15476d33620c682ecd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea15eb1c7f104e16ed91afb34c6b49c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a83cde4bfbd3f787c733239d967b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47662535dfc59c0f0bee8c4543024797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34d783cfa1a5f34f1736c3c0bbfd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820ae871a0da688a970cdbca79c30b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f59aa527ba34e14966d6c417126dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ef2226021873c04ea45771c9fdf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee4b3ca351d1876740eec05de29b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f10fb607f09bc1f951e143561759103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5147d1c4bcbe095f9c67db7c30a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40454f23748b47f06cf5b61f6c5136c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259304a58c6d5f2609ebfef2ee7be5ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511dd9eeaa536a63c4fdea26fbbac8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671611d04a404949c67d98a4043f37a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298bd80e5cbf724d72598018c2b88e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de464d90399055d6eb4f6cb2d256a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e43705621a67b45e87aabdfcc60b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed488c7990f20bf7a0481b25b3bcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745043b7700826ac9f2096626e76d595113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d26a20d1ed78f8db44f74171ca0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04992c0a5ce8e5eeb5a8053ff0fb75b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc024b90b72a64d668cd935b5b1fd15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c005cb23286e5eafe19931a5b0697e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b3ecf6b408c8dd9150853808ad034118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9178c4a9313d6e937f765a86470a03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c5ef0bff3e771d559891498804a09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e311b0c7f210fd417c05e5c679fe5fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa40287153324ea09aa74c0c28f288e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e539292e62eeecad0b4d7691b4f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6954883ceacedadaf1579aa6670379124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059cb9ba8759cfce76bae78c6723d21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55529073cb1d2ac7d0852f2d97dbbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2d852e76152ef2598068d8b404a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48297e999f36ce1695429ae3d1fd17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ad281b6e8739799d55e9bfe3dfe76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5a35aaf82f88b3ae833d9b5701fe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb687bd32743ebf493cf7a3fec5cda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db952da249abadfce8a933990da038132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9098d9cdd70e239f844aa5707b1e5a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973399b1fc3abda98a21b5b52559e995134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879d51719062a7beeeb380ddd0ab0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b1be7d4b398459d603022e78a7b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26805d6488f46d2d340c225003ccb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27bdfddb776c4fdb5d0d4340a990f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5abdac0ce65074f8f083be2fbee66d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831ef73059754b0547ffa9874f1ea4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c53cf541fb7476c7cf19bfb139bf38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7f6b67d91730007b8759aa1982b77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9729ca271f4e7e92c238ac59072165143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef22ee527d7afd1719dc752a098ebb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe148dbbdb1c0205102851e67b17f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef564363489af306d84d5bf89e08c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5ba43c7ff6e7a364fa9a96d38163147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2877ee6162577a182a333950c5f5644148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c09e54c3f49a72dc761b97f67b1df9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ebac8062eebe64ec5f93413a3eeb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99dcf20df2d06c37657024fc19b5bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513a1b40650406f4484b77445879b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e6ec753db06ee6d3271e0a5e23272153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c420c1f1ef7e8509e3065368142f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a61575a3bcddca59a0e5137669237155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17059c3361e3eefdefdd65d08d0c7786156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a83b674f3b3218e91d83b3e309e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b924a8d7d95e5927ced89331770e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa151e31b6c21ad8e8c70e4867812159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10162b0b9cdc28b7eaa07092f3981016160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc6c6d47f0877856619561aaf34e07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc007fc0dba7ee202991236aa06280b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117c1411132f5bfa32d6735ad5f0e07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4bf6ba4b27be03d694d2d0469e93d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ade371e84807162bbf161134636be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4a48ac0c036f4458c755dc5bc065c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ccc1656dbcec11595051e1241cfa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efcef10480de9302264db136d116bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85a8e840128a19787a24b4e4b176cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ded4e9dde36ffd8e52a41dff16a8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247bcb4ab4b139bedeaf24ecd33b589171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cb36e7e594f4bff00b704dd29054b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26cd18ddd95d0f5cc2ff4c17462796173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4500ac2d81553af84042498983c82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aea33c6dda51cf64cf3b2c4b21d00b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60a35caa1e0cad828ec730d123a19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff87704ff1ec90ee348fd9ad85d663177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb94b89b0438a983c41226e3738452178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db0bc629b0f26b4d9ef3678fb8094179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103f3a278e42123e9662687c87d22f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f48a5e9c95f94ee73df3ae38a2f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b830d82ac70bb8607bb52c203d3cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b615c77116ee85286ae52401cad24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eedf1052e6f7f09291e305350f14ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0186657262dd7d006091fc8feb385185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523959d267737eaadb77a183c058b8f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22e5d58daff05c7fbe7d6a3e493f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264e29d32f289a8b115b16bf7b0cbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df49b3f76b928c86f4d31d9eacbe35189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f2bc0276ed6aa6e146e1edcf2c8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366c1d440ac442ad2fa2a8d814eb34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699ff3eaa2602a631fce1d188fbab7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2361ac8df3c4ec907372ea98286595193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0bd507a252f6f77b00fdbc36a989f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d02d5955a0e85795aef53ab78eae5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07887615318ad98077633f56360ba2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce73e75195b50c21cb1b0d7286b1b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af378cfce7af0d87988829023778357a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398937b74673d15e0c4c46bae95def15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdbcc28628a56927670e7b9b143a32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256def6bf0f262ba632e0bffeade57d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96fea5f24ae24552c4371b514652bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b7b6a5efa66cde8dae6be80e1ea8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3d80339a80428b2cd012da478679c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25de6c89b7df7f6b37ebe183fc76d63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099941bfd682c885aad74a2b7522fa35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbc2c9dbee5c5181afc24accd88c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427cc3d531f8f2cc55e813d8869386e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889e89c7b6030925a94d1333f96dcf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15131523d17234b07016277981b0784c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5687aa4c8693ea3f1d395e077532a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ef3752f40f1e9b86868d9cea14a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451090df60bf1f37f851548d556fe1df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddea6c419b02f51727ee9458725c285214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06374702a1a7d075f8a6931579ad9d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5261ee1cf90455f1dd49a012f2930e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462157020ad6f22ca9ce1322f392119217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c349872da8a7e17cf57af26b0ca55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3b5beea73f3ec23167a0476ac620b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336513e27b91aa4d7f512d374fe27ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc48c994449515cb33557ff5c8a61e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53fa32446ef76808bf77e09e35cb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f3c281b478ce3ce552b1dd6d02324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3527f42d637b87c79620d7446a56d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08651daf9e1eb71e50b8aecc329db1dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9466d3b79c7a9eac96e0b37987f187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621803e548ed2f17bcfa2ea81b1a48d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76443333671905dad73a9896c1e9469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e47a1a3b4b176ff64f8e0c7ae54bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61637514857637b1c787d7c148920011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438bf775caa15b80b63ced377eaf47712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee07c1ed1cc9d413b045f991b5188ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5f0573f03e7a550825b27c5b58ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8dd7f3e66ca62b759dc3513af83ac615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6c8d9e000ac5e86d2727edcbca9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20026736ea5343913e788c9945c0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ff6563edaee3b7e7d17921c1530ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e726acf0ae218307110199bd32f6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f284ec0fe9adbb478f1ad60f0cc0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e56c99cc6fee64ddf3cfef8d0a402d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c4d96ce90d002c3b5933c2097c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf059e8134bbbdb5c7a49a97ce12923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa27d64eaafb3418561f27a4b45d7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc073b6119c6eb6db57a0194ed67f1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cff6b9c7cf26e7dd0fd29485afe1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf23bba1ca5605d6ebd8ce1fdd08427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a02c0a3045e2b26481319f6742c9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811b010ecaa9342659d73c7b487d8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0034b004e7655402ae353916ec9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4878917a301794f0c43a633616069d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d105dbcb47ad3b0caf157a2c91a8c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52cfac659d4f54a29d8a9dd77d5b5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd19a561b40bbcbf017364f59fdca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1331cd37c8c9a76f7627b32303e33035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7442f2f4ad4735ede037d7d8b84b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3db2db442c69c62ad1b2921c073837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d2f9cdad111647ffa5d76527b35e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f073befc54fddd860e04989fa324e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953156dba8dce1cc0eeb22fd02d5fe5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ccc090ced961f609549fba0aa559841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f9c4933462558484617f97d5291042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c11bec12f93a2c9a759589c2b2b40743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c1b82d796d0c42c09da28c65ebba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d602d81d647e433e97c080b24e478145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773bea79e9ac1db9ab4825782c0c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b1a9856c10417c7cb67b0cf2f38847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fcecad078630953e1e4f1987187fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ca1bc98a955d84fd8f0ec4e2dd3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcc6b6e4823f5b1e21dd23e82ff86a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96988a042e9744a611c27daadbea6c4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442832bf1c16759ac92f88212e3db7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c25e558ff89010e02e3fefc6ae8ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f87b072753514a2093483114e9a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbb3ea53eb18db267b2e2e21ac9b3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473e45b5ae15e4cee135f7ecb13835356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f036c57384d274ea2d052bb55a44dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5e19f2a91a5043f55a5ed66bd164758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c8684c0ccfc7868a0b414a72f40e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5260517ae44855232cdb682e18d6fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2093b637a1f905c2cf97d202133cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb5aff727d0eb2f43c494ff659f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00631b4fa1a149afb424f9c388668363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efdb946eae389c418c0c481fef5dda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8b9246f004ed565b9a278f06c41f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a454de41bdc780fc76ab9b70d2431466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cde8069f56103188da16d8f047ed5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631558bcb0bb921ca568b3762afbe7dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee7e0f68614efe5f4596994fb17e3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169516847d6d9b09e3a4cfe20614a3b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e57eeb9639ba31afbe18a54a442771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7ba745d82ec9df2bdfb2f28058c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c628a22f08c7c81bd941ac87fa935473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb0d4e3f53bee1a4eea36abcf178b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825e58fadbff03e61af42dc54980ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda832f3a25b2482917c2ca37d555bbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0ade86a029af9dd2a1a7ab8421b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010a9d857c934c3cc9c2caa0de2e19278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a57187210e6e8ea2271fc36f067b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ad4f049e1b01613995132689ac9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ae90e7879cab6d0dab59ce2010c7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bd4dbde777de6bb77e8fa635d148e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bfc0785afc505167eaf741e01f87183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf537409533cc6a042a40fb2bd5bbf884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5bfea130c66fe9f9a10ffb258a8ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaa7d278a0ef9f2c1fb260c908285e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5afed8d8bea6201a639ba0089067887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f73926e58f9025d80329599f9d9f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa3b8ecc8ec14f2ed066d86a31cab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c3b49dd9e86b4df50b709c05ee8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02f399ec74656b4f0949ab2dc9795c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5ec6cb5241e5fa16e7c19405e83df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a4b79b05dcba8ba3bbeb867aa83693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07c34d11d113ea7f0bd61c19f02d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a6704d342df823ac205b926f0280b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88dced54946a56c26d112d91f0a37696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a180110d2bbd2c442d5924dd03c1eb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f1230e984aec7803a7e592acf42798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014232c5b3a32f01897b7dddae3bb76199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843201633669e1c559ffdcd9bdbb01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c059d30c33f1adee4a584f9368416fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad1e513b2edd6d23e83da3da2f219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c578770f1f74b442bcb32b10f6fc543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92091d967579ef4aeeb4a0c4a4d056af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe09a0642e97164b9ea96e09095b95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80569645a2e38a28c8522dd955b8f473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a167afbe07096060ede8e30d9af90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1efada7ac6cad344e0e96e5f7fbaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a6517cdbb47f94c896f06c068e31d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296a5b81ea7f4ec1bec39888f015a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfa344ee31ddfbb39144641e0dff34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649fcbda8586e0f58bb2d2f09870915112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade022e4a67cf1b3498939dd81333d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760f2a0e62987b329e66546429da3c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf72fc4b88d8f0ba41ab04a6794a85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362685efacc67108a5553c7ed1af389116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d249e24dc8c9c9daa0c502e2715e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217538592ac66f1556c4f121fc1f4aad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd68ad4e9d7e2a8abd3f7b619d562e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81347d3a4cc7d0685af7c66dbb43dadf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e216d2bc1b8568fedf3ee827600f65f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6c1442c00b68d2f69a9e3918105f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082547f944e801c16e80598308038af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106a6277fc9671f4335225b2c2ceeb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9dc0c1c74906fa3139c38a90477e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86326b3a906668ab8deda8a9a794591f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be64b8f3cb36bb64a9ff532cae59fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ff76575f6d44765d5147e3a717e7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae294271edd434e342ad7d25a619093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507d395cb9b5a10f3cc04744ea6490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6c7d37e543a74356e11a0b9f11ef6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218bafc10021181c493a3e00eced9b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2bfed82190fe324dfb3326e98f21e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a43e2cacb163f9d1ca30d3c57b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa506a62aa1c298a354a2ba0b23c347f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146d503fe97181ed89f54baf628e8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43690973066ae92147b1ab333d2662e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfedd8d7bdc88bdf6dfc5d9c08e06c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3820de9111f5699d353fe6d44cc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e9a412ee04120405e0f570873e4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367e68500d31ac996f804a9332ab8df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede505812b4827bc4bf8b778993e46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e1402e1d180ccceda7ae00205558143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c5a897238160cd725ee0ba5a50cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c964493d99c3a1c8b52461695488c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fed28753176b2187f593768f1dbae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a01f45b5fb3d3f8778a63220e9c6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb90a2db239cd504376e437f97310a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4597301edcbe2bfa179cdd4cf62815149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6549b6226f7ab1331d9c6c3d6fd87b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7cad1d34f439f1bfd9fa109c9f42d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd788bf6d7b21a471e16e34990a35af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf461e22e8a1e3066bb870945761b60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37a170593d38ffe6d457fe023b6c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09911814c7f37f470e9cda997baddd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688390149d83779b04abe7a6a81d18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2dc7e379950877b1a0bfc6a3ff014157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680ff6696a9da248a95e391b264e8a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce06be803662bb4836b12e0baa15c04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dddcd6211bc7fba82f4ac5769632ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11abe63a153fd1c87cec8b52c68bd82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a47b5a36416741d3be2effcbf92d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca226bb9a280fefad2673cfe5cf95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1889bf2409fcea39c8ca8d5155ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71522729b86bf7cc6dcba72cf17c157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdf5a1238dbe2a99736812900b676e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f72001c3e57d730dd9d656baa850b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afee9fb6a4d78e475cb7dcc9cf0b6e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069d935e329af75e0a7404176c34f55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d010e75acff6cbb3ff9fc8e11ae8fb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b0fcacc25ac7f961ebee4f08b37a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a2a939e69915cee0f7f90e33c6839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e227b737d4574271220191b7eac5a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551262344567aca56106ad2e344c6693174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de426aaf842ae4e1c837d01a6b28aa80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77539d3dab68a575f7ba6ca9e21190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39689aad97a68e3451255c19bb7ca5c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d489dc11219a88f9cf32913da74b0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34cb1829b7e4e0bf92c9585d44f74e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d37c9122d4a0cfab35ee475701ab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8711e4e3527a8ccaf7913192ec93c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab921ad6a49d727ffdb05501a01e2c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025874ed3765101b0b1f7821ae2590183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5d5a0a8bfe3d7efab9a8c8b7f66af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da6fe4b36ab575ae86f0219a99782185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc89a07a677df8d0266641824ff6c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057ae5e183f0af0f098f7c7574792d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49925bb0f510cfd2181a14f0aa3a731b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4be2fc2150e69ffedb56a7c5cb37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636a7cbeb759cb5c40830b818fd1d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b534a3c09a8c0b0c40455afa3fa8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61cfa494c11c8ba8eeb03858e439c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041f9ac0aab6922802870424d5a301f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81853de411366891def36e669571d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3171654f00c8674888adae94f780195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97334bedef26c5640349d5eadf32a75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b840b96acea4acb4e337edca6730d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dd3fcdfc27071749e99b10ac9d9f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435945342eb93f586412411f3e811f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20754f1aa2dd741bd796d45b6a11b467200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eeda19ebed4f6a6295450dc3fffdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa97f023108147085583d7e71d325c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c1a53ad6862d8038c1391f23debd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6668608f7270b7f91964a87df8d77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c967c8299f7d9daa7bcb864722af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190838dada8849352367a37c3a6d1d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b5c35ccba25ac3b2862a34f0186f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33afee01d4a5df3a8f459f6afed5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd75b5f4520688438207c8fa8eeb5c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc846dcac76a34c7d9d0c77faf4e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13352e2e85b2cb90036366ae1295f073211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd079f5ada03d27590eb36e50a9f869212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c3686f6da7b1d33017b02b4284de8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17502606637c9c4f93236100b66b40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dedb04f85e9ee5bfa4cf22f67146ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a2370d2cbaea0e839cc57dd869bdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85522036e625cf6d752f837e2a35ccdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4f9bcd3937d0dd039a2d480e24740218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1ad96b20558bc78efac02df78a245219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>