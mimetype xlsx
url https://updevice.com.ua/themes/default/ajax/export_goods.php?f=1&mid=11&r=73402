--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956d99e692f3b7cc5a9ab36b7c42241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35898dd42edc9f0af80180e22a8cc7532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731381ea70bb41dee771507fcb996153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a1038a40bde1772d452bfe5303f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c6150330c35543bd18094c479a0e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6140195a595389fd2e55890cec4256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13da0f9e27db86b6b3c96cbf69bc51c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e047961c8b5d5ce27af6f317f43c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f70bcefd98c81a064cb5b9223fac99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a354b00e678d644e50f8e1736586310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138bb4efe49af63a08f630e3ff4471f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c56ab2164d3b88d833731b0e4a5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20139de67223f1f60ab8188c2024f7ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aff0674960eee7c8a33cf2243b25014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09aca7d23b7380a3b6b9fba71b21815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03de11be6a949985d33a9d4bf0840616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043219b2482c29b8043d5a0a10649017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecd4f253809d14df6314c595556d9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc47dc6414739dc919656f45ddb88719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5feb40cebe6bb543250b2b04f59ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec280126c243977ad5c851fc5bb40121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b1f6e5fbe8ee476821e40af7bbec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dc7ff958ed5f5ab6d39e0459deeaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5536da99bcc68210e6144a666083e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365127ca5879bc12885b0ec2235b7f0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015df922e8bd5b3f934ac3eb319e67626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cf5823810f019b8210a9d7fa6a36127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b216d733641b80d74070f6b92c5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce7e28c4e7570efd9b5f89afbb53c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065593da66349c6bd38c30ed442400230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d64f85cca57b9f28aadfc0998811231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410d9cd31aa4b5b4fa5257cc894ba2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e930cc23675253ad0c4ba14a65dd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174caf644e6dbff5ea13679e2e6e95334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d42a53a2fcae58f83caade6a919d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7022f514f37ffbf69436564521fe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d8b992eac3780aa80fede98ec7b6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db640d44841261926e37b4d8623f1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a8358f8a557fdb229412c2ec6cef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24be5b80ebf667167a02f03a4b5a7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28a1800168aa5820ebd1b03266093241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfd2a49f6315afb8f56b9d733c4c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64711eaa63bbd78f101a723fe7f929b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d406babd4b193cf2427d4c96cd267444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf58a9355ec68cc435ffc5666640545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f7878293e86b7b092eedd186c834346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217a16ce26dd4319458016dbf998d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69bc281ce0f4be5c2991f0dfb46be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0fcee2d0d303827a8a20c7aabf8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a82be64566c52f1c28c97856665b6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a32f2c3574a5a88700d05b0e16a7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11879bd47a1616ea56f025f3fcaa92552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300a7793a376843e61d8787764d218b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aebe659faadf4f1091193bf072f1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b450f61db9f159dfcbcb2286bf6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a668a139d6ebc6ac955c054a75a2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635591adb15a4c350ddea2a45279bd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539049a612d11c9417cd77aebcc49758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cdf92f14c8e95c1a0aef4ebd1854559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9daa996495847df4cc9027acea17060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a5962ea75da06b1e3c61b0a6561af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eb04cae1d2ab48c3efe1f45c9625a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed428116b759934bec23a6b25b1328163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d7ae0b91365d030d5777727deb1f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5897e498ff7a1402383a6574c42d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37464ddbff5673faa71e4583bc05e45466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a86bc4739a358604c34370fda914167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d047eab5488d383a9997c811f5debb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c855b7b91304988d5001d6e3f9b4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f10d9ed9543eba2292cb254bcffee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0605b4d0370fdac5d9df25801144fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345ebf4d7622648980062ce4d8bfcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002fab1e713f4332d5868ec6682d7bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5b22ed2d6495cd5bf1639551f326a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586266ccaf0163f8ba40ce6e4f56a70c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0154c71fc9529c0d59868deedec81276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d849ab9e9d8d950ce80aadcc50333b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d84fdba00e2f70aa972529be8105e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b231cc07414ccd65795b2a72b197a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be48ad95ae6a6e6de424eaf977fc1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4653a40c675198d074d1646f6872ec181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a080ca04f016851061bf847cd63853282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29360f03a121d9cde212168646e9bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7f301526fac62594ac8f31db2100384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5504a9d1d455025f0e772846f8a3ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8305ee827fe43feae6a87bbeb207a8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801b4e6b3b60f406314aba8d2d228987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861289d3a397ff236ffcba60775f61688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98d55d1e8d2e637f9490bcb879f8f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4f5dfbc20af202f4695f0233c5f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650e293a36bcb53a8dc6816b191cbcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0928a8096e666a341a78dd029e99492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153f4a9dc6133116937b5358c4c49993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7500033655a58285714146d90c91a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be725036ff4f921336196decca915295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730bb19378b8c46ea406672e044db096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c593daf48ade881c6e87fa8168cac297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f48996f60feca863304ac1da01c7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab96fd86a0e06d1d18be3ae3dc39f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b0ef52600db8457c7d00aa7f1760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb7532cf1d3b0dc4fdda47319f172101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac1b8d9a3fe42f2cda4c1e1aca46f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a29c79a1e5c73400340a6f658cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90c9fe34ab7b408112d2786585c60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a7454eaf7d68de861d9dec848642a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a82d6b55c80146971cf4fc3464fc33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef85d2cf2717e8aa53b6b0dd5dbdd8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb152d85aea650501538b179d337ba6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42605eb0c2ac14f0e422e6d6b341b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82b7ea456d1c7cbae1adfac17da3cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df910008591e69fd1d1520307f58f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f84b1db4ef402d6340872be6940b24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a9715ea98812fb9e81dc097e04f10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcdfe6008749a3836f736c14eb2260114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ccbbe94d5e9c882491cd3504c0b7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4640cb0bc35f716e0ef03a32a915c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb304f7394381bd7f31ef6d59ac18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f01afa642e3492158aa788143a1246118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b7a357d219b141b2533ec5f263b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e07c6a06dc555ada4284ea6d0d8aa7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fd0dd66337ebbc3c0bc9cbbb529ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94272a14d968d257cfd701230828b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ddf710b775998f8ccf0208a9ed077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de602f20d2b0ae91743021888b583803124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f88d624bdd4b4e0fc32cb99217ca0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0046b736027f09476e66ca082af9560126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cab7ac1646678bbdddda255c7996d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8100091f73848a9e50031cbd47b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be9663d8201f3a2529e9154138561129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892ed224d77a932c0b53cdc73419e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e2caefe747af35f79e8d93dadfec1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830900aba3231ed00a215b064b0f4af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826689b955b04d5c18f481199fe7d2eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978748bc6bbe7ac569af7c469bc1f72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a1c4105691f1be23c5631bbc7e628135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaafc4e4461d5ffb04829916c4ef3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10ad60dcc97776d5373e7cf0b08490137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb01534860319a0bc2aa5760ab8a5a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428f498e7261a0ee165584cf8212a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537e3c733ebf37fa4e7b0312443ecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088fccc740558d849bcbdac9dbe88d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98a4f30d80be36afb0e245615dadc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b31b2b8461da31748283ecc317e28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab08b89be6b15e655434aab16e689144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94ebe7c48c06a31b7151107e627c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecfefc2e5703cf7a2c507e6cb1863c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d618a0ee8d3c77557f2ccfe0544188147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b955561faa1bda9fa6c3186e56ee87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dc3ec68fe2f01b61344efd217ec29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc446653b5c63479d7b764ef53df8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c3038ded45b2c502f3d4fed8cfb4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b640497e6d2c6aff64e326ebeb15f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f96b16f18fa914a19595369bf2770153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda5fb84efbf7d0e7dab6d4cd49afdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f689ad3403f6e90024f18dc9d87b24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439102e4b9c5614fe953a230842d4fb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f93ae3592a64776e18adb00095d7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a443ee408c3950c63f17a1bca386ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c8cf22b891642e6e799a5706ee93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c88006bc3c53a64bbf09bf841f0d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e282919966e1c007a525371220ce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182c1a833dd497ae2ab9a25f5f1171162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bbdfdbfe241f8f8a6402328268b80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0269e00601bdac45fc2f199b84abe00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6abcbc07e0401ed71f1e73d48969165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0884580bc4e2fd3c38efc3ae22d0267166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813728cd14fb212ce59d5019c74f416167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090478bc8979fbcfc133e5f75e1f0e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80938ee9f2442142ea1f9bb70e9ab00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2199d826323c5c52f02608769e0cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20d78b54aa3f984f0efc949ee61126171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1cbd87dac2db3d8249da6db112036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6b93a2acb019dd2ca4b5463fb18e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315eb0e9ed1a207603a51469d540a86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33955ee2c9f3bd04e1d6454a6c96c6f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927822e0b66d33f78dcf315f52c5ae1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d4cf23c5b9d58aeb69e2e79b8948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064719ca12a26c7efadbdfa56283d191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00611fa02c22dba8bb7d4f1e6f0a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6a89c581c69c80d5bf5b1f147b9f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3cb6d113456c759410e0b01055eb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5720e0f5873dd2b406008e6a51e4db9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a648ba90292afa3ee351bc6e389c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928448fa13be8e3e9f68a34307d974a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79886e4eb51b18ca6949c63d14d644185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d6e250aa2a51033c30450165ea38f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c1de4726b022b5d77c190abda75d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd634105fbb7a7351d5351ad1f753188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e21c6dc0b5f1287f9d9be5b9803c72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9bd09042b52ce8bff7830bd8833fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f0b76e4a5837214974860adfc12d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9e3dd5d46ee1be60eeaf09357390192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e9c751f78c4f3dc81d729866bda1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb19b98bed269c9498882a57e924f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e11ad31244778b7e2235c90ef4aab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d474dcd3dba8e87c3ebe9a94cddbc7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9c9035357382332a4bc6d942bf5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c15c422fec9756ef9e1861b765f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db38ed2a0c2e3aec7ab2c9f08fc2d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27a8dbba515da34a13ba96f88556e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e77e191d6f89528e7f1e7dffb4b505201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f10a928ce19bc29390780ec108aa1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd680a77bea2cf46f061496e3ad54e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d56d08dd032eef59638aa825007ea1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04bca8f1574e6e888557511040f64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e27798fa010a52d7b209879a89f9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c689849624dd885b5483156b69dc017207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9694e1701f6f5fee6e613eeaf0f65e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac3bfd8c22dc553abce927ed2a1fa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0711d0e0896f59c52d16350a57026a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c29fd2f4d2f368f2deb33f612f58a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b03e1d6fb33153e76f16c7b56915f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acba65b9d46d39feed2a9b920c2bd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818822bb3780bc5049351b5e7702cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151cafe058dc9a729dd36419cad683215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dff59d16b3bbe0564c55f06ac24904216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2f4842975efd63abbbbd3be9beb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac95b94abd222fda692d7e53b80d7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56881ab6136da4514e448e57efdacc3e219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf94ea82cd28627a2ac7c811d2a87421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e42df52dc3c20c3b15c3961d210f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7422be5b3a71c6cffc4f1dd3e8f643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510c352d2cd09fd52a7d6af854308d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eab88937a71c766bc83740d2113205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00621c489cc3b80ec955cdd351a2616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57b602f712d486433b6461c459f5077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7ad8cb62851a578fcea599ec2a6838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a779033dee652e65351c3e7e0aff6ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe0764ca3121b5b5439c39260fedcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997248ccc4bcaf8753d32f2281a7ce311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219dd5e9821ff2a997547a44338aec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8784b93bc54f4ca5abc8454bf355813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562697f68b3583ba83043f9b3eced94a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58800f315bc77f47323f69ae9ee4a9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165bbd82694cc770f4dc86578694c1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68241da6454270b3f6b24e44b5e5c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80490dbc31f80b74aa2f00005c53ae618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd3401fb02dcfb85a40cbeb5eb83019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab2c1a682d56bccc77897aeca709520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603791d4e92344276393d441db0a20b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d741d6fc1acefaaa2afd015f40e884622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301972f69a99a805df3fcfad131cd5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2941407f50c5fe34bc803901504c3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd187602a17fddf8c0d6b89dc7caa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff862cce4c75103c0b50d642970cfe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695665674b34329a689a11b796481de527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987dabc690f300d6117d9dce0d84ac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87989db49292705c4507e871fd0a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a4051240e811f6cc7a29bd0a004030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb42348583f6e3016d61b8ce1519c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e980108515b520eeef00eb3ac76032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1acf459b112834035d1b724d70a25a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252596a5236c1efa737210106e47bd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b263aa365d5aa617b1e3ca07d57d01e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67acc62cf3f09338fa3b7c2dfe486d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3de09e0481eb58f9f2f866316c6cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9214d6c78a6c457dbb683727f510138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09d8c401a9447c15c1b890ce2c38b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cff97f970037c8d57ae5d03c015140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0127cbb46f67aea2898b061bf37bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d27998b8d8012360d402f3453ba8b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81979792a9aac4c99fa4de8642b00a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8253146146f056c8a64665e662a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6787aa81a75d83aefb0f12a6cf8f13445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40201b34c1ce1f4a085acad616a6412046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cf8f31a09c4ff26f4827ec0fa0e1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a104c1cc60bcfca6c9f3e052f6b3bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c6c5d0118502f6ffdb0cd3398bf6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65dee114d450e031e34fa4762a58b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec79324fc0ebd914cb35ea76da8e1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2f4bed6c9075f4dd820cedee6fc4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b63fa403c59452fd0c12d3698772253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550deb5e1b202b99d2bd3b82358d4e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcc9ae1ed89d67ef2b51411ad3825f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9562e60f24f51f704d4408945f9257e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de95e971f7198282bafd888e0661f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559835e70857a2868e402748ba7357a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f2593ead0ad08ce0b13bb9c38517b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b3b66f7b9dc68c743a90f46ef7c9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4208dd2452617208e2e70b05d3be661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534c4871c6cc6c8f92e13b7c19e5d7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c09ab1b75ffa06239d8020a89dd3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417afe43c94e744c8e18ffd31a9e942764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876712434e49d28f2f289f635bcbe9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b6092125763d81b09bb61394a21a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d1e1796fe96bdd7722bb7abbc75d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6674e527c722884f26b7cec002b0e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c176b24e82be0be95988f05e3bf20569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757e9749c96042973908fd545007e9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b69527fb7e1112aad9d7fe7c920871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b94fc54b4b14898c8ecd6250206d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b996bc32d48b138422578fc79674dc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12569a54443474b5d1ca4cc79ddabd6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66032c0339bd73b133c68b9ddd91575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c8bc90b94f392de3172d1278dfe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88194f2a420ab49823351b8a0e517c7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf0c56fbc1758d9246123a980753a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bdf920978d37cc208c32dec59dd8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e860c1993d162316ece7f168a44b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7d234e3b23d06c2e497c7048c21e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ec9fe2f69ad6efa025a48d9facb2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a564d0bd81f5f637fba5c15ca81d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af18b4480ce1f45003900c0071c72f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200070de85a8d2dec188e0afd0afa1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a5dc56efd8507a3c4603ee91fbf1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fffdfb690eeef063538c5db360619787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7e1a176b525cb5b8bee2dda6413c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a09d16e5bda283d5f4500961ef2d3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478fc7c796d5b7414d5b907e7d1feb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5752588d7cfdfc2012fa1a78ef02f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07cdf2d98f8da79bc07aa8701a2cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18cc96dc644228fe202b3bbf33868d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22370a86e5331b36b40d1b95653fb24994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e461bba747b2e4f9016ed95bf6287795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de7455ba9eed3d53d87a04d108ef0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ab30d27a932fedd639eb157b48a6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00a098995c9bd0356a122c012ae7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ddb9f956479efc760369141c4ca099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd75083663543f3db249e69a7dc3fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6a4b11ad95a2e0d1b2b1f4c546c11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a71a53db73e4cd13dcb7906a320c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3c9f504a266a2886cb70bafbdecd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ff01d5e3afe2e944402fc615ba5c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e1f4bd2d6e4d4e9572acf298102d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4ff5cc18ed885728cbed562c44df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710d19585dfb4bb296d7179b0cb07b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83901cfba1d0a52078205db25677b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e7051dbe33c4731932fbdb2945b66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e135481ede8d9e64b27bb74965861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9c952f056ffc2114b8cb7b6bee634111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892366a6cf44f5e817659de204fd13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d0bc490f62a9db62bb6caab0f9000113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef24985211a1ee15a0dd142e01e922114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732adfe00c6e6523be4ffd253dcae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd0f9ea0bc72c3cd0dc24674f8982e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e268037adfb9e7e0b34482bb7e2d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205aec5c1dacd5fc641e8a1cfce8299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1efbbc21410b957094abbd01a0bc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15fbae206e1e24405d2bea0ca2b2b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efff1a0e604c86097973d0daeda141121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e89e43be613aeb4703fa22a2dab08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773b8201465b55bec0a68cd6c94be0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d2d5e6f2bbcf77049bee1321a18b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350cdcd554f0d4f909d2a20c292143b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6deaed8dc701462aa575c76a6e97d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d065062ee9e89bd60863c886e248a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7249b563f2c53e4f1bc550e724a53a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7bd85d89427a012a5f66f67d98301129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e91ebe8c5096a09a651bef83f06b6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0725c68fa3172b82f5785fb6fe03b31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac78a9f9c950ba0b50114efdebe21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa33cddb5086373bcc449497a9435f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9238a32f5ed1172ff654f978b41f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129333454a9794cd2a6dec424dffc2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bfd00033b65a3af04167a3c5a658c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6878eb5d6ab9a17d77c5ce81e828b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6fbca7ad172461c4ccc995380638138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a2648c0fcd1c9b1866f6499514379139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ccda56eacf5451e588c2526f9dd93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a52292da30eb9f8e36766630f78df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec281c7463009b1911abf5088c35e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825fd531da474e564cf96c231e53c69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957ff6e37c52aa727cbd8e228c9a1c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e1f49d2aa69c133ad424dac2aad27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af46ca3c5db6f84f4af8db2dc50da1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87bc4f29e2265cf784019ce67b551a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff00509d3dec9f421b31f22b8feccc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cfa3bd29821cd51ce08e4f7674730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40519f4f851acea052432eef1fe4a55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac3ef6bd0d22e279876e80610f3a17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ebc6ee0f50c83611e2334d54dfc83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e9f348832de29287f9792208e948153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d5813a2d67aa97ab995c29298a1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda17bdfede7b2ba13f3a3434387af3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a831d14356f77dc2afa2e2870505bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b42fedc47c9159bc5d553484fe4fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8755ec44c49b2d812d266c155955ef5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368388fc559c12b0cf5e54015752e977159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d2c78064f378f3b4ed985f1f1ffce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184384eeac82309241b10774cff3a01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7afdbeda758d4937f4c446d162a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65285c6879b3305ca56092e39ea16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e928250aa5bcf08be82e8fe3f3821ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cf4adb3a9d684f2106c3d52a06b95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343ea32a72f083064aafeb65586a98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29b4d06d0ef7e9ad68c6efe9dec9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e23c283a681d9d7f7e45fd2a9a68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8226414aecefccb1f3bc1ffb229f7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b380643b402eb6b4fb13baf8491fdfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6d708187a2d01a1f24533850b0ae3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751b9f2803cfb58ec8abf1d9fc49bfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fe570c7c90b30eafd6afbc7c8ed1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef09fb4e24e7ab1d6250c15f7371cb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffdb1ef76b33bdb4339f0d5efa6270175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511919d228b81873d658c0116efaf1ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1e289c799a97a0d456d8a07ebcbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac694c861f9d792494e513e83142b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04d98137e9bc69d6544ce30ae0bd37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e80575a05f4a38570d81161ad737180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc058a956711e8a4563eaf6ddd543181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ed71972434a2f064b2b541225733182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f40bef795bfa2957ddb490b214b9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d097733e45f1f14d443e8fb7fd57c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257473466cd97442fbb3f970a9c716185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2799b7adfe30a7c3595d508fad47b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049436fe74161c5b43c63015b0c6b3bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b48a3aeff72a6cce0716391a6703188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407daea2bbfb167a1179ede7956b463a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d7ef11e0229bbe224c1591fbe1a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5850f13c82559568c35d67585844f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b6a21710e3e83d832dc44bc51e865192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489d81ada74d06ecb20504aab18a1be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50773f6dd49f03999cd0a0db22110e0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2bdf6f5f7bf16fdd4a7f85c40c239195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259464e1b9b61711ac25955da3ba7696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772868ec8b039932d61b3b213ed39a8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0500b7a682ef39fc7fac34ca4d77231198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a0ccb81e7318169270540f9fe5c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22aad67b1a6cba08fe1410d2f961a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316ff1c55db37d876c4e79d510a44f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0518c7fb3cc0242a51f4b2bf6f499202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c57409b1275e2d204977c8ae4dd7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cc10f03b3510a519ae8d6993b5a5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52cf505f5fb4218b812f2157b48f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad1f3d5dd82d40a10112f1b209d64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca5379cec895bd21f6ee83a86135ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca47d6384bac43878e7f3f8a284b55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87faf8a870b649e73e90a0a393bb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ccb3ae23056f955b6650d1fd84498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37793b11edc796c17d848879f8b400211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a884ab2df8b3e94ecc4ab85caf35c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931a55558027a8d5aa5f69200f59273213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f20c0a1939c0d502c1e8057d9dda4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ccf4854c86787d80c950c7ce6afb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad669d87d2910c967b3b21fa0b3bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ee38453cf6c19565f6685ca72770217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7280ddccc7a1eaee9dee28c2f3b7ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ae8886642350f0f676a44202991b1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>