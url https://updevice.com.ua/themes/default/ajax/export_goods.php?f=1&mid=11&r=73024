--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5e53238b8194828cdc3394f6b5201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e5d9e5ff3113e7dd77c8d221021fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c66a66a0093ef6384e93c5417fa533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bb46603a125e549a99a2d23d271f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c75c29ec61bbc809697dafe0953b685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc0606bbe626179064569fc9972536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495380e16df7da99f0be083abead4987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec591629ae480208d1cfb4b94bcfea48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d30ea0d38a2c5cfb4e8b99cdbb8639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48577dfe6b84e25400cfa43662ee10d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb1e789dad3f8313ab162ba93b540511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527e97438b957544e40053996aa824512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6138c03bb50b67fa89a3decb3be49013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28055f2a4aef81efc475546d076a16714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e6e79dd98eadcc3d6e0929030758215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53dfc7c42eccabbfbedc002f8a7f2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1815ba6857e1cf6677646111d43b8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2945810a4282c6c4c3799f4e5001418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3efc640112018874ba4d776cb67a0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b49c3c32fc95349b9e8ff0d935ebb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5bcba6cd25057f7e7ed275dc0146821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cd0972301751eba027d6535ce4a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624a822aa7c26fb9bee30fbd7d179223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef865d1f9e49b4c22f99f42ff842c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f818d639d91e6cf8ba2f0f9886703c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693cfb398f274c6b6dc63fcc2e3c5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f23d05f48cba9b2f4108550b97a4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1529e5302df9615af094a11444fef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7abb23c4db294d2c1833f1b64126b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e338c5b56f733bdf5ae4fd203ed2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c729b50bbf0bd483e7e1060261f32fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22652be0752fefa48e41ca3250f6d3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991072a71f0cc45a741af0ebeedd6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3516c7b7447920397a62b682812f6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c751b7c0a030836f3efb9a20fbe40635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861c4839ad16e79937c17f1d9355ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838867270cc0f39d50114222affc6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca40ee5d0e3011582a7028a79b642238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4865fd3632da2cca4352082fbe7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764130124545c327ca79315d3fad7e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d473b9d80bb250acc662c7c62593edc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a6eb5351142797d68eca2d9c0dc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2422cf75e0dd3047587257d0070ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a033490a2ddb756d0a6fe3cb81cb1e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4b5efc1068eb396a361ec600640ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2a135e84834baf9d870e97983d1d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b3ae23373ee0ea0525b9e53bd93c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bace5a1c669d902ad324a75d3169848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bdac9c17d959a7c3e5e8a47ffff9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27cfeb0e31b35d69a04c1f155421c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90fa450ac89e3c8ee2640665c04f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239fa173b4fe902b6fb09481344f52052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f9a4ca6005b2d469996aac1ff528253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976dea1be36637f8533077ac3c111e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d952c79cc0d277dc363c66b0f7f73f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32811a2b2c8519b14c34134a2857bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c70069541f6f4733a8611bd2932157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc62fae07e3d17f0a7a31c487ce4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb8687a2391f5fa7614fa683db982c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b02aec00c29f66e48cd393367d3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe61bc313edcafa3f309d4673c72fa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3ece808c167a0ceb302b96b5289b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484285d4b91afbfffe82c21f211bd1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79dc33e1eb89aa92115e764032695964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca434c5c7a62224efa7b1521e103e4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca23848b244089151e4c3e02b03a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7cc8065e58482fbf329bb7ce877e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4faf8a261b531d257473351f72f0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697674a06aef91d689b31d4bfa5b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd63904a39a1561eb138e42b854d8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59e6e946534dcca4a58ad01bfc19171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c76aef1eb973c9df1d8546631801772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141220bae38c80350c8b6cc75dd300273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65532e601d27b1dfaf06b29e184eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e70a2c39d2667767b91ffa9b4555275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24748ac8a54a8e087763f57b26349fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd0a607b6c013860a32d60d297a76c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae5eefc8870ce27aa1c33bb486b0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67523ae06e71c7ae35820a481b0bd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0fb78c01b039cab9a633bfbffc0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e3410ca8cf73898e7bb0f5df7a25481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96d9bcfb18b0eaec3834a35f88a8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8505a1eeee5938f98cc068381a5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe4e8524f0d2c12cf1d1a01b52e8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a37f07fb835fe99e8e76ab8436af285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e7ba622ac0698e5c10f51d4e344bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f8f186dfc5149437a5d2f0d6f502987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c69f89696599e83a4e1c9351aa59e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac351b55cb056feeb67f97fc6ec31a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70810d8f553c6469c8adf133e1eae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773cb5c9835bdff3df6ef73cff1150c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41646a133076184b650969e99c9f748f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dbc30fc1061b32284811dc55d540393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d44268aba86e10df8e50409e0a264394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc53f964ad50bdc670bb649bc86525f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c819fe25c91d0888417db5e7f295d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349317348e00695503562c800cfeabba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d62b471d551d4fbf780d9fdf81235598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa878c9bf1fde6dd065a3258e7d0fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458ef1c52af9ce1c99eeb82f3655fe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da60b0852a4205c6eaa6f89805fa4e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486ff5a729dc07249aef06ebbc1e93e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a355110291ea76c34a83e110d7ce8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5966da4616e43d53cfad01d0de7f51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9dbd32f27726e2bbbfcc3229d3ce9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d707ea7fff692647ffaa0e67a318106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac17deeff320f6acd3b7433a0757ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19d6eeabe3f42acd490a1112ea9b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee70279d6ede30ee2d365955c26db0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4313e22f0df966d39c21e237bfc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd656f1bb6bbf26515ee5574ded1896111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969ac653337b26a9fb5d294d49cf138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b1791e12b5f6afcd368f024851170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a00c80ae3ce81e426a2a07839dbfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbcde9db8b3baec3f030f3471a95d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee3c593f12a43d07190890a90fba4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f72db7e6bbfb3e0733c887028e9f57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb955e3fae5408c752f9888cbd72ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0f1e3c08a04d7e9894d5278d996b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339890fec1b8ea7828a752003edc53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828d44fed88265761d32c15879a343a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bb5d004694b659e5f1fd61646ce39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c65ca8c1dfecf6c133e0763c3f2766123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed647bc749745aa959df76f673e0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ddfa276f0a0cf6102044ebaa1e23d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055ac1806cb14411fa632258879a737126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d17128c1c7603dc1ade1a6b2d318b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700b4c6050ef2dfbf5c1e0d5507267128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40802e26f3747ec4ce5e12a78cd006a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843fcbcacf4269aafcc5611116a6799130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda0320cd4d79d010ef9b9bb8c71c7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fbe166938e90c60e9027d57baf6ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827f49767cac9ad625e23daa33a128133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69c64b6795562f20d740390399300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512722d188f78fe3c7dcf07dce0285b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e8beeb99961be8d732a53dea65c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b1406104eb444dd6190b34c82e18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7aa4c2d27aa2dcfb5f11ab6782e6b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef19d9028d88bb8fcc58e8f9a595d52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d9d73ef5ec1794392f09d3792327a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b48a77cb910b986dd57f04f04e0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3c636bb8523982640a295b3cd5837142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c900bfc2406de8c526e73a7df1454143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae601635c9dca43f24b1ec1b5d3d8555144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081b1015139e473c9bd7008af0f56b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5d02cea3b1456f1ca1d1d768d811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5c49b6979aea1de8ef55b9a0be53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee6e77732dd636869b6b1bb6267e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d1d58b1a98e6ad8ad16721a90e75b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb75e8968b24599b6bfe20362b1169150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c991a685b5c70bec8e7ba8a1d7c3446151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d2d5ab6b3186e1eb4d93fdbbff164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6bdabbbe13f351124a3cb3096e30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9e5e39cf0e4d7a03ec3564e58f3c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a029862788ede861a2f3e9faf5a15e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b12a875ed72f38faeb1e536f2f772156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a211e625b1802182312c6061cfa4aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966e54425432b5bfcf71199f8a8aa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b68661f96f89ed08df6ca918449d6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf15d9f570afa6f7ad85341c910a58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216127feccb01d1ba0580bd13344448161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1155d82d26001c0c7507258509b16e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba4d28bac1310ac788ec3009b23a02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cb583ce8f1dd85331cb81974e9739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8fff621cdc192c9e6531ed30ae8cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78724eaf07bd7ac39894e514edfdf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87864654dcb8fc9b03e8d23901b08689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29527e14138d9833d618fa3a900e53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402dde3010fb59ad7298aea8138fad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592215bdbba864be982220b2e70643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7a01cb2f55c4a90d542d24b592d46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c40d7602f9439ec7cd6a8d21b80bb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0727890b18a964b3dd668053a5d62b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2473a982e369b222f5c52ffe1ba806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cb245067176ff9a5376c9dd663de0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1bde86886bdda951e219e2bc7aacc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65e074f747eae3110fad8dc03818df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121f0d27076bd5fb86e72eeb788718178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ff5982384c8525d2efb1aad8158c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0752035c85e8c73033e108127aad46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1582b44b84be2afb5177c61f85364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a2fa7c2a821d204580fec8b0be3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7701f152d310f25851aa395979c0e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5b87205b21021824c5b28a863b14a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a8cd6bc66dd018db87b1661ad5c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122604e26c11405cc8ee866d4cb0ea5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33296610c296fbfe96a9b1373e2ba23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5df6529a4470391c4c498cea1968f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb7dcc0d4d3ff11eae5b1137c89a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18cbaa9173479038d143c63b7621ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b1f30d9f455c06e02ae6bc24fee7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eedea1175666ac27cd7b2d61bea1c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c43a9f890c12316b74b33f5157ee2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082a36ad1d8813127387fa291fd7789194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8499ba926ee14ac3661471839d52d07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318aebf10f3e2dd5fbd1eb8e3771623196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff7ed6d790da2e898bea8d2f77825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a75e0f51b58f6981a18385609f1d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef2f6c7af6cf9e906fb97d79aeab5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa9713fc1320b2099cefec396309cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c8dccd40f7a6187c80ddd1948eba8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5618a53ca64831cec3b1f5bb4ed6ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde67b06743b80b11a883c877d06694203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55028304861919cc0d86a38eb7d685204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ebedefda089e42478606c1adf36ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a721e2e7e0035de912691f1149d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781eb86ce535c1ad2224ca085ced0e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765985186cfc825e8065e3f1cec5eb1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892c981abb9010718202fd835097fb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc374ad4d5d25c01dc1aa3480ee41f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237470e1c7d99601d5b09698b195541211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939cf3a1bc19dfb3725e20ecf0b1ec1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334331d1c41e50caca943c58e95f5d44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a327f0ff7f893fb7014011012af00f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a3c0bd193bba1dcb0c2de9cf4e33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6200f053a32f3eeafaa65b95b53685216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb683838f4ca53e1dd0b06610a81ffdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d730d1a21fc36975d4796d47129794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f519d205f5b3bb5b4973ffa11716f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8f873f861cfeea53d80e53d79b091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9855a9df58e846d0f3a6f68cd491942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e017e620127056eb13246ae4b94d803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d11cf2ed52ea3e007ad55142bbd344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4ebf6e8e46888e78db716716b3305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4c60754423834fda31cb577f6e5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9482772e410eb29286a6f0581057e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf00661ac2d13c66a7cc8d22d9a0298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83583fe5eae35e1bd9adf9d22a0069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999064bec6a8656c5ab5e40452615c3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb0b6f86120738827de3491b68bdc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3df80c37b3c5c3c674d1797ebb91d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b71fe8dbd682f3bc9ca2c0bcb435b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09130bd1cf2e98c373f5622e00e4112e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593135fc557392b586858c7ae70130e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd370b71ba52477e81091591edb000b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed8f356c93aff704089d54ab7701d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e969b2caa4efe7c21c812181201e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa76a3a384a009b7b04503fbc5cd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c12d2405573e28467e75eca903f6e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96b5396bc1ff53f0b76e6ae7d3df7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7012f95863bd82a6fbbd43dc5d38cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e5184dfa86a60e6ea67a6870e9ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922f50bd1549db0ebe55d80469473124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3515ca6ed5cd98a7517179f6fefbca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26725862b1fcc86e73044acdb9028626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91283df584efc53b19d832c0f0c4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f768d154d0580e890d627f78d6bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94886d1a7f741e95694edcabc41b0f1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d83e70a177cc68438c3d5b715ca6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35518d8cf1a08cab2aed1ac1251fa4ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90cb86d615b28bc65f90bc3224423432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ed04cfaf330f907acabb8b4efed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647852e6eda7067c48fccae0d2286034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140551fe78891cdd4f90161564a21d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b2c4250c704f3b8d84509974fbb7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899784e2c3550d68831144172ea9ed937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf55768c38dc075436bf8681457df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec704de9e5c12e51419d3cb3655c03739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349772abdcf96fd774d7b332a76a0a4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536af66701ec44122883e3033eaa9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155dfd097459513579c5584085e569742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f417de608becd5b07aa6ba68071543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4499cb46656873a1c673fb477c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdabd9510168ec9fb080593a5ee772f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4cb1bb5203ecd6324c16d256a9a3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe50e38e844f6cb5e1fe8fe7237c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b109ec7be337c868871bdd20f399ddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eff63c0e93fd7a8fff4b0546f23db649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d451069aafdac8dee22afd9d1b45b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c783e964643f56277c3728922a5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6267ed2f62d9fcd8873d23525477fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e44396e46c37b672d4c30a079dbcf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4eb7e9eec53bb4c9b49f2481703fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da46d22bea46e1271f1ea6a86c1f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d353d349238f4ec38d965660c9b1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0570e1b8ffda198d72a6b0fd3239e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77542425dbb915c21205961dde98515758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da1924834a0aaee1273cfc36238f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a3d87ec981ea1f57c6736a93e62060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ebbc18be3edfdb2ca269dc77089d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66d1cc27505127da04a626e2cffd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab2fb41c87deefacfa81e4ff9013e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc63d9a36eaf46eb194d164d12058a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207b8d008a122db798fe0885e921d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f8c79c13f3f709f486e5b6e8bf25966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c899ccf4742d1b37880f106f405967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213795c3794d9e2d9f2782d108736d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7f36c282366424f858d186fe31dff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb917e6999aa41ce4e5c7dcc8b5c7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e034870aeec093111be693b6f50771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737627efe14fd22a138f9f3d5e2150b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23064536b3ccb093152878d60c949873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317533ec42a2d7cd22879ed57c62aff274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45cc6d4b851c0510c4d14fc9e230b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2dd182fe14751b74f84912ae33b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82ee52a13f786788930706b07ca1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bcc31f5b3b2ce14a7c2d0181dea8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84883cd05ef90c905372c865dc49dd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b256c9791fe3d1d81e2ad9f1f6b9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce33d59bcc0d88acf1120744f40472981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d88aa3e4c4d6d4a44c718cf4b3f3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56093424f7fdc90471244742d19cfb9183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50b9662d359d2e6828f7385f13662284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2061845ee0116542229705ef5325e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d1c172d6a74c4dbe10f3ef9c3a9cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160014497369192005f413c2d2c06c8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feefe44212eef315136cff2240672288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13137805ddf7bfd7d7c717f60c48a93689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff272a81331b4bdaab694cfa6e8d1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c8dbbbed433fd6a8e1f4f496680191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397611237ecb57722d478d24a7780ef692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda72798308e9f05fcfc2f6c70a7ad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75758468f619a63de6aaeb5447cedb5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dbaa878f3d791f204a434e0e1182995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94e717ae40874d7e6b5ebfe897ab2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f55914a6ca8fa3075a8dab852fbe4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d2dd983b2ebab1277c33ba80b1a8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bea2048a24c1c29c3c3b609fa1e9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f7f9df7e663af7c9e1bdc8dacf22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766fa37b500a00950a707099326ff9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3346aadd7c480748cc64092acbf25f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34aad3d8ccaba167c9de47163ef05d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104a7a3beaf92799e3b8060f109f7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1310d694a99a15561e1e81360e92b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cbe4c742991258fb8df31854efec4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623f32798c4769c7181e2b0cda7a49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6212ca06ce263d74c7db346784161b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0423682fd89ed5afca41ee9d43ff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e11046f26f63ddcd9aae217ce662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a02b6e1884d6992d0a6b0fe0228e88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d751c4c7876e21c9a7db45c4f53919e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e00b6271379f4091fe3ee8431756113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e442adb604b021266da72f5476d737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054de973d27cd4c80d5d2c668c9bb6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979dbf90a9d324cf69d54c6cafb5dfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c667da36eb59ee75406d6cc96fda5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9a9f3447e6fa6c3aa5f32cccb365118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b79d618c7d42f9cf02e0d1791e87a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007882e265834f3e0617f870634678d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0443348dbd17714b897b0dc5b1b90a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f611fa0447b0d2b9a5fb650392ad1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffd9102634c2146fc31b116e4abb52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e8803c58d28f704c8ca697c8a97f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432a8d325c3354cad5ffbff000e7b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4d7f65688e672713e657e65720246126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1cfb96c1e2e3880a99e1cb148a0ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574640b9b935cfa379add9cb47d8349128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a346c07dc41c9e56435cb85b7bc91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e2b9e744c69ac544b7f1154dd7f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdb7badc6ea210485f5d7bc04543c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a1cec6ea22395f41f30797a9c744e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e1dd92e89c8c7a5cc65ea6735a86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eefd4b11a51a5e568f7b616e62f03b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616356cafce8401115d470a43a835754135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197df750008f821c811e63f68e367e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a2c2c1984400714c9b538eced0406137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341c04928e227027a29b09d5b16128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e392d4ff92223eacc7c2309e81140c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977e9ecdcb259279b9b85ce04f5ece140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c35e7c692600056b319216b777ed6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c38e475998c8ab474b123ac7fa919f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc65174e33deaf4e300b63c9a2e83c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f283d997786d5ca01318ffdb198cfd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b708b0bb88095585bc06ed66835e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dbaa40bf53209203a65d9f13a80a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04559b2fe963d8ec438c6d492edaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f521ce74f21143869a820b73a7fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82443d467131c8db161598f4fe4bb30d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c1778e3f5ef68d1196c494b32981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5804b3a97133c1bb4a99e6daf404a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9338de6c239bb4cb879b7eb2f465152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29b10633a79c065b830cd4a91b7f90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21927a8c42ec0a1098139445c6821472154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751abc8bc1d16755d267c57201cdd33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ab3920d0055f4ecd0cb287a944f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf02786f34a0c5b09987b7fda26704157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010eb36256602a8b3c6372901cf9be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db116190868f6d846838a66c64f08b08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa426a871cefbcbeac8e44133c0d3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3336c305ede9d97352e676ba2c7696161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b0253c3e06c345d2a0e19a45defed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fe67bb30d5c40167395f5f37c2533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3c6939ba9fbf28e1878ba6d56da6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f538ae8845422e7bc748f9e91180be7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef9acb84320023bfa7ce86c6b46ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474b19a8ce69977c3712ccd1e4a5848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a781305e3bf3bb738d216bf22dad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904984e6dd993cac5617624c8f15d1ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee0e7ad1d2e0b485eb69e133202418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0061f16ece3d93c01da119d17c9b59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d0cad8976bfdeeb71843bee70f95b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae5bfc8890720504dc3b3a024e8c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb097a43dc1ba1b69829731d60d22d03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fc68d598cf6d0479af1f5a6d82494175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795337c28d34501b7d3f28100885657176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d90e46c858c273192640c91319fd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cdc422a0fa259c4fa3e87d44aec94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756f354db18bd0b294ad6a970dc8a70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5325a306ba221babea607c49ea59b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599f37d63838b1d28987b4c74e799d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de48af8705c068bf1aa423b15cf7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a338a6a499ab7a345b725519b52d627183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a705105af94f4537e014b7a0b0b81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f63ebce951b10a68479d92d683618d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e4680b249fb64da3461d89b8981a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb845bf81cdbd8af497ffd8f8ca0615187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d64fece6d0ad31f8f43eb086718f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d18290ad8248fa4207ded6fff4e21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98764877249d05034de276433b5cd68c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98031596328d63ac76ae4634559bdc0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858d44e6403b4859833c400a859a19d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fbf498b4d513a2a86b69a4e088a5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50ee2f79662ef1624d4ff07f5a3104194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f2b8f12dfd17876ef5fed0388a18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fecb122cbbd2cc7b35f69b723b083b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7b6bb4b9f11e691ea16a2cb98642197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e081e10385bc30e8f1bda0049d0fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1bdce6b1dcce28e9222f1c072c23a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b730db29e547bb23464269e566262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4415f1430aba07f821e0ff34d90740201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5aa573ca48fbd2dc65221ff245db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb71523e00fab8941b9a8285bcf968203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c9ffeb9e6e19d476c51554f8e3ce7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b3966d9d54c19bbe634fd8ac9bcfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f7657ebbf76f37081319dba479445206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d205d5ebc4eb9a8b0b1a92a611f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426df4164c928296f81fecb13d1126f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbcbb2b33782cd43081df535154248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d9e1de5f863e435220f370e155e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cf1a5d2caca78d69aabe9e7e91df1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc77c7456a6882ed7a78bdfda74b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da83f18f41c194615f025f9455d955213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d565ef566e230450c5a4ef6acd0325214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292460c4c512f74c773a8ffd441093db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1254dcad01f64ce686eccd3ae19c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f162c5cdfedbf3cfe4c11874a8170217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60b48b62b763e1e8f6f81326847975218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ddd7381f35250577df99bed01b9a2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>