--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605b4ef9b765e27b69ba77a422b70b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f83ea0e685e7c337637cbb290347c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e81776de92a4e0c0236252ea387e8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787a87e0ce340d1a1e034c30156dce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd96d9102e01e442855e7a970300dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e43929186bf5e0f69524d5d64c6b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5062415c5fb18c692aaff0de4d75097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde98b669c0c650ea38662d7c321368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eb76dd6ee3736c01141ada117c51e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f3b6b6e32afb9531ed2abb2daf32610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd547933111692e7416cf22f4131735511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2b26744ced06a02a789caddee44912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283d5f6cf296228ac3e15ec0c5b87213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2c887d12fab858a1920cb12ea71314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd428d4bae2ad381a622e75a32da6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d14d28070623be13431db4d625a0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8414782dc35148422f08f3f1c0e5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514964508bf9943519f390b90ab41518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22afd3b914908b7eb40c30c0f4456f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe4b46783760db130606e63bd9278720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b4a1c4d21a2f57421f660c2940c0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40df1ba0ffd60b2416b39d432a6b7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271088b470bf1f1bd997df0a7c766023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a2dd432b168b6b3f0de5275a370a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ff898f03bbcaf32e6a17232ed03625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2cd399913ea24bf7bb7bf42230b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f2eb2f8e1210ffed22eb1a320112427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2237c29b61b07343df10483585aa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc01a78b0c58c682bb6125ec6cdc3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d740aaf37ceb055e898cbb70181b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163429fa18fe48f2b1791d0f6c44e7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5236e0cbde57359d13759e9e0255132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ffe70433742190d86070eeffcd9dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04825d7a0ef92d7496e28c4a5f8b4db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef596b8fd6de38fbba22d7b98305235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e89dbbe0270e630646b0472deebec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f850af16b1bc7de8deac2355fc2bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f379c6f7a829a9334e9b9df8df7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b96dcc9589bc49eca807ad0a6ad7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6451e7ed4b5ffa0a7860ac7a0d65ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5504cfe73c4860ee7a38c491e5c8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb82efdd9bd60d7c29a184aef844d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca0f737314f100e6d845825cc288ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962fd98b3d9e431472710ce258c4c9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea48b48a7d66c07e7f2f1b34e15c3bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d8094df3054de7ab52628fd84e6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6553d7552aea573c7e997870044ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5fbbe94cd0c5c2a6adbb90e13f4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac704d64fadfa867d15eb985ccb093b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6724729ef7041b6a71e4441d6d062650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606cce63c3289cd7f0395d50626ddda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cb9d075373e52ec50a703c1c7727f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4701a1002c3ff987549b07824e807c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97171e7bd87f5b4eadb49cfb0f57c9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829b15992560f29a543489b3d6a686f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae143f59cb6a14a48b01ab959640b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c78662a7c712440e3fd398ca50dce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031c54c8d96ed49a7e2a82db0f33b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c418bec7b85a2b31f96c68b125dbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0f33e4b6acd6285be5ebfcdd47b1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97dd2e5788fbb9bb96c4c46672c58661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ff206344eac79995b0a61aeadaf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae646367c38aaade99266992291628163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f20919c736ae51e8111c30d5eaf0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbffd7df15c9d43b2cd02a52ff3f3a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd01b0058b2a7009c5cc241e1a767e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b1ec895e94c9cfe92e33305781f1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eb66ee04925fed78c5936aca05e3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93894686914e5988c2688e66ce860169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd931c9421813db93dbd4c008456a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d8d70253cc5088a191fc53297d0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d2f2bf701ace2afb1c40c4350bd4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e556501440f2ae7faa7354d6e1033973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5dc06bfd3501bc022a07f05558cfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da25c4b65545b3298bdddebee6bbcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5b38ecfc208c05d60470ffa28e49876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20adc828bc76d266a87537e5bd5ead77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649da4981d725852f0305b39ae29e0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a4a1ede5cd26b9d0d26588d9f9e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7d6df7afa095df9376d6b2f3485c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8393416604f27df5c67bb24f806a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507ce92c0c51ae70d5fbc27e45a2a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e4d46bd17a24611dd9687242a59a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92158d960aba0101c01769338e538e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58373df6e1e59dfa15dcff1fe486ec785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cf57fb49fcdafd8291d488641d32386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4934220ae11a8d8847e42b4ba218387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ca3aa2785233c3825d7144882b2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94531b10bc4f96d44fbaa47b005c0c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771a31893fe9e5af1b81728197591690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ab12e4626e7d8b725dfb72c4b68e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cd96dbd54f1478c429366ccf44c5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab801b730d406967628828be51f3f8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc9be1129f32b85baf919f29f7d9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6e365e81bfad25506ac420eaabb2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32296c8a3d747698ec558f91b3e5b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff26480e7a1767abef97ffcb47b6d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d8be120a448c67d21d7fd78d604398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda848ec25871cd0466b319f35d93db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a48a411b25d1c701d2a476b10d6e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c739077065553761e84270fe7fce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc3f2c58d427bbf773e2907aa2541102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ebf0c245053c3aee7a9fe801cf2b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b973461ac465b0fcca488236f5839104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936bbb5720aefe822374b35210d1d5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76ac205e8a002ac6e49b55307e0bce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820077179eaeb051ac431a7f8e44bf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd09b0ed59ce500258a2af4259d557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19df1dabe75b8eb1cf3bf8a85a76342109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632418250a40547864dfeb6493313e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190686c9f02413c5b1b424c1c98edf1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba6de37623a6696c67811bda3f7ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2039a23195a92fada5a3a76d4792db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd7934f43612535e971e950ad3da7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960cecf770c7a85fa148eaa63710d2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df13f04c4e0ead23fc99c6d65cd65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92ab3a4a4c637707af01a20ad2e4c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702faa7331e24015163bada7e6b19bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3986c5b9c7a44c59629488c65d8b17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c643a0cefa4847eb809f4c2bd1aba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a94b5adea41c082b24169036bbeb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6a5e0dd7bf3b7bcd1fa379b4312fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf612d8f3b888b544359f081357ed58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15280f51cffb07eb700d59282dfeca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec68a79fd7d5563f7a06177d36374c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf7781d1d81fcd7efbef067c0c124126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc241f1b2d177bd240c02f4fe2a0e44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed060ccad62b4aa10a30c856c816e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef6cc6de4c30ea484e554362c2faff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b32bd76208b60dd417c05f0c494c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588af65f284541c470ad56cc85af1e39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab1417909a95066d267fa70dda7a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c6a722b4a8f5a73961b7a8c7d6bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd534d023d5a5af13d917bb7287a07b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c326b29a2daa2d547751e123016d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257b1cf67c5406b4dde184ff38079f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77882af3d57ec086bd19e77192606e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b1f8833ed797de72ad616e9ecdf72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505eaec5237aa218b10533b1e17ceff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d89b0286de807e55527065bc2035b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86bc130328efd6faacc0fa2ee59d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b67ebf672ab0ef2593c9cfd4f613142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e493fd91edad7282ada7ea68075c6b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b797816025092a78c242e9370eeba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7145bc07d41e9fddbdad87bdc6a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0072fda93331e66fe82f3f37fc5716146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a69de52ad0486c1ba16a175311f0cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826d83e645edae740c0fce5a8df58ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eab0be9e8194ae39613c1bcf60389149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8d23b4414c1882f7a25b358d3538c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305501f97ff2f39d3b186f4a0d56f8dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41579de36080cd132014d6f3de42b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fd6ae4e90cbfe54fd4194f8b941b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929071108983195682b127ba288642b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b4b769f00cec34009be98e6e683d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa160e6572ce9126c9c6580437b7fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2063b1249eaec5a185a73f96d2d7cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bff7a461a4be87cd0e554cf1ab2c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3ba6b3d1714ae82c1168d3ba4215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb96217139c23ec9fd3e07e842e7797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9984290bc63b6090268703b80e952161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a3247c4818de39fe41b0f76c3840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a4271f5fa8aefc92b6713a23aff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f82137e3050968d5bbde49b09961164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ae101ee058c086f59965c6ce7001a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d06e4ba220ab3e9d7d2324e45b9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d982adee43c29f214dc845690e4f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cdc46b395e5d2a6bf7c5e80251d84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc575ca8ed8452583406b841d2fa468169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba0ce13883688050b5d9fc4ce18d62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b28072be35e6d70e62a7b90c9e80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e1de6a375d3d841c9db9031241b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643b73eda3f273ee975e4f44d33b9a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d06fe07e3dc04ce0c2d7592b32b2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8001b4bb91926435679dab0fec88054175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b03b2a2e870dc0608efad24a612851176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bfbcbcb8f4041015fcb72e1e4b488177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989a5a12859e54e7187993b0dd2a37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf726c4c23933b6466bb26cb3f0073179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac22c0e75e484eb15e2e95b5f5f4da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5fed56884afc936e9ca4b21159615181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3c63301c94deab7bbdc756d2eb4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010709e9548247b6370adb998c1f1a5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fdf7c65fc4aee79c5b8f449080407184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e31515c5c5391a639302c8a1cd48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f7b6b455fbcd51c87ee830078d61d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478ac6fbf9fdef0bbf03fb81f98d40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358830f39a58068fef244a9205516fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2dfa2cab436757019cecf2f24e787189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f9f4e56e26f5cffc137636f538b5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb79c1a10b205f65a23b74d218f48be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68a52956e2f4cecb38d930375a12e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c77f66f29d08da09bfa7a1c634b8bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f122a54181b3fdb8a23951e7cd5e84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecca5e56f22946aa12e71bc34a0db5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c6d8462c9d3708889fca274768d36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20058c4550eb1e6332b12357953a393197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4411b19cc51ca831bbe38835977de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567a70282c5a23c2393b7b3d11eaf55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e6d0988bf59eded4927461fe911b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac5b836fcbadc325bde1eaa2e3276d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0d58871a5733c722e358926ec6a31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c49e0df73e350549b02a72d432614203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c6c4153a5676d53d3db004873836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4d9ed53413c1bb07127b95a320f43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b1847cd3e0dda02ab017ca51c5470206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a961372b169ed09d045fd592c4abe38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb20123876372a3b9635f4fa4a639208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e0580b035490ce89e4b5eefc9070209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cf6f6405c31524f0099e38fab0f91210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c621458d5f5a2897eb8124583b7543211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7810c8b099dae1e010b0caa9fd2f81a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c72d7862dfe2e1ba638ac2d1da802213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9bc0a210ea8de90bfe5580dcba69d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f32400960557ac890f0efd1060377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001120a05d42b18c5f86d6b68593fa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543cef1abfdc5e79435881df6bc781b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148f5c2d91071dd2ca2746ade6a4341218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d48d1a0f4ddede377b1303793f433219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85f05116e4e1956e749df941375791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db24a896ba32dd5afb51f6a5a3f7e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceffc02d03f17ccad490e82b05f3cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47e117dbabb08c62e021acd81802de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0b2e2efbf20bd061f2caf3b93760e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56876be043983a2d293d44c126304cba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684754ec7f1ce07955cc71758c7c99bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981305af0a85fe5baf0c1642a2bb076c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fbc33da8f590e0318f46bcc487839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a99c08d143352c329989a491f94b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241b2d54ab78b78a1399c5301edd3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259918a1eeaca3e888f320c74d5e91a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d93ed081db05424c73fcef78d7df013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeb59a5d011546b8236ed41d7d90cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e5c09687ff5f36382df8d3919b92015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abe439481f36cb370c09572297879216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af0a2fadd4e659e3e024c32e0902717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522718a3ea969ce722051935e33ba3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de727cbef8f6a7add9a244f081474819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a439ee54966be24ba0a45b2e09ddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92933f011c27c25c5b393569764064f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde3c899304eb4a6b15b61f426754922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32073cad9527b921458cab6719f587e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e67b70b95b0195ccd40a0d0dd8685b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396af3b8ac1ce6f548cd0f07d1f734a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cc4bdc220af3a835e50fc00c2839226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d36a7e6606fb71256fe7001d0b480527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e93245a1d88ff5026563b5a9b017928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d9d029c61a2224b645cd310fb0c1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88ed560427d439a528604b8a4a9d4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089876f9ecc5de56de27c79fdd0ed6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c865eb98c16c5a7e95acbadf66912f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df627dfede15b0e381b9d522c99cea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9988f82733e16644a50e31a932151034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eddf6adf9ff1cf085c191043a965835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ae0cf77b23ecf4a16bf47eea8f9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415719d255b3fcabf1d561360848faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5251042c4737dfbf5c71dd65c9f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800261616961f61aa11c57895352b8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff4e044a13f4cf7e029644448752640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601812f6e4a2a9ba5263a2c02f874a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce2836bf97b57b6917fe895c4f581442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296acff2d8b18d7ba7bfb5b1deae1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c62283e00cc8665f58cfc6aca3c4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc638ae8e796cb5b8acbb1d788a26545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87836bfeec9f67d7250e5ccb4f00f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9db51f75827dcb24d5a69621117a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2376b7f06b99408b44f3d79eea1cda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772943c3e63d0b1fa46077e4cf4546c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193d6c6043c25f44ddb822e463127550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8f24b76cc1fbd86805cd1259765051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee2e76279691199c3eea8df879fade52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96a46bfe56fb992ef5c24d741ea2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214f327553de453dd1449f789c289f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cf5ade49c9738c4b6e613a19b9ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b01dc287df18dba42ab43fd987db256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a1629c1810e5c9a2eab3a29fd992057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4356e5d8ba878b69b6bc06a6f10c5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976220c52457afbf302065d6fc64c73459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b799dd13ea8d53d7c6079e27b027f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b351f9822e1d8d0c40e0e137d4e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428924a299b94ba5a4da29729ee11be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f46a9df97ddf3e6798d410c4cac2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486ed28329567cba286e08a6f59a20f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206833b1e48d648576cce63ea7e1954465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36fef1a723b7748ee90d96097b88666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54fdc79ed22fea38fe816f4a79092467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83046be42027ddc0401c0056b33d0ea468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dc6323172a898f6170e84bd5a1a3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b365471f70b01feea7c73021a19c1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4cdfc6ca9210b5e646163d7c2897371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4213974e7a9bf94b3637b11aa5c43472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6761aa42ddc5a03dc04e7f70034337a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8ba3f99f8e878f0349f77f6e0c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45bb8d1685e1ead6a9c84b013cef2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180e5591f7486f2208f39fb4b877fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c059b6cfce3c8ecb854e36881fdf5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a259b5fb234146688753366b4f5dde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bce0c2f24a4915690d64a7a208b0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924229f17acb5b52db7d82cb8d69a4b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6eb14773d9dcda59f6973c860292d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d79567ab35caafa0af15cd80aad8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d2c2df3e39ec34ac9d7a9b1d6d0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a59d902cdcece073759694f0e730b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe489a2357416ade07c823394e41085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476136924967c3018d0682297e667c7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736b2a8ece25d69017010f9737371ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1f5f7a77b557fa7c25d1c929c8dce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43310ce02413fa36251307c425c44c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4398d58f745e784273bde1daed70d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c57c9f5a655e3c86ad82f2c295eb091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb643d2770df8a5ef6afdeb263bc60b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb6bf90b96941a39a5d6fa111ad4f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f09f7049321331d9111e5d19272e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b35a49fc2e7becd83acec2720a97895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892feb1b3dec33346ba49cf5fcf57af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad4e811f7d61805c2d838b1217cac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b150708ce3156ecbacd4d49badac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75147f1d00bb1f05b6b969ec35c5fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e3d0a278ba62a0bc40637580ee47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b620fcd33cb921e12ccc239cc1f47b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a11f8e2b0b29473cdaf722e7268cf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d7822297ea132e7e6f55805ac895103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aee887f34a2c21c7901f18f8a07848104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965caa6e400b95af44551d64cdccc4a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e8f830c5755c77ebcc702283dbc87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49590685dadc1c78a22c88d5ef817e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba900d7b62a924254b99e652b254c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f29d76fc4bdedddbcef28ec9083f3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4008498f72b0664be46814a2ee7b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aeb507bded69dcad4caa86955b72b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41ad2efd4455e7c8ac08608c0170cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567133c752671362fe81a03c02574a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1cf32bb2eed57e356f7d2b69bdc9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86877e1ad6c5513c10eaf78ca7539d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f70df4ddae2b3c8586df87976cd83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b41c0c1c61f2cf3c92a1051af35c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6495f01999a6ab14f4c12909b6f969118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172aaa502ebf32650838390756bac98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef538f6d23eeb9a3d3761d850a0566f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577344484e5a70bee68e2daf842efba5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ca1120c172a427125b8b1e71a0ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa0940a939b23d2193a2f773588cc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cd621cff0c33cf30332fa964fe720124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a01041894f765a538cf74fcdf680125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce53d3ab8bb57ef82616084c5df409c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d37be71e9706f136f68019b5c22a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc52406130af656ae35e8daf550c761128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fba45ee8cff97346cb4f0fc14788d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a548f03ea87cbfa41d50c8a1bc5897130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2769e5e431dd1ff92c3303b1f502e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92876ddb5a777592fe53fb5613392db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9d2a5f74c110a6810f5c0489418e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c0a4a382707f4d92061ec9da0e44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236db8291eea121ee54a7d3a39098a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f5310f0dcb9293efd83dfa047003136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83384dc3d53703868586dc2dd9f29a0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fa0167aba4042afc90f7b3622e38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f39a05b9296ee22c901075a7cd3f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d8ec126bbe7e47547692ea00a590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f4135f537de7e22a9a91a0a1e8e8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4dd7904d2de8e1c55395873744c1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf1b690537f802af526bd9344d34a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ff9669a9c6a93d4e3c2b0d02c43f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d675eb05d3322210bd4f8193793ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593b6479c084b3d79b421e404c235f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b8dcd6d486da87a343757895aeab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965208001b0f10c644d06e687c451cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039aec51fecf9d9c0d647669cdab51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa329972713a0e03b5c14b682f3583150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562b4f8b0f2a7014d1857423f9dc0f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b753916234f4d0522306f482d55592152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd95722bc721764405c20d4e851dfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae501b2a1f1a4f72991ba3ccee35ad7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e8e00175a2e7e602ed46809388c9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614b1e2ff6f90b7f437d5a18456cb9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327979fd5680fe90bfb357607231f49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d060956fb11e28b3f27e5a14f311b6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e28c4fe377e1b988a60bcde80eee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a10c1e0921187e82064b84d572dc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4a323819e5ed77e0edac9a4e12b6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f2c46fd12cba502ba3c420f679fca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16298a7159731fc74e5e1b3c97933163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1399df98d7b976766afc5e48c3749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194686fb6e4798060fb6e11883e86165165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf22bf0a8d00eefd28b37aea58a953c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca4be335eed0b59645ee5e32af042167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc114140c627b70eba6995202306e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b3aa5ff90ccf1c4e306a77a39e3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fbca2d7c65280c420c3babb32827e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd386009375813e665d167d02e7d38be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f135a157266e0bcb1487e1d1b53a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5614e4aa8124c13e882910752034c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cf06ebb0cc6638b16b039cd8013ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbf3f8f130abe4fc5c947f83118902175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969557d86fd6fade7b3db4526255fd3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb57614fe7b1110d6adfc23357d01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ce16e39fb8907b60abdc3fccc2ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac174749a3cefe1e1b60bfec1392cde2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db33f586504d4efb6039269586781d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f4e8634631353863c4fbac932c37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df82a249d990a8798d8e01498c8a95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe322769c4e71d28e76585a063930183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c216b093c322d17b94aa01a81d642184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5fc7f082c3d9e3a79c7035061381185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2a64565383b08478bbb7226fca0a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139241f07dc343a55fa865404c3b46f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf44fbfb40e6aec2cb1c5bfbb434f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03e7154efdd5752a4f7b5c453b06e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fca549dced12a6a5cc7bb615309add190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5ba447e33c57b10845ac0f3e6add191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe33f7507205116803472b7c393dda7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c75ec59e973bd2576f830f35764143193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b7c4c8c4ae689725a2a66ef9a05e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d92dcb222ef35484d8f4af033fa2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052dc49daf2e7708542c130b80af892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fed3efdbc78a17571ed272203101dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3437f9788298a4384391e599e29da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9c57dc024eda0ebd800042e2f3dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42be0c4b2d6e4d88adda133d43616200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139bae9bb1bb8c84689ee4fcf59f06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd57e1e30cb917713628b1370a61353202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85b149f54f1aae779c4465b7dd2aae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570dfa4ee59d75b1aa47cbbd6e701b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3abc310c9a85cde0e3eb4650228bc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88a203b5dd56d3d0bfb1e5ca21d862206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efa3ec69b205c0636daa1efff7486207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc229447de6e8c761ccfde2e386b1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5669c7fddc2573ab3834428a088d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f652a7c09ef95cf83b49db02b7f7899210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279448985daac7c374854552281e5a82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431802451415ce5b2ea558dfbaf8e399212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784e08c9010d5102a62b855c76778b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003b3a29bba90e7a9b31a8f86aa1c8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de1fe6d30db7bfb3b8786852735f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574323b902faee8997250009f048729216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31f86a3303d6ff864947c48dcd17ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c7d9577807a2cbb3bd2cde48cee3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030d932350ce7f3ec3923a71f9782f219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>