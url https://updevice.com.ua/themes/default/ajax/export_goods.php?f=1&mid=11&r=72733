--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b767494ddf7b157795cb9804a4319271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384101a6a0c63d64b054b2e71eb0af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6b2d1e0e43118be19baa308a8b3913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5401b292c7446a431898ebcd761bf8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10437b4e484d0c1163570c7b072349245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b239e39c13cdcf74b251fd1b40f766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c128a9b140b2229470160a00439b67e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff6cca7c4335a65bda2931b31974d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cca1f85a060987dece59f2f10f258e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f0a7094a1d8295874cc256382ac910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe5255122206bc2ac786a19d5515dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b60580e61b13e859a71d2797f6ee0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c246a04833ad219ccb1d3f8e8baf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e41ab5bb80281013b44d36ca71c4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95b9f2aee1fcf1e9cae7b3da115fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587bb9423a3da032ed0174414ebc93a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c940bf9238545aba1164a834a989517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb40de0581c5d6c02f5c91a617293118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b6d0645d14f1bbae803c8ee675ded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2c4c8f59774b4ac8912e7f475d23720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d09efb555628addc94c4733e451cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3f39005627a350e82837b871c239c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339330738506e5f9bab454298f6fd07c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1671a79f7e2bfd692cbdd6fc52ef924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01730350ae79773ce8aace9ed49a5fa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0f59f9cd4edb0ea3904af065b289026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d8f2a4ca5dcdea59499ccfd56f6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df07fb58e3c26519f0e6fdf4748cc7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd8b560b128dda7931bbccfe8e8b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0314e2a6819a61729a268c461c22f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4c81e56b711c1b1ea5682f30a96231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2a154da4c8fd496c50f6d66d07e4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5176aa2559692ab00954b96ae446b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b65d8f557221b6aeb817cfa69d60834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aaa038914ebb9453ef48da88ef9d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a931e8132a68c54368bf04a8c84a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0ea86ec99532bef0664a230152f9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac115c12e219fb59d53de35c8426719a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5a49a9982c3e5a946b5d40656ce9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964bd16d17bb7d85e5d80d89bcc62b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f071f72b3f806a8632dd86fa6027941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e304597f38a404ef44e4c653c67d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa59beade54af06a069fff11df1b8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ccba7ad4958c20f87ab320e0377244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854189a3c1feab74235efe069c00cd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e0b987fd9455b168f00fc90db1bc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37a30b81148bde63c67ea72dffaf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5974c32c2068182d88d9558937babb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a8d6bab1371f47aee890128d2b0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e9ef8f0e7412c26912612a8cfd7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b67653ffd32229d3e7de6542f013f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3fdcadd1f820e72019ca8fc75c04d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6bde107f1547b9d9e1b08b19da0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618efc92a4302da8b54e48077180958654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a54c1822858c9f830ee2bba11b49255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43224af3c60568c0867e1bd56ab05356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088b0bcab850dd2957f7ca4de811c8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453c0a55fc3c6c12c6ffb4ddd5f695b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ffc0ec5e7ceab6325bcca15dd1a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989062d73271bacd3501816421a257c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b76f1b973b864e08ec1e07503582661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85778ded7acdd4dc4ac5882fb52c62062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a50cefe8269251db774cf13c7f3da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d5808892f2befdaad9b3a350ff0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e2db0ae59ee6c4daee7307b48f7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec3e54c15c8bd4b99979512c33b7c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f848d863d7c3868a31a40322aaa34c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52520510ee31fd7354893c4d3ec2e2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365c3580266f0f649e90495b221bbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ab4035f8d416a7c71d9ab977bf2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ef751cf5f31c041a6c0b280f3d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2a76e24eed183e91a0ed24cd53d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281767d68c99096a4a029b4b7fcc2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0936a41e0a66bcd05ca0bd3cb4b3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7056e680661759c68752029b1ce9b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0c6ff5d3df92300f6c453a921d4ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b769a866f91a7111831a73234c29c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0770d5afd98a7a28fc2930d9c9918378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4caa813d802bff68cf045c85ebc7cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd306b75f7b546831e82f8a15249d1cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3b8ad2f6d32cf0f2c045793094ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568202521bd24067dfb0c1b2e318d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896320fd7a312e2795b7c6a3c9cadedf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062333d828c43b87271a0313b0ebd5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd3f2b8a6122645cff1677b0fef96885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb885eafe268eea6aec0e932507eb44a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36812ae98ace69ebe3dc0692f22134587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2e7e720b56f07054909b397ec061988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53e8f1152b9f14536bcd53992c520289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b3917e8cf4a5b19a89b00bec1ab890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6ea40603245fa8e69b7abec954b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5b9ffc0988e533f3ec3ad0bb729f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbaf5874451284f3772ecd2dc3e2e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dfed24c4fc48b891b50c00707f68394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e70f8e0e36da5d6db1b620739db60795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54599cf0bfa97306ef8bd72594783996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf6e9d2ce97ac34ef02ca054883c6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd9f79f49bbd8b273466599b5aa71b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2aa39fa621b8aa019ea28a793bf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74e78541e0cad93e3aebc5095e486a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86367f9f5c4ed1bb78788c502f7c6e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eac553f11e7ace9ad0eda869ae00b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceea0267274fdc1dc984658146a3b59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211014a004401d35fe32736bb03c1525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1d484af08e6489bb421d8050a313105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa517dc64f26cce3c2bd086e50e736f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662610cf440122050db76d6739270af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f7d83d2191caa57677881aab7cb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f48fb0b1e4056e4e8ef351982f2d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323927469fa2fd7e1f1af9cd89ede3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15417ae4923d431c1f6503afded9e189111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c919ade94654d9fc3179eb6e00c55c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a9e1aa83ef1559d804813c79fdf4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9564b410e304e08c35bbf4104744737114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24847bc571d13c8b730345fad3279d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d37e7a6f2b8871a2e289ba616e0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c48b31578435e8343da6d068730bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292456bdadf5071e7d064d7ed66cd71b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa14ba2edc31399297b7526d81a99cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4286e7427ea02832004e1d046a07b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da72b1e6101e9d01039b1835fe75e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a2b154d2c7c22a8562dce86cfe40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ad58580f6e2f495cb4a187fed7e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd51784db079301e4439477b5a1d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860dc5c6d16b280c680f05944cc53b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895b382ea63cfa3f8a248a1b7c6b32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542742c360438ce9e6669d2c4aaf2e30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b7515f882878618513f468e888479128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b5df465e51403d16ec32eaea62c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a7963a72d72b6c4069cf1dfffa4f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a6354ec079f62aea8cf8a79401e15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36ace2e75fd3c7e0c409386480891132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fefe8419a76f3b2fb39f8f5dd25004133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd78901e2f937bdc54ca74900d3c337134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648eaad0442c35548f297dab41b1374135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4696fafc71c90848994623e385e51c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d18d000ec5e4dd026c8b9e62323a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bc52fb1f1e5213a9330b3cffe503a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3afbf8beb67ffb6554a08d6ffcd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc96edd84fe9637489d9396abeac2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b133b8d400e7dfbca52363231fda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eacae87b7a4080ea1df895f5a47c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8380788e5087d1333ef0bdda6ca67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365671517aab8622a1ae22ffa08960144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f502dd02100f8464a5aa3fe43f4146145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6badbf234ecba6ff64593a3b5d4e89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2ac3b36198ed9e31ad7890fddf55b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd17609f94c20f1b1948f458818815148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc40e6ad3ab9cce98eef50ec11fd91e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa95478bc83576c44c82760846297150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a703401e2a25d004b74632ad5dbd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3fd85f4bfe0f1754c408352f89b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836376e3dac63996e3ff3a33a40a569153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce60965883f5023b350eb788942f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3d368b011de98a5c5e9f61526d11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568061c942d0af61f3c96cbe148a7c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e38bb2e168581c149f4a98bfea7efa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67680499bf6ddea1ce7475855e39b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864aec888bd80394c379b1ade2c7f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e15aabef19782f5d8ad07e6c46ab1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e981deb1ad02405686d243491df7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d9f842e5267e9bd313f599f287cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0341a4cf2d10db4c01cca15d60924c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb9bc73659bd6a0748b19d425324e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f099dd4ec070343c5a42185653728165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858f05fe0f806f53d8638d76597381166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3d9d9e19c2fec107121493109f24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237738f5fb0d572ab3dd9cc0633d35a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1676e5c5fae9ab2bdb832af6e70e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14692f11082db663d9539182e489d8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c6206a22801137fe4a4e54cea5ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5edda4097e6824d9e23886b940372d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b5f6fe07697abee5f81bb1fbe7fe0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956bfb92c008b26fb5f66f7da543b0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633c247613b820dbe54a2a074813183175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3fda6203a31b8046828e1d42844d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab114361202131d88d398d26a0f666b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f41d19f69447eeb56c805f340f373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8136be3adb68407d2c9492915d5a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597f29a9239b5572b1f47fe7ed769f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9271c95e29bfe487af19b8e89fe7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd6195c9f4b7523e05b46bbdb127a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fee1641ca8ff4d7fcfa3206ee492f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5771be621e75628f743d62b40375184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b4b98651778501a679b5ebf958d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bd8e3c9e47f8c47c86cc629baa213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb2aef52bebd29524a6aff048fbe56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d9c27fbb49c2ac292e17acfc56be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c916d73e76868f4f94d3c814b14fe7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9377007f1229995c09b944c8efca9f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cecb41682c98e9c2430d1326dff6a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c7ab70f1cb6036026fc45f4f463d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e923b38a6f2037b6c245cc39c7bebd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88c60ec752d6fff352e8b79ebcac19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132e1769ea73d8b2ddebb1a5ba3653195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7506553d6ba00ab5dfa61e914b5297196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03020ec37a255fc313ff6304023c4c8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3174a6ed17f6347d57c917895b507a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0ca849da104c088f48229993e547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a2f26ee8169442adc97f12a0a8f8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c68dee124dd0d56de932751cdf44b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f0573e9ee34bf1af29a97ad6985ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89b0fd51c011dae4f1514344148c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834fd21d28591f61dae66628c1729f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce31b0546a1b23051add66ed14620c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24b9fc0d0ec1ac779805ed3efd7b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb4241a4c14554705e499bea68abe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b46c3819b5d2e3746f05ffadcbde12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c22c4743e67169cd4b14c695349b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d424e78c616ecc32756f09054c7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64638cb7640d98ab09a0c19552265e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd5fee3cc8e288038a4e6d89dce8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e578342a1fbc5820a75d6e74f50d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b9144b2d39c236ba700364f21d071214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db063c945208d10a6a0d7d378a3eee48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e638d5bbd9d4b2caf9110ee8e9c812f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb90e0a11d5f5fc8478df5312a52f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c69a69bd8cbba4b54875a132ae3e91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bbf1863b1acda4684cb7792d370ea219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290a879aa340ab3704de70006892e021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2272fba93bc738feb6e514a44363d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac35917d52fd6f690e6db0848bc8e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffef439a9911746fcc3ff2da2151a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cb6395b7e68545835d91c22cab9a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea939d113821a0e1aef72c7907914d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c23a5ae7c90a2159f51435c48a2a027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f8816598f2a501b04eba65d00cdef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c775c86b5b63ba5ea7b5223a05b234b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909e0b824b304a53ea1b6c211e63a2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb72137d08e715b171617d5b96c86a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756020c58ff2a784099fd12675706e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0a5efb703f3fbff72432a532f056413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ea8d5c9d4043e4d9515ed517d33b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad31f1379742e6e97284feacd7da6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33abda48747e54e9b7deab4100fb9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108f4c080ef0e44298b6ee465c01ab917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91344bb1df798f5805ac763458a0f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e0920cab337cd513caa705e7d4bdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077c7e9ac7b8ce691a821d642c090b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfade78ef434b2b67680bc0332e0c1f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7a9c4010968ca23d32f329e54e8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c50614866933bb6f6f649b2e9125b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046a046ec5fa7636f562df99e6dae0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb15ce0a198fac34ca3612dd8f08325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cc6148cdd6fcc128b7e251bca8ee726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d06e5c2f48e7fb998abebb14099027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a1e2c81c7ab0b2a2d4c2e3b469c8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0c8d3b11315ce802c22ffbf8ec1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf1648feb5e836f2f76ec8a572b0f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d11ffb970d4237cc7541ea2123d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90482fd38aabac86f6c60ffb06f372332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223efcf95e3045b7e0c14195eee9081f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18798437ad874841d839f66bd923b7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afdbcabd0f47faa0330b1bd3dba4ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a9996bb446d4ba2a1cd8e967e2eac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def01be46b01c9832ece5dc1239208d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b0a3440813cd530803a244091c13438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac4a830caa53dca314bbe1cf25fce439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c3d482171ca74db3abd58b5e7530640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9faabbfcba39207cd4c66ae00025241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e6dfd6accb4c29cdfa9bdac88bde042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70acf08f6ffc0b01578995c708c2d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fa8a6149077ec3be586fbd89e747c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd55b356e972e7aa397438acdac294845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd32b520b484f4397d86aab762221846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c3eac81f375d5829a71b17ef82ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86ee8275a9791f4daa5e80a778549248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839357d7da50d9fd67b6601709451949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33611253fc47089f99011b7f4f4d0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a8a67011e231aa8cac4ed54937de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c30153ef7801d9c9151fe1abb21f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd3f66807e750345b7d91c5e2d9ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d5915305a79a998f7a4d35e1bac6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ae74ef625afb17426273fac76f22a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9dac4d6ae6f52304af375c694d3ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dacb360b6e89226bbb37dbf88ee1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a7bde7aeba810fc339359d828d67958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffef040289a145883ea5037f33875859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7268957b954291c81c8b529f6fdf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773e8ce0819197c7b0a329c6600a8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd553a9871f2bd8a04fc2ccce8e50462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942165049dd5ea91d12521cc25ec865c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb728afb1e2069fdf9828a4e861f64e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4a1bcc1b442a3aabce6a28bd9aabc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78b75aefcc6c7d7caf89027b8f84366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea4b68a19704e14581faf0588657e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9815631ed4cbba5b3e1fec0e450ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df617664641e3a481285ac025481f4569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe802f42371c8cba2c1b06bc40c0d46070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b80824af5ee0ea742052e933ad649871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ab59a162db45b55b047182f8332c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2a39e6aa3c82e28b138dac68f86373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4dff3f3a2892fb9d7f0eaf8851fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306993718d2d06e84a231f5402fd40675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be39bfab613b1203f1e2b1a5616e3df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f9582abd858d3abd15fae0ad507077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510930e0ca7c26326afc0879a8d43a5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96782994a86a4dd6a1343a0f20103c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4758952865dacdd88eb35ef6c16b8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c63b390d2c74c5f4c3e99580511dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ef36e78bc2497991b3ad7f697d11a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9c43b38ec8d36d548eab0610f45083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a80dd77ea999081ae50e77b6ed65e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a7c0b1b92216aabba30f7f68c38c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded29e5303ea66b104f403b44824f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26208da1764e1e1289da5a6f4e0bfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845714db5910cc33e06411361288c69e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d4a957807a2fe52318260d0f2c6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d14cffa3a7ea2f3131b6e69683ca090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ab9a4b7936bc6456754ba1f330ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb379e2b6ae564e0a1371347bfabd4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b544cf2a992183723fa26e7515fe193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b0bbb025c682932cdf2364cdc1e4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf70c48e492702c0f80b9793fb5fd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc57494424f96388273c794dea0032e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba6c44f8d73d2f380b961ceea631297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ee208d6d205a52fa766d0a82d02a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a98e65e637ced4215fb993960a8e2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff778459a4c27c306b0930348ea769100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df8e8036478300ec6b610976a5426c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840202035483611f8ab3be576a68d17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905252b13bcd5f89adf41d8e70a93aba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439fd6a12881737c98d28ede0a0974104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3237b93440259063545672b13f506105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef0818fbe6ccbcd5e58695fce19079106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e692587e66b5049c375d7afe3f49e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ca35b1d3689529aa7771a00a940ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc8ba00f96f2e3d06fbd034f28ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6df988c889b2d8a808812c99f33dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48c41070ef5ee7708e9886272ba16a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a427799b4f9ef080be6ec0942ce3e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d78b2365d79747ca4e786a6d5a9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de66fa864e9cd5f7908b5b07abf47b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d6ce176436cfdb50ed09873e747c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df59f1b5be9892862c5c61f1d45da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151946ce9fc1638f555569ebc897244117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05193d41dee7bd262300c0673b015a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02738144d8f95bf8c6530c57552ec4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b325b10984ebeb12711a7cf9c0f62d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae74257e67bb46a0f0c77d589bc6c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db86a55c0da2dd085306dc4290c4df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad39b6dc8e66aac5541df201feada123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92de809c2bd3494edeab8b0e54823b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c471d8bfe99f65098aef50ac5d57c38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a2d693b2ab3b430ecbd5b4884b26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fde19cc000278529bf6c27579fa1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c436913251094e35de87988b835448a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6db65a3116a7b466001cf4c45964b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4e096e831e17314aa314803a6d6ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dcc5150be59d41e86a74e087158fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b0bc1d58cc85688e251abc9e6aca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3f4bfa733c56025a563579b4584b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6477e6e062936dc7eebb0299fc56b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d20dd00ce90539125928df7f57df54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82781bf0a5655b1e22702c9a704f3515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76b34e56ac9f11d29cfba4334b851137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342c4d81f974b2c5e32a7f0a951578138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6da737ec7ce02f574a577f9d233af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399612961a13f1bdbb739db7d21f822c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8be7a438d3e8cc56f91c4aba1120dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937e901ef434448b856b36e4f6a6a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e63f95526f731c30762693eaf28d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436519fa86c3092bdb04312ac28ec2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c3381775f16ce161f14f0e1807698145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c413162d3a321d68b53db61ce891146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00734e3890dc4dbf32208df5ed0274c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a72b98adc1c57714bc1f0efe9790d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda1372b97a4a5d35bb476e091d2b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b9ec441fb7743f6f24c4d7f02532d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311224d67eab2229472ad9f371e3d80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a5d4a9a59fa80b836398d761dc798152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da9b30cee061cb0d453208434d314e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82a89c481a5b4719f799909244903154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e67391d32d25abdc66dd54164d00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed6cd6db157da3764a8e6a85431246156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff25964b6dc27a8872edb9a3bf0babd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cad3ed035e62860a9b7bd8632eaa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f57e5228c506d2022f4543d1a030be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e93e7dddc7d04fbaccf149dcf2b604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ec10747b475018bb07f34626a8de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f8565939a15b62941b525c3396bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9f65d2a31d8e5b3061804ee84712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6acfde39436166fae1d555407a418d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07638335f83c84b950b5d72cc7a9fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d710cecd8be19a76302b8688ad548d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6777e41872442a3e478d1621194a072167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af1fa5c9a976397384e70f08bf5ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fbfed1d4a1c03afdb98005ac77449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eefead195c9c4975c77d1db6fb7880170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdcc07c249d38a80a2e63a424e1c0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab9e53d45a5917572c88f663b52ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12bbfa6a7d8aa599a0ea35131a061173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5dad390fb88dc4f3409d1214ee58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa63d619680920ebd44183e982de48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead9d64016e18068e5b76b5c24504e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d0f992097deff874b08b2e347254b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30ef5e4acb80dbe9888370f9b5fbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f3589fb2d706a21d4fed02870c9de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636b664b66ec41027a439896078ec0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035904ee3fbb383ea7d2ba8c458029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bdea9eaa2c38cb01f4abdb554cc91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d00bf40226229ee1e02a1e15b2995183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ad02213f06458c308e13ba3cbc15d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a3f424a77751d2571da136e0e62a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac706dc1caaedf2b67353c5f68dbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c723d5ba5ca929f1de2c127a0f041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fa36c1dbd37bbff5336bc21ac8458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f24e6abb99d8643a4e75bc1a592e80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5f1cda91c922412c0237ff476470190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0b7b5c921cfb25ccd415a9eb5fe6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b02eb705676456e6dcf83838b7cc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547fea33fda4388a8c4abed391699ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91d47b190a196f1308540a762a3a82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b44899f6f2eab8d5b51893aa2697195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270294d3601fab66d1f5de9f3d3c42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0388c724499fee5c76c73c1face34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351ac75496a95df4ec45be96df61bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c0782541f7285bb6167bbf4e41c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21f4a1e66a6210630b75bd817b287b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587b35a95ee038086dd6726192504f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde0dc66f9fc7e3708a6df71e394ed8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc610444626b8301f179f85e9cbb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3420ee98930ff33fcaea63bb571390a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47321090e6426320b18a0e118ca0fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3948e868ca16eef0d95a2580e6ca259206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe28aa867038fcb18afcd64aa5f152207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f9a181aa1bc7fcedd682cffdbfefd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c19e75fc99983e3907afa6d28706a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46f57a13c5e2e9ce5af7578f707293210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d64c38022fb11ce19e48803cce21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da496dd73d9cd423cd2fbff6982893d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea7c603ec72fd2f3850baf115ad0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb361ce3790e4e40b8a421e8368b93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d586df136d2f84679a994038ca09f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeb18088dab5f8081e673e97886b0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b1ba6ffed22a076b1f51559a4363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289e9b4212bd6ac3ac67ce549e3d7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984404ef48a45188383af595626f6942219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>