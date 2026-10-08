--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b25bd82808c492ac03f421a1db0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ed1941af75a4fca4dff1db0c85812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8377cc3ec06aeec7441f7cb44dc823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e326cc1e53985b8ffc82e9813adb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74032a2e5efcef11794943720553995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bcb0722fcfea9740eb5cb6d7ae77a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab23a89e1b8d554c1a3a308cdc3307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769293a794490bb2494282f97b1f0938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64aa2596f2760b3abceadd9800b36e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcbd3460e401efc40f19d5b3bdb02e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d04767e6c663bea016e9139296a67a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6d0dcbff99956e1339a141a5722012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33825d14f4368cb44f7eed2c3dbc2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eccde5c6678506b8fc7076b76b24f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f52874eb3ef1dc333cf01557da59115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812518f9a48974d38601c68760894ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ef233ae446fe0d113e666e0f2ede217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849acfd08236d47cf6415fd0af4caf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db760a5a90c4be6e5ad9e3e441c8ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cba77b072a2c1191ea3cf22e1b5bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a56756cafd97871b03482cc7aaed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da2a10c2fba53060efcfc5689434622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04764676ee828e0ffb5f9e8af62c9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dda987db5b075526a19373aed3c3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89990e872e4012a2a0967e9dd040225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a2240cc839514caa57dec274f84cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd43a890469801a071f85fc18bfb0fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb553f0801fd5f1793b06d13b5186528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8c3ff8126ce1bb6ff0dacbac2c5a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d5895d5d71bb5cdb47e4ec9ac66630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bf51732ac8784d89e4b1d86ec303731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88c5d3b8e69aff548b532563134da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145f486f7026d0a2fccf2adc0ad2c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80741cb600fcac8cb9affdbbe6f059e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d5c7f2fafc3772126bb0bc63e21c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc9ce6e25db149f37543e3697805f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121a6ef25b565f560c6e660a961bf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc41766ee9215b646142897b02be45438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415ccdee30cfe986c1e55049b97c3cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9bf7236baf89bc8ae53c383356a4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdbbeea46ac2d7003122deeecabd6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab9d8ed8e71f80847637c9a15979942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07cf13e0633db902aa8786d726e1ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f268073bcca85edaf7fca30eda055144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61442ee1ec82fa7024ed5434d81555445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1880076cfb3939ba4e3924bffad8c3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8497f0d25a181165762198df99555e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129121578b6968d8b2fbd3ccf0c8bcb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb338e74fe9ef5ff12435571cfc6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae61d56b48de2d85e9fc3b965abe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093308a6c357bba544eeef96aaaa55c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699bf71fa4517fb610738a7c93980452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0b94eac85e38f984ab4dacec109a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e01ab07133199802031318c4724154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c37edcd6aaaa3f8cec22c09e2822a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2769533929d6fbc7ebd4047be9a53f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a653ecde5e77db296e83d25b21d5b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bda2238846e48a24e50aec22ccb2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d362e1e8dd01dcdca35bfb8f75ba759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff8a78b8ae080d9f662d4fca22bab060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f3d7fbc8b888243924d659b8024161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb931bec9e3e1cfdccbc7484d4b4ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd40f1a1835c1342463a3fa030c46363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ecefc99ea4f7c5fe3376c06f15f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4afd06ed2dce244b5e37b84de143165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568e48647322a61053ce794577006b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d76c14a92db4488a5313bf6dc13a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81091a5d853bf2b2da16f8e8312de57568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c734d0f8c8ede1347d4efc6a8653e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160825183b2d0ce7004194b6c1bd18470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca47bb5f4e6fbdfe2bb551248dddf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aff153e5df5d708266c6ca06fdc92072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91badda6c915b92b8eb55abba2006b9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac01b068d77965af9116f1339ff262374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63899572796e8193f13bec46b7721475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd6b3774c7798c6a1aba3d68e5b94976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f65305be71ab7ae69a03c934a0c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0141dbb10c7974a1aa4794de5e27bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613daabc9be8a697ad5c34e001aeed779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218b0cd2371107c2c652f581ec401b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb698be97d44c014e2c7d6ab04205cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463aba4af535d4d44501f1e6617f99282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0f4bc3d73c35d6760a898ec749cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e61d334ec9b565ffb94fc4d2e9c56584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4663f59aae7b6d44e8af8c35f67ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7ba625dbb917b9e14318e52a039ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7779086dca9993477a60a19bbffc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8dbb6a516f2f09165b11f8a6ac50b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818b471743a87e0a66e004819feda1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6a3d377d287b82a9a553ef31f66c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a9f77216c74cd2332fa648c580eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46467bb05c73cfba274e8df318c0a61992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a85593fb252bc75aa6906b17d06893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7824bae36acbfb0a95f6d5f640cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9dfb465aae60b63aada31da59b6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee291928a0edc10ef65c1a4453dd6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eb3db729c81754c9c40a7cad7566597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a17138ddf58af29b165e304db930d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8bde6f805d385bd202cad4ec09b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f5e03cc7ac01bbc3791bd3d335da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063792c1656b918edd1d768d466873c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb2784b65cafece62ee60aec9ac59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf98767516145f3c4e1a28b3678aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e7c5182c37988dfed8e9f8f6ccf65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ebaa1b1438e380e975546797a08c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5564cfc5d1af53a2b3af0572b265dd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d05194f0a206441fe27d66da179ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8728a42e984b1dd49b88409fd646968108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643e30dfa8e4e9623b993d98b51fefe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065a7751bdcab0dff38421cfe2058de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bc9a037d357196c3adc10f54f44d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4d9e1ca089b672480662533747be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec0c98a0ceb1e38a0cb5a0f10f2aa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a28e928312261060a87308972d0a53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4f6ea71f0045121dfda3a302af511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae505f52add374badf53fad30ac32af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeddd7d62370ee375e13712f978360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e73d3cee30b42488b95a2aaeee9a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0a52258e7bb046368b780739f2a8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d01f18685ae55824f6ba93d5aa29e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092cecc7453b32380544e8f68da513f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9743f878a6c79093d1150f5328a2e35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4f5c53ba9474cdbbe4b850a80aa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f01f00c8607db0299324e7abb9fd11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdda9db14b0106a890b4c2147a3f83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d2e033082882b39f5171c7253cfc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ab9a506f5bf3a047d39d36f87f49b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca86191260cd028927fa9f3083c4c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7363ea75e81c735ede448f523d332129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdb11df917851f096b3901012e7f9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbaa0a93988a19592f8f2db72c189b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033dbdbcb95c97a6015cea0dbadfbc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c5316835429b0329bdc619b0ff95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29045fb887e3d428b8b78a52ce87f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745af05ff591da9c0c6545c1946dd44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea009a5f2b988204f754ec5379d71b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ece464d39bdfbd1d5dada9d32f0585137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ad32242dccdae7549e791597c1262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8c6c71f0678f9b4db7735ae5e7f16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1e8542b570fd0007a6f6a7f51d65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0509a7f1ba5852c478ef63617d6b54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5641c0faa9d08dad0b0440a0e2edb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6017a9aae1d2b41e01c5e53e341833143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a491959218b7e0ac19a612603028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ad6389496d63658a4339c7d671eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e04ed96aaad8e6514b00f4330d19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba515df7a39f03a5849197016c23d09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f211f4063e09d46135844fb60de62a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50d1e3f9e3864cf34444dc4c695ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45807e85064ac56df1939f7b2d85d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f7d87a238f2b2a67168c25f951ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bce0c296a3e8fb4fa43666a31d295152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e168cf3085e091b768f5fe39ae1dfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250c4dbc4944c2b26da35fa9d9643a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237699e659734af7d85a7030158a7e48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6633728d500a6c992e3f1990b92229156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dddcd4bd7a7e49c7831ee873f6525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac43fadbff854b9a2045b53aaa34290158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0778376fde43cd1bc3b8535ffd8cd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c7e72387d021b0ef7e7ef174e4194160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c2bd0d7861977a70a4e97f83a61d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d248bc4483f327891feb8cd4183395162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f25c390e5bd12cb3747a7aa5b89eec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4333ca78e6281007757cb55e5c94bb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96dc39cc3368809b24559cce20bde165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c6bb29d2e7d4ea7c21e79586822e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08611a5cf592bf068fd5df311988e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499efd37be279643906ee0dd6919b4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c5cea99d41e296c889e049ec705e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2554b7c810ded7ec69598aafc0218170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c29fa3313b5bf0e9a2898512dc215171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60189a5bb6011f46c8bd09b48abb66b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d8faa602929adb66650cf6d6545a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1024d1d5da279a520cea751ba925174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b32e8de3384c4782335cc591ae0355175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737150fc2310df6063dcfd430800491176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c395140df79a3796ca936429a35ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa8288a322fe0a6b40ff019fce518178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c0caf60a21747b37b50b0a5814bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d73123e47d5ea6cbb1edd97c45aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654376372a97170de8de56730c2ea86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397cc471ba75e3912f878e17e0247b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9fa15205ab59e3ba9a002c7e8bc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ce56f8b9470fe54a444bc2c81f446184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab9e006cc763ffd8fac8ffa94e9bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905be6f871f85f3ccfb93e1c0408e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852a2b33e466c34dc2ca8c9aa690e61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d755757fab9c1bff449ed424ec460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dbd8e98fa5225a1bd0d52d58be2b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2bca3801937a053dfb4050706233a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326133695c4356f7e80a6a290f98da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604fb5c639b491d7789f8858e0ccb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af1768d9d2e7e8f62a9b14b01a68ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ef0b2b72ba3f80bf5578e5b84db9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc10409689a3d0d488dceec904131195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fdffc319da21c7d1467d0c546ba6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8218ebdeeac1366b79e955f79884134197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8360a92d5ed5aedb9229c0b21caf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1138fc5d891da43b06c642f7b1660199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146152a91493a70d4d544b45ff0c3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989a79048cf0c15ef75ab40f586c6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0440bdbccd9086e9828cca78fad247202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ad3229643b6502447ca5ab976140203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf9c5236a76479d411185bb6dfb78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b822a2ef3810a4a0aa862b7f4134e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0743011dafe3ecfe90e34b051be69f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21574f135b96ab0a99e4054c92b4a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4c5edca078bd7cb19bac63196585208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202120a7b18d05aef79ffadbaeae81e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dffb4db94eef83bcedc73f26777b95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37fee9e7a8d9fc7d9a79cd937afb70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa5d6bdb8bade3f3478d8f1437bd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c267c590a6e44ec53306a95b93d70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343da1d943871a7dcc1b327463cec464214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acedfd1610f25a9e600c363eadf0fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7c58c12da223c6f54799375f2ec98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268701322b5199eedf143ed6180be3fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27ef2d6a0a9a52bbb780a9afa6d537218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906d886770880e64b1133c0dd888977219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6b8a6bb46edf8708d90ac20c0c6ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd15c9c9ca2e11a1973e895b93f1b782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f6fcdf7d7608419c420e818a070e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d82b270642c0a6006432c26e0f3544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858d2716c8b800921b5ca3d23c76865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96596c95c23754ac5fa670388e1e36856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f25a61325511ed63573739c242657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f2e24d4ec75449cad3e99d87508488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aba3dc1cd049c3ccca22b1264ee0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67f9bd51423c12503d81df486e202a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c1a4142d0983c21c9d298baf02ded11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b11a04a31f9e5f11a211bd5902051a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838938a94327339e1544bbdc503180a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59a8c03fa9c179697036b8bae026ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18751e9bbc9f2bcdbec146da74c960cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad66ea4dd3752660cadf73486522c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ea68f110b8ce9c1349c391f8082817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c47ccd3f22e1b07d4d683a7cbacf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95089755e49e9eb2a3843ba61beb1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b5196473ff4d0c91b0a3756c40cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2c62b1e8164554668d3fab7cb44321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea920f1a5d7d2573634313e93fd8c1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3888b72e4805f723b9dd6ddb4ebff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d2494172bd1a4d178c7de37b2d7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8016246344bc6fdc388ae7e5a95fc5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7621d117698e6f774c5ac2b4ed0033926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02afe69a1244de9323d1f875eacc85b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ca4bd800d14fe2e6e4c3fd3693f9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5305f6a5bda22a1fac079fab957929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdbfca967d955c6d57bc0551d68bb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b23612c0dc0a33e08daaeb2cd414231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead30b2ffcd4868fa0d6c34b588855f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803825d80c13769945ad3602c729c4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c28049ad633a0bd7fd2a42b568d0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85099607881229e500ffd327f2d2304335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732398921522e215377f7d056d099d1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5363f03e657a97844db2c9d106c868937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eba9cb93861f68c8df0eb418843bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b6f7f93883740899f86a9a10b9d7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720f6cb57c5ce386562b4ca58708ca540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bf6e9f64aba0632b77f153d078f2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7240f18751e38455bf0d493127cb5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a0416f3df4a375facfa030c25babe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bcaf0a86802c2c85a9515f742aa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b39d0bdc1242342effe6714fa8e9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae598622c8e5638f2943e44cf92c83146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d962bdb8f22905810b295ea49abad0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adfe6cc026c869dd44ec5f30ebe2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e7d64af83ae4d9cb0eeb96e1145449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116abbc64636764f46bcc6489a7ab31550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19ecff2a57dd15e4652e37b59b96e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0b236dc9d7e00b8ec8ee0e93e20152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1ce90734df2ea5bc66a0155347d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d4dec46376f320b2d4ab52581a5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea495830720509b397e3efeb7abb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b71db8e210ef5612e751fa23bcec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c4c193c04175700cb126644e210c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1870c4489f19231230b6ebdfb250f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3796a0b2c331a30a46fe8715534e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d37f9c838723697542d02aeca42ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e869abd5451e50c01fa7bd0669ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217488e60d1e72f3769623735a7b11962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518807ccbea001d40ede09fd3fc582563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599b5920dc74d978938622ac5fcab964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f837ccb9289a11f6d0b62552329ed5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724180f481fb2bad7978d4d2e0f06c3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b102f65c223c228ba1653d1932c4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759106fb005dcbc73f76396db57b7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16c4450d0e112015b0d0fe6e6592c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acbf8abfe7b2010b16cd54172241a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990ef28b39ab6203762ac375d40fb9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb61736b3904d73ab37c5c0a8267e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b4bc82651f239311d81b6d6fa3f5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99fa2efdd7504afdf270aa7810861c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999401b2d36f243bbd5892b36263e35e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc1a69c589545a4054550c2533834c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33d505f45b6b6e3abd12f578a06a4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e75821a67d106aa8860bd7e7efbff778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c98e75f2dfa597815cfd0a587cfb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f070d558917584bacedd7281e908480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbe6e10f42494119c3ed4db5cae92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62219e134fd094e259d540b54e8bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923949567e89f9a63107f5b6e80656f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb48b388f1a3deaa551a93b90365a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7a117ae2aff7cec5a291d36463f6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845e7cd136e65ea08d33fbadcb3b2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ce60661213d17809e8d04127738987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada67edde2dc6cd5c92446a8c2c5a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea904c3e13687dd524fb3f950938f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f900e0b36da86d2c463da6638a48290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eaf72b78316a8309074ae510f4a7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d3cc17758d43928075c43449b23f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba99b95d929c29e30fac2f0f2d16893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c62d09c21c7d9b353d93f88bdc0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88679451f5e786b531c223ca4f87595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64871c6d5e7e734f35bcd94f8a2031cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ec089ceb6f6f575f5ae34a968f9b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c89886594c2120705e2aa64d92d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174add4a3e0fed6a315173f594a548e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355791197aff2220f9d7706c42e9b56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b02a8d821d045e920481a97db5a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b9746b921e7ef5f5a6d393a75181102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5367b704654576465b2641a25876a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434720edca5ffba1cc35d928961a64e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabb2698db006b73eb801e7021408f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e804c03c94cc047b33a5cb857bf644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168900d72b82c3ee4bb826283f09ce8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4ba0bcbe33b86c5243b2f49774812108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96f623f734ca2e851c3702d5472baa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6c14a61ae761e3f7798ab66f8cd1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34e48114e554af09cf7d39c161874111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77807b05cd6c448721b12547e3a64ac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045a8fd499b4b3dfa9fc338d9de6d4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687cfc8b1a63b2cfac916fdf2ccabf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c22aa6ffd04434e880ee70670104115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f747e533a960873a0931a90a4351a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26076ae01e7fcda03b760d47dd9c7f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42469c5788942d4d762b9a73113a2a24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1508c8229d45d4bcfbd7570369c4a31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c1dcbe2269495148a93e072d6bd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a7f8c5238f57cc539c6db5d56481121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144fe835f11c2d15986b77b3073a92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196305de291c69c58761458c4f57cb18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2744fc2ce6b5d81c9b4885a1860d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e700adf87551ace9566ad48939e77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1793ecfd3f699262d1ca063549a3c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11e65481577a511def80386fd5b95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60f4db2446e1e46b4309b8734d3bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88beab1db05d77c7c6d416b3c3be837e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8842a8e41027dfa945939b30e10e2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc98c7d31efce54695da817f22bc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da90c3d176187199028a5be00b5c856132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2508bb0cff3a8be92822a8201688c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0a848efc081902dd1e52d84a058a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027531986879fc53a46b7d4a3cd04fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fbb29ae61294d0f021187cb962b46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281ce5f01bf4171657db7dd54d119c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ad19ff06096e9eefa8f971d889e4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688ebee7692f70e2cd074667821689139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e669b0ce5b33eee717128c73fc0b8a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a7967d55167eac6ef07b24ff2b53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77177a9d694a111c3c060175c0950bdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c1fec4ed323373e50212e27e499ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3902be6be407cd782d77b66f5d0f1d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaf2337001af5af170765ccdd3e196145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab444ab97f4ea3fe00ededbdafe42a34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8502a261fe7154f1a873a798a52c299147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7988bdd03ca935ac03fc3bf84df07a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b55a2f8586391b5681e01a2417e0e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea932436abc477f71e6e8d30e64d7d94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e44d1b89618545b6720f26472e7c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382b3be9a5edb646d44f761de7e7de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a4bdc88d9dcafbba218b7dad7e95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fe69bd6e6eaeffeb25e3fbfd3946154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b57cd19c2510ee2ed5c40c4a783d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0e0ab4734f78ee5292e8a2e8bc92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e037801bfcff0b63f01072f124040157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807155e02b03f442cc01b2132960d14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4df46132ef6a09f6defdb3f0de53d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db4cc7c1805f2eeacc137866db589a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356780daa40e26db20afeb9f02bde373161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33e4225b5193d1759653b1cebeefe0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d40f3a54c685c4048ace133947a36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec92aedd5525d84002d26d8ef9c565164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336535cb4653cba8d376d73234de5db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa85d4c49c2d1a0514a7a1947071c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb2a6583442d9219758a05b899c4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f703d89b31df2e4e77a1990cdcaeee3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49e952166849d082917f9162ad504169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20901a2e15f5157cddb177a2b6e9aa7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e718392eef072ffd35455870c9bb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144b2da23a752e7bff9eb96068f4d68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde265b7d2907baf166c7b58ad844aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197ba647369fb1403773797765bb0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c1b6ff69b56665a68fbb77953197175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f4869da1e088070e7129e1a1dbee9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962451b8c38ea266de221e13cbf467dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094f22a336322e0a49ce091676eceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be65eb5a1663e31fd2de0e84b9cd26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdee49ea95678d3b83a29ec820e5d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955037034114fb454ca576b2fcec1d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b670bce186844054dfb76c5149e6a10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ab5055780f70dc73d974ce4f549c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a91195e271a44a7f94e20cb8f92e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838792eeaecbe841676e976fe73f1c13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2118578ec30e397e8d97451764c2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039920b19521c39ee37c26853e1f4d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd5e476ba979dca56acef986bf11e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029ee8884c077b2e780374f074edc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e4e672f7737dbcf3914147405acb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84a4d378618a307a36db903629dfbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b1e14151951c4d5cce9d8e484186c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1fe85f2f81f6fc970087f78a7e137193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca6556e706044467b9f3023dd4b42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebc15ec9e9000429bf927e5b14755195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fa846fe5835ae7b206b809d0ad6ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db5f97103a7f6d60040c1c717b81a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e09eb2bd4cc66e777f843e1ef5986b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f99e591434fd31dcfef3aa1f0c3dfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0193165ae2936e10216ba44dba0bf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4343375edde7d47ed3567e09227499201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733fb38eda17a43b5d4c97dbdf202a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642ec17e5e1456cfb907c80b42f783c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27726f5970df975143c7317e1e47bd64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332104e201c1917a594d7f6cead9aa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1b528699af60185628041ac775c7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7203a83101c7308fa85c7e7b74c54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f5c29932475fcda46a7269722ad8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd617a32d168e57d8eaaf0cb8519359209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2decf7327741cd797a03f2335c673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1ff4fa5f3c44d32bdeacc1662aa7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b27cb93dbb0697ecd209e36c31166c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c63f93f76e1709e9aefd479c73e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650e997515e2544a18aa1748220d03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04580503f01d4c6fb0b64f22cea6609e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de64019d402480e1ae501bf68de3d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0898c6c6972b3638503396c8cf079217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b4e6322f9e348222b1dc1d19a0529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce71534771fdc6aa67f534d752eae219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>