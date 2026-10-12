--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8bc2d699d270883b391bb5160b451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeff0cf05de29987622bb3ae923d6c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c0b9420b8f599d3c68407fcf1e6923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba102e715d95842e732159d38ef3244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ad92729038ff26caaacec7cefdb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fec65c398d4070cb841c769e0297d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d06609c8047eca065e5c3c49b4867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04be7e78e11d3657c8240ab04167e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c0ee9543214548a6e2c37d3d455ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9d3c943df47231b1a5e5fabf802a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8c9144b966a405ca51cf2d57a71d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250914e38c223fb8352af83ec8c252512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb1afbd1e77c0083df8dad3d0382ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea9026767c91fdcf4e22b4ea98f60414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1afc160e727ef66b1ef3ba7ed200cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe200c9a734532d9889db92968f6db816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce075880c1f395f0d8ad3dc7e56164017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644c99816a588aefbc4d5595da4c8b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4283c4c5b6410afb569e54aadb498519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c45df5a54401ea0205aaf0538fb0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1cbf00c92cc5ed457515e8e2782b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae7bc9803dfed180a64d6fd1f3444822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8c0a1335c69d36865422e02591a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca744d0aec6e4766da940dd8719d643424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889844081c50e89dddcc524fbb8d917a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d67c500d3f92abbd0558cebaf901026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558075074f38fc05e779d47438c3130a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a611f725ab4daa5db23a145772d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40002590e6d1fa5e533b33bc319b25f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f42d51ccdadda974635700dabc7f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5af4b648f60108e733e31bad2686931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e72a96d87d8f75bdcbbedd6b5562eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a6266ea6580ee129c92e7f899905d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db957907443cfdc1ce069e2305003c0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4511d28f990979f4ac9abbf956ac76235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583bdf4a745f6d2c4365c56df66a09536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb265bd7c69b0f2f94c209151af68737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52f796614524fe1668b1f0612c4b2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5c2031dfa04d1584606998bf7444539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce16207e014dc7c584b0d3f9fee9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895252f750c86d6cd666e7116ca593041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948fff2e64a9c5d6b7829a2430a32f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83bad802516bfc8aabfeddf987b58543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d47271af5a91296955af5a13d0dff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b83cf610c3d3ec7f6266d49570eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9fda85cf707f3358e81b5ba83921146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd0ad4baa6a20c50f906d840929a2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e71db0f15633be501a5ef031418648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca110821783b13c0137d32453ac9bff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d69f96daa68f94d0c269720e647050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086426cbe09907b4ea21c83c79a530ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c234fc1fc4d75c5fd8193035d1adaf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b53c9c4c128584545cb7f021b32b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d85379acc2c113b65652a9579adf1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6754e2847e86aaf618926572c3df5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddc00f02c95cb24d56547961b77aee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa420cc1bf60336f9fae0bfd16ad3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cbc3fc5dd2ba43fc70248b4da58c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25899bb50f386932e629c5f75a796459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace502417b41c8a709538aa33556e44e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67ac1485b42fc5e283a3cfbbca42ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd2d0ca5ca25e9dc885915859e2c5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81c8a0829438722e6ec6b82c1ad8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a8adb0479fc8b79f82d27ce6f2e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d2f6db720b056b10c674682e14d2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748474a287364c8864b80a5e960865366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087fa1426df2c904822bb138512b14867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e380bab42be67d39a0e34b08070d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992752179aecfa12bd5aa9c35d34ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7532a75cddc6a0d80f6124b23146d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ed2ec1e4a61bfbba94bc02ef2f3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bdc175720cb800431e8731342bac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0bf770f2708e9d444844ba89d441973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3414555726c17c3b23c89628fd83fcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9385f04cb6ac30046c6438b790a8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017092d4e17670f8cd1abf255e8ad8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb3ff9e30eb151b0e6cd25de51d0bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27cf65e3edae15aa7a3490b8c50f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac9939a97d864c18ed29fe1101f7e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120794bab15ab1d5fb01dc2b79b86be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ee4a86e564a957915561e0fe3d8af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf18e25bb0d9104f793838b2a15ffa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e80fa3112ebae7558fbea063cf7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0f6abbda66a0f687c204c686730e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746b750f00aed22e89f23358dda31085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d447f53db6a7094278e53862b00db786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b115d80654240bb8ad6a6b7df60987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58d1d65c0bcd848a424e73f25d4f5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fec3d8e43057f005cc2daa477358cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b1ae090923d1c57763dd6af4a731e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924d612e0a16020bb0180f3e2704d3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0f1b5dcccaa0cec46ce7509a6d0f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726753ae29d23b25a426079ee5a44293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49041fc0e2f2df08bc9d26399f06046b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1270e0890857fa62cee14e62b4b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc26d999d3cbbe32033495c2ce1480b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b1378baa4b1a35ec4c2d732db819897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f57c22ca04ed6f16141c0ee8f319498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6bd7a54d5f2c1038ca46d5842ee199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451af99f0efefc3193c4933fb799687100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f306f6c06c74a553ecaef5779abbacd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5fd42d894ce01e06c65335f5477b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51d5fc5514311f9e9a4d0b80451268103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa55e4e8c9402964d0ad711db94ea1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef8c2a9511d9107128a18dacc99221105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454564a0e92aa4e5f9589f3cbcdad41f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc04d4d52a9f53e5481f2955be6da3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f64f992ef047470060014914321977108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4864e8f5480b3f67b0e541f4b93572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db0f1f63827aee4908423c1615cc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868d76ebc63fd21a3e9be6ceae256c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71b12fbd6958ad114689bfdde479c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae77936a70ac83e589b003833a04b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6c3a48741d67d6aaae26c8ebef3b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124354a0777e9987410eded78963d2ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75cab5f5f32e262b2e787e30001ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9ffb3bfa51b21c2007679a9b155e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2704d7638f84cdc7ae042deb85c349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f7be297cac520cd2da3afb3814167119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf138c4bcae866fc860caa29a0474120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d567fd44e823d34a3fa977d1e62f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f703452b8051dec36dcb28051a68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f19d96903ffd1bdc7f79c9c6f288d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed19a68b584c62c8879092c7e87b482124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a9b1a510c69407747a2db3bacdb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0f6f16612e50670483b67439f620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1076e44fe8bb00c3a7f5de806ab2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e565bb975d6836e08b74e8133d3627128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f9e0047718ccfccd17c98aa3b48b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85404925905c24c887d5d11d6b57989130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc72b5cd56e8563ff28942aa7ee104131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911efd2d40d3126ddbf2d737e1afb1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cc2c1d9fd299b7811944e2ae5d81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0c8bf98095cce2ee98216c02bdd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e64748f27bae3c2550158bf4658b0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33793d76da7e9665ea0113abfa718de8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79e70708490344d2935b638c5cd174137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbf72266b5abb9284a4e7f2bb3b40a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4136959677e7b84c85ff2ed4c8920139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ac145937e817eb0e0dd3b8799b19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5622f1099403cbb68acb8d3ac6034141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafca4ce4055414a10245ce1fc897aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9765080afc0033608590be0cdb1eb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ad32a7bb434d7507b9ccc6e108a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a061466ba2fa81054e9ba62d73fd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7e3a6c1e7a71ad486cf13b8e2da8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c89ef168d55c5fb04b621c46f1bf34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de426ce03983415b13eb2964aa07b73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05350b6b18d7869833882a6605d2d77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52395c40a1eb5ce1118923507256fad4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e04da442cc46a4ec6f967b3c2a9a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca03bbbd28e9ef1a94b735e7a569dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef55ab5160e698cb74441775824b8d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f8b12c12b318681a66b286defd06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3940388dc26dcb9de8da0c2be9581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d2169c1b465a37c73c9c52afb63e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c17d03a13ce8a5382ca8058486e591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff53459e5540d7ca12eb3f273178f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ee2dba2a13adcbbf8fd950266ba8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a89a622d5cd81eb46368cc1e0db8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94824fc0edd7cbffd3a680242fbd937161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea84280999b7764c523b9d42eddd31b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa160ebed5ff745788fc4aeef117ff64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28dacddc7740e3045e0213a2bc3d6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7eca4a4c8c0edcbe993aa48216af1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22054fb1fe73a13e4b35440477896011166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36f25332181338b30e229b340563a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01874ec93d4394abc73ff7065888fcbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86491ddcb30dbff66d4da979681478c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47927b0251e00eaee93cad7d371237170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d7ceb2f5859ee74f140f507da1e93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37317c3baf0406c360d896e6181671a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3858bbf772833485521975c1967c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f93f496684b0c5d5913f86739d13d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1200ee4d12555db18bf6531b2934720175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b1cda27a21de339516b6e5a7e3e40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8129d5fdb26d4356399042d7bb9823177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1c83b018d863397185378a8507f34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b9a5b2eedcfeb6d182c774b595908179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc689d7dd9cb078813bb16bf2630d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c6945c61a8f27018a37a63624b165181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab1c2e404e6c5ace8517994a64e36a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f874c625e242c5e2c78c1ab284580183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151868fd0aafbf5a0cadf0cf947d95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde29fde98e7dcbe1468e2cbcd6dfb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0095d20f1bef356898fb0b6361a708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8728c3bca8a109f6722eff4840aa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea1ec0bb6ecec9ed3d36bdda7306db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb895f13fa79f1b6017bd8966aee6b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172c991b953edd9084cdc3b03c295a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6107dc0cbec7354691ef35768fb42b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411792f9f2a97e33dbdffe0f01b63e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36ab424a51c88a8bfa7f42536b96e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafda1318e6e84b5260674d64d3e5036194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66431f08e8c1111ca85bfb2b6ced89b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ffb194d92acea7f2431dfc409b344196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32838d8f2d9258306d646c92b2e72007197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795d4e15b583e27cbe13630610f465198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6db10397a9ada0ed077c5f40df8d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312972cd7392eadf1ca5337bf6ec03c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a329a60077b86a6dcfa985486ca109e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ccb2fd53cf074376467f1f40fe360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7d0dd7f6d2b2a11e78f3d49978d9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de18dd7271a7c31f9ad92db83a49a71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d12416d86bbc41977f29d7285ad00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3b744c8329c379a2d6e2a238e18d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8810a10b2bae87159f58a2607e38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015e4f441ee5db2f8e54d281d3da238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8377e0c93aca0ddea1ed60894b0817209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dd38ec40c24ea14cfd261939f0a4a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02af2d762572eae5041f37189a214c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28f3c6dfee9fafe40ede97aecdc04d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c51113974fe161d7a4aec09e545383213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc937d0cd17cd09d7021dcd660dd31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315f0896afa029440770d8c9f19c558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e03c5b554cabe2e5fb3c5755df0b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1857306373a23bb1ef0ad8ff45ee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b94133ca383c9894e38ffa52f19ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb81940cc8f1f883699087efa47115219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b9903af9fc14e6e1b8a93adb45fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ebc2a94fc52176f200d5e7bf831e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ccc809bde8571ca8e45dcc23e4cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdcf161967f06bfe1fc16316f160394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb39402835f59bf81f76fe6e40da675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafac71ec36af302dd1e3cd5527ff8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197958d6a11d45b1b335e61d4960ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff37e7ee9e609c0d1c39339a34c4df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d11a5074e016c8ef39609f069644d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34678ec5ca7a363b4cc2ad70ed178010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78187c74f841bd2df97a9619a481365811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50aa3ae0605db33abc95df42326bcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c831802f4b9906d5029d7c71b14a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9d9223c0326db734541d70b151e3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e806fbf2b2ce73677ccad31fb3c2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0bab8a0097841cc5f0111e2611b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718febe55533babad0a5b78fd8f3a9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8390cb4e9642a3b1b339a27d0de46c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47814c59146c98e6a899fb102caa6eeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d3aa4374de89810843785e521ca0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05157aef3d7e6661ca5c11140b04421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267f9f4c42e6e8ec61a3bcce9fb7c6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e13692a3c0ae01d9e02915b8b650823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050399a30861059e1c30d28e87358a6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ae0c8664cc891d3b4b410bc0e89425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8946eae1f65c24410df1eeefda12926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc36fb7beaa3b6e8d4d9dd26dc10027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa46972ea3842cc3716ed4a3579b9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea213334f69528057dab370c84788029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c32edd25ea2c8bbbcca00f5ae010e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36cd710594df96bfa78a9cf736881f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492cc5be60cabbc1eb44835f708e0bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0b082311dd9a64d4ce77b1f277d6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704d000c21af19cfc858d74aa072e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806579771685088b9647b7883ecd189735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3ac9381a0ad18212c03717e3e39036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1203beb9a8817f5c14d505be252af9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe1adc0473f31720223c4e608543838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb1ef3f5afb20df4bd76f8c21082b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264c161354717adc35781a339e2102f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c309b109d39fbfc2a441ab22c36a5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3580cb37400d7ff3fae31c215bd39d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaed8f97cf79076356905000fb946943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccbd2206acf7eb33444268aa2485a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20e477790dd98ed4c27bc1ce13d96145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fce931430e573b653451e860ee6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bda831b8b38c1cade07ac1be2f6c3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438fd76a494b880b324d8624716406448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67824cd81a5926c69d89ed58369eddc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5222518fa41db2ab0154ffbddf4ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54575b8ce0e21ab5a7465b3a15ab4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1ab475bd14a70e502bc5a41f6734352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c953e753aedea0b22a56408d09f1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aefeed7ac4bf010a4caf3476cec0eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73152c8b4cd20869502eaff92ce87f1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c89dd956b25e61cb319bcb27a99e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8c7a874cf5345b4f0b4f6da96de9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a70b8c2aa623780c752f769ef47c4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd7b9de735ff5f12e50cce2fb38bb759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6b376f127f2a9a22ad57afdfc16e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adbc65977c85f1f1e4d651a8a4e23d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6527dd7352e72cdb0dd27054fe252362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14d906e6cba34552b491613ca51ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69555de92d2cde180e8c760d602f4fc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c287a5d2a64b44cd9dc738956694065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab591219ca9695dff407e265577ded6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f964cc9c1e2ca515a77105f3f98e8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938065429f9e017e9ef7405fc664e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066347bd5a962a225d872972228b4d5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96723d5f43e64dc7c1008b10c5eca870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75f9a835e7a34cd0aede3be0ed1afd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970081977c7653624600a90e0b1afd2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b524ae6dc126ddc1a23ad234c5c49273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0503a546ca8da3ecba808f4eb601d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cfe228846f83d2564b58e92fea3f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bde9b1c288bfef5f95a4b68ca91b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37455e81d23cc8d7f8ea56547a3c831577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75397c586a362005e722007df05d9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec5cf9edea0fcec2d9b21936ea954679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883496abf15a9f3a1e2f4f3ba396a5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f78472b105ff5c3b27686d5c7a6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3212eccc48e01f4a37b471fc573e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ace3b799ee921c7aa0e7443adc86283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acad02d7a3e8db7c0cb8d9660093984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8d041fa33d654666a1a1e18eba09685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb922e8979fedfb072e4e127f222a3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f33d090885266f96d078df908c77d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122ab5aafd9b6251787b5bd53367f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e35ac7a33584a242a4575282c88789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb56b37dffe0ca2c9712e87decaaba290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa875fa9809fb6dca34f21ccb25d12d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263a4c325ec12c5213a1ea355a076692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac8b52fd2bd02732ac0610359b3b1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c3d76ced79f36c08ce30b8ae8f8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b5d858d4fce10eebf846a61f12c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151397359809bcab1350ae79752436fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e6554eab4c63bfaa9d5963ca1e5ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfebade281da981632b34b9eae2e30f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823214408df009e62b290c31d965e15f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f9349f196f5d21807cf7d1d2ce536100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bfbf6f4ad77c7726ab406cccef89a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b617939851e60dd7ee61b3480dd95d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8243fa55928dd9c5eac1489159006103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf346ce0a8c7386bf8bb1927e59d1d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0476f79e6d40811f337ae02cdf175f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b333a05ad840a3f475b831f00e2d640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e1f2085082a415bdf811d0a891385107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595acce223a4111eff63f65159bd05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3712b861f2f7658c98ef52099b7b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b3487a2f4602212ddfe2857f2376f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a621d2cee2f947be30cbb412ccc66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44000660b904e5aa2c395166a4101d97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631020281d00b1c4b5eb9e260299eaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca25a62d8159d7ce937a1a42af12b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a91adafde4bfae09968148e951ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca000d206c845cb72ef29661b02d141d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bae01e6fc64ccf65f5f6231605e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7597700e0c59ecc7d7b5b12ae55a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec00f12041fbeeebc72a2d7a480a99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773fb65c0befca8201601c717e5bc8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf378334c9511f2c6385238d84eea6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43023b1fef599c460d9bb4588ae87a5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04305a49094bd9759c1652688dbcb0f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c986db8607cb7935ef242b3a0678c48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda4c6d9b85e71904c57551facfb1c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3115a29073352e958d6cf59be821126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb261c841ab50e0768ca424b171b1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dacc759ec0fdc87b493984c8123e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee47bc118527b921ff76633912ed563129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142656eb2cdf507d01c2879b2d5eb0a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242fea115a2fab005879974eae4c80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d92e02dededec9fe0b918c921cdc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f132ea012eff8f83f543dd9396fc80d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9db314bd159f0a4789d4d01fa14829134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dfd49ad8e29b418d5cc9cef6b9c0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad52bbb039cac294e9604c83d31260136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca67eeb975a6b406c8ac01d74665d3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db42e05163a4672fd592d69b6c730eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc004d027d4be590b09cfbdb76f9469139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe9ff15ab6a6113136d815ccb37d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f339eb5d83b0f6a523b3f843af0d21e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576fd5d0028623407928ecc92332b58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3956f7d76cb9ab0089c4e6f5c4158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf085975097763eb80d67a152273948144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c9be826042f71863385c247c8f37c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16330db0d1d66da58d5522b6f885812b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a219e82aaecfe2f79218e83f1a933a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf45ba34e3ac6a8688a4625e401592148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd351abb29f44d60323d54a40ae9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e6049c1fb07fc862dbe2583d9db5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f337290c61416579825447210dda4a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af1d99e2c6350a6c96ba3a9b62637152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7e56da5edf351915d5ff52c988ca7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29df30df55812019875315190962a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02612be10ab2aadc12bc4a2018d598e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb680fc35183ec769c2c5eb8aabe3d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82260289f2be51a390c76edcc9a065ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac5f5f74201a9921f92f97c37e82b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fcc9bacbc249fe6cd7a5337dfdfae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2898cc2e800549d8760678b32b57e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0a87357c0cf771bbc09f6697028d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e127d23ebb9627b62648bb27ed2b1fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1961358a81776ec8e171f8eacfbc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c83c7fd24861b4bfb78618fe2ee490164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2205ef100a172fd2cf3e47d397ceccf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c02f662711566b265d46408c7d8533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f72595ab46398ec32430e532ea57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aeb560ac257d7a8749b74ed6117fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023c9a8a1f1f32526ac9f6907ded51c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c2b37c4a3c38cdd400e9cf01fafa5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d6846e83c469b46f3cdd92db85154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc809b1173bf5ff09afdbd15a4b6907172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d7cb534cfc1cd81c0e3eb9848fe21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e41886270b7042c09da943b785aea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b29a9ff39f01b5afcc9a73c78d59e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb023a835f4179b594096b1f70bf9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e89fd5511d472b13872dfb57c44aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8320490c4d4b1db62f0cb56792896178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808237d0b1110908b944235afe4857b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dcc514c57ac59561678cd1060e18e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b122676d07414f3d7f9eb3e4e45c1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39468a80d81affca889cbf6cb62ab9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c9e244ec4bfb20bee3d5c1de591a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e180d85639bf4767e4fed0754b78a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0ba5548bd68329c131de217842d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7757f0638367d0980aea6b6e982c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf21be5be3c4c5f1b7e8045fdebaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7297f3b7777c657dfda4b017d798e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8d712812abeb23f32a37ed0f7aae6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f35c1c5930eebcb102c5fd1ccbbd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a350f2f9d368bc619acac88ba6886191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0466c29da4a4d81ed80806da8a49486192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d953f257e812389c42aa367bda9d7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0119e24fb862e96e5e0dc0995402a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d50a9ef8398e8072f263bf38c0d27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03389f2b6af8d5313840d227bd0d1cef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89586cb835d7f0f60640a4dd6d67a2b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd9949cc4c9700b51dba4e70e0a2b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa3df69c2384babfa7ecf31d48509d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9579561223ce3456574acc569388ed0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817fde20e3b3329dd61faf787761200201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603bb188e98357f57d7fa872be10e3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04c005014b0d630537576ecc767423203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d99b76c88ca3ac631d20f17064aea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b9d2763657e59e051ad5dd261d1df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc9c045943e4242608422491a426dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46de537d6cb75b953411e6de7eebe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb084c09d794cea949125243fc477208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12909cc23252461945efcf6de7a75e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767258f11ca8db0862bcb39b87c758c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d065cfc9de8d4eca735a2ff8da859f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f7764eef1caa7887dbd7f49e31b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeb0fdce1ae84230925e3bd6598a5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c715dff762deefd2a4544d2cdf406214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06264b95733e727ef9e7da15b8ef4e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e848d073260a3aa70c34633ab29ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c78cd5238401b96da066a56acc0013217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701975d51166e2edc1082c4d1c4cf59e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76ea4d0997a91902cfba2521a390b1219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>