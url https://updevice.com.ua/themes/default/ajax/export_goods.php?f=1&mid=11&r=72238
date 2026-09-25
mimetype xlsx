--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b567969c9d8501dfc7a31495ae201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ea350c23963606b816f4c43c62eb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87ef983ad4eb36d95997d14160ee13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d48860d2afadeae766299e9f31dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a98a5fd449cbd7866cfbe2a7550f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def06f5d9a0261a765ce94d0c7fc0626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9244b078c441c9818609aaeefad0eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168785157517aa016a2d26e8a60bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c60eb9ec8135e941523d5c6622359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a971cb0c3210b649e8159090c611d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089299cdc3326ba9ccdab841029f8e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d20fcf2433d0c7b1d9c0dbced42bb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282ac3016edfeae4b35083dfe9b9bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0f02b18394e4198d50ae4cc0c60114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4438e3d8ee255c132f1ba2ab945215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb143afff9bf3e6a74e709253ccf51c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155dc4d17d236fb0e743c05a9b2f17217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69212b5bc806cbb3acba42c792927c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd1ba33f57f7bdd620f4b3149ef4c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3552690f4af00889b6baa397cd456620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3428221eb2efb65f3452dd0de8984221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826ae0b5c665f266ac06e839be32fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848c53b06afd8b338a299c31fdfba1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175db89ecbee7cf59976427af28cee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa816a045eaea3ef0c95bd879c19a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e5ff4e911af8848efcfc49437efe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e4f4c90ac3666c5c237d1e8f8c1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee22fd27f3e37565cae084b9944de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77017be5917f284d2501ee993e01a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5951ad39455c94fa265c451b1db54b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e2c73c6d97c0a85229b080d75d1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277e83619b48f8f119b7145a9a8d09932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6571bea30db99c47d23d7ed240abba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25192753fb2fb3e051874b8378cf6c9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcb54c547105df799e5e46324332935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5d916d84bf2aebb3c7d8fc971693b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41550f66b7c50c2547c47cf1e988ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f7bbd27091f5923631f81521d53a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db11dee7866bf35478cee2f9960e7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d38e355c4c2a2ce32a48ad072107c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ed720f8553e9248ea836952e9c9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19e5363d278292645213625df048d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a27757ac8dd7b6f0db51a3ae8d2af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a4c1bc91194c126ffa5b8f7df33344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480fb78741e6eb697dad1a04effd9c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f6f123f8b566e464693e7a7af1db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee75886ac85be8b2d0da4d6834307947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a69b5255d7aa2621d567c1cdcfc2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd022a6a683b13c17f7a998955be083349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bececf302f136521bcf5987af3fed67c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dfd98c4a10c83a7f80a6acd0b2c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bf2240234cbd30ef5463eb12b57c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e34272735f813e80eea74bb5b688c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023a664087d339c89ae56560d4054d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eac74508680a008bf0467bdd9bd2e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f85d189a56b464d2d521bb4dc755056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924cf4c5909d28a8a71df235ecf195757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612ddf4f2d9bd21b8098dfa445d6cac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7445dcfc21b5ff80ec439f79b73bd2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f012337eba89383f1622cc9558ace260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befec27bcbc0aa744358d07af8c141361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be36cdb6ab71c6842f6f825748bc5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feaf4bd2ef4d23b2bf1fe4f8cc11d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246535082c717c579c9c852d33b39fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3d42522723b969c453096bf8d2a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455742c508972e7ed4a65af02a6ea366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5455d48f94ec8d2be39c987f90d21767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da26862359c326816f378c5d82521d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01c290b80d61dfb5a49c033a83395e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b464c0394f36238f020cddb6b0309b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55457936f56a09bac08eec69313b859e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63b73081fc48772e47493c96ce127972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7aee0fe940ab4c8ba9b7cbc43425d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21992cc4a6a7d1685da95a497a568e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4410610d657907606bd2aafa4566e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc543e8595f9c9531bda7dbc1269bcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225435496925fd82d0fc0ef57a2949e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f10d1b2965c4ed5a53a43552bddcd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cd1bb7c6e445db524eef05965c2ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7a83e325f5a603ab85b95a022d7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a4c77fbb6fb2814062225eddb33d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10dcdc2d790bc817358ee276e009ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5635fcc7a28635d7d45163167045883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ea4e100d917150ec10946e2be47684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d060502a7cfaf1347d5f2389aba433a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8a8bf4526e8763a5e31bfeb404ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b1158854aa79aa4279ae326634a5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa7789575ed3c456ddf62426428ae188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1145688a4357af23eca9f2baeb4aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21b82b22d2970a002e14e7c6b3cf8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6b3f35a3318dbbe9678913e3828991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd4bed66d2049bbcb0a9c978fa976492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34319ada98b15766c799cf1f3e3f3eed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d2b3f955b2f3f37f46ed51d51dbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea9f0cb78501a7e68ac1f088693b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae80ce4398dfda1ef1a774ea18fa996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f52b2f38775ce9343e8a725b7bdb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecb357e8baa45d9446efeb988354f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b18017888844d49bdcce70790733d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ceabe9f691cd59bf82934483e032100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448137736a0385696673cfd2276539e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f78325cca80331ade938332181a74f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df5e51860170496815dd05aa1f733f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd103b7815657d75837db9a89d30159104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a49046b3609aaabfb8627239358fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737c22cc917721d6d6ca584c876066106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669325dc15729cd5167649feb160040107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb810428f41c1eb15cf69f73b8173d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8bd6a9dd30eea882df09fbea87468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32fabdfe9004dccc18775dc026e6a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a4dab9deb301fd688deb48704cb56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c260cdac7af867f1eb66ecde5ad61db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be64c75b797650fe0f4f814ef7639ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c3cc6f100d4270770e8d45e98c9ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d408208330190f53e7b3b7eb5907ca9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9edd2e773fd8e25d2c3fcf0cdcbda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547790d7b6dbfebfc9c0268650a86966117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d998e62b6484d7828c7cd5b255eb74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43536dce00c76e6b4c416c9900d3eca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6d336d5b2a1de60df2854b14296e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35eeea7927946809f61aee8cdff83b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaaf911ef1556f02441bb17f3f0fd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b23b9b0bcca6dbc595a5bfc30366123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126a4aea15cea90bbb5d829bb93e1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80371911e103698f3661368ed8666c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f848b29668a26670505917e87934ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ab1ccbd5c748b423a0f7db21abe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a175a5b18f7f841bcdb981d6e2c91e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7eb20ea260a0c5f121e8b7ed7f761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855259de9e24714540d3b7ff1b8509b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898adc9d65729fc00164d95f9840897131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43f17a95b90b7887f552d5ba50f963132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0581535982c4d6c3c648547c2538c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ad4e129b9c58dd8b7bba77ae450b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aeae2bec6eabc97b99152da0d4251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd95ce0fa99f5adcb96689208bcd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672c012c5dff2c0c440a33149c7d2e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c215c0b5324ea2ed23033087a6cb534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aee543c9a5125649b1d69484d25475139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da3837549468da36cb16f72d17fcea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8315952837ec87c4c2890bbf5b031f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5680f747c46d5dc0af2149b535a507142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41023b74f02224ce741b4ace786ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e172d14e64d1bf2fadfcf6b2b1f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e382ff1ba57c1ce36abe96e588166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fced7c8d36a11b2758dfa1b2ab55de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3668a9bf28776cb44ea8bda1dbe2e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fadf323a38435a1042e4dc8912d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e15d024cbb840ada378b05b20a948149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b3114c6ff15c34cdd2a09f48d0d8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d43fe165076c7a6f0bbefd91fbb35c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cd50b28636260162b3bb0f60b236152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0044565f3ca6f29b55f6ea7a9fe6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b29cb23fc19fd912308ec4c0bd55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f4e304977a4c04dbc737279ca7d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1366e0b9be3b3726c2f994b0aceb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c4d7324b8697dd10f87d71d8906a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5c19061bb7490f2d2c336a7d2058e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2083fb259158212bcb199c529c3497159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07887e376c05beeb8818b4cfb79e29fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d31c3d45cebcb7477c3192da4bcf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd4992cd5dd53de5d1bed389bb822f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91daf7dd72e9d3817ff48ff316a7d0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7094c52cdd26e09367faa955ea47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac270d4a598632b42860647892e50796165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52d822ce3fe9bac97e89bcb71dd978166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b471ba5c584570f49e6d6cefb42aa76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e0cde75bf920772e15ba3aef072dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1d185c84c065b48fe704f2fe8d7da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af171014ab2c0bbf4ca09deff92aa91a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d4498a94a4c4183bb17d3d4025ff9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48208ad9a44704bf26de3eba07009172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dda3df89908e8a3eaee595ebde308173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3bb365664e6120ee5f2571f68f877174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0163d792b3e1a51666749bca9e37ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efce93eafee475c1747b30a4a50f41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6a6a80fb300a75d5de3c9f8651b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073d4d43233388b0aabad15a0f407fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0192bf47a8ad1c9b431280d46b1156f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e5047b6729784b3336dc85ff3bb56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f498deb0dd3b18517d13c9d9c28290181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3e8048bfde47bb144fba6d408048182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d97160d6456893fa6a9707978bb12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aaa97ae2f2d258d33ff0377aa9cb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf4b35cb6b18a6e031de844584da3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ca1d98aeab05186a1f2c0b07c406186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bab7271f8c8225b9c5c5b52d54adc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f022089ed540130a9f75a70f6b3c9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eacd7c3828f175d3dc3c6b882c8c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9584741cf5408caec2df94d0155429190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4a66f191324137979238d5ece45a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e37e99c131415f4f524e50ffdd24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdcf29ec00e212e3f7f34c8c5a3d31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeb711e398726c2bf2f1307e6e3133194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c507290beba76f4d301ea5a08c4e3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e807c157b843fd5891ea4f3a303a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10ebff3b52d659caf4fbc96a0c63a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0e01c06a1eef18aaec4d7d4bc88f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d772c7c5c22ba4137b55d07f7ab31d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57d2dc721c28c916d6d29eee23edb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf56285eff091249fa51327b84df077201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf0ef3b35675b2411c950f4a6cea66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3147b4ac037dbefe56831c59bb25f82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bea0b50a9bd6800b5bf7c37acf142e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda9d39350f58e85c9aea3f80ec0f14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc079409469a40c35851ac349ad6db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c9d2de2a2c3a83b55207efdfe093207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae9d54585b28f4f95d4e6841ecf629208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab0206f78f4b0a172436216fb6df0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca76def549746d01cf0c15a9d786235210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d69bc090edbe380a4b5b187158692211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c0e1e6499b2a7552b2382a618c505212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf35b7f33e912fa2f5678299126ee51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf443ea238fa486ab293645dc4017f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7a4282dd259039e068d213422e7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f543fde93eccb60fc1b3b83105532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9aefa2c9f855eb4d91efc3c492d37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dbf0157b80547a0e38c15987e4756218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b759352e04ad8da1c7f3aff17320219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d699a7a2e2cede8fa1d2f2fea9d0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab83d7b038f071c8801781017345da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0fe35f937ab669bed5e08f7dd00f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8278428c8c6695cb7d1ffddcb1c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424571d215c676d0baf0c0d22fe86045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec94a5e975b345e593430438274d2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0a2bc16146a6071f8df14e55be8437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb502abffcd4dd56e034d2dc6574ade8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c8377ba827fc657a0be77c5facae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9b21ef39affd491c391cb74a16d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef577424da2eadb09d585d597bee70911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf32a7b850e7a94a407dbf09e1443d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4455386e18673564a3b3765d49b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fff322d13c9244927623d97a03dc4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb30047d02b61c97f6c944ed587f98315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a699f65d19ecc9f995fc2f82c1aff6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610e563ed95e07f7e5db956f3fea1aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7066a99c1aaed8debc20824d7927418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c07d33522cd4789ff881f7edbf48819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd69962c9d5cf8ee756e1d26f60ec220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d176859b6b8c727b078849595d3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e84af37fdeae929983df5360e66f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759902f3e73de7972ec92af89805c2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40f4c95cde755248134104c3899c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189ebc6fc64818e717380b7b179060225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31b1dc922503462f3cd23fb74181726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8c6dab66671407bc5d9350bd4a02027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec8f2a32df62a4dd2c4645266170428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667896774ccff569182aeb599b75778e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12073aa778705ee7956ab047f64e88e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f600ef48f16c8c8f9d923654b7f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e616bb2cccf1f1ea36cbbc6b8e84e4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d75c8d4d029d70d1ef8ed440c5b7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f071dc5b6a58297d275d1bb07d560e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f0868331ccddb863a9aac35d8a8b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af8102bf3079e1f34b95ecf13170f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d340f8438f72150ecfbe778be3456e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310e9679ae0bd09885f7c4c6ea132ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e3c0ba912b8286a95d78c9743962339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c049d3422a5da895e708016707fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5258795186eeb7adf8b322813201a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb653db647ca3d09c319dcdbae4b89d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99907faa0258cf48c6a393e314fef1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1eff9a3fb45edb219e10f2a4162044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d528594c439eb8267b1521348b5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69f7ffbe461251856e2e36cf0308e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf203348be18bf21316035fd07a1e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add36316f483cfaadd30ad8430da3e2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0a1fc206ffb99f52415a989ca66149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d731ed864e8fc4d0b2a08e19cec1a7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfc8e562d5f98a19e27041737b10b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea6f3e3952543c21b4c7ee4e5cd4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0bef6fce628f5810994cb6453ea6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4562741caa1ed4c657abcfa21a71c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985e891b5298950c1c0dccf192b05c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d84c3ae106a57851e4ec09a08c33356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38263184641b136c1053949c5d67bddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ae5a0d24142bcb11fe002e0e706fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e67f7cf8b7631b6196541014e4b4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6368ef2e91d2b4c6aeab8e4dcb76660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e48fdc975d2ea54d45278e85a035d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6e49a7603bb8dc53ba325ea5989262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4547b21a7c55921c3999c9419aaa65c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bd26def555be35ae892c7604a27ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbc151e82304b75a92dff9fd58c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e29d0f01b80c0c2343c15464034766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a916b0a8ed5f055bca3696484d5efa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97575dd424c9cb020cc29c850e3484a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d911a64713c5ade2f07987bf25e55469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e357b30cd47c1f3b01a396015a43670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da74762094e9785f928d44665337be771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431305ded73b9cd6166cc725821d0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f810fd8480f8ab9abc8b5b8542282073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba730c4d21eccf682e03b9b148d9fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3408da5540d3efc0032324d854f902d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a2d128b78f3bdbfd85f544575185176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2435686c802cdf8ae1c83beba2874777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b27661eaa44a11888e55867c41fb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a682b10caf4f62ede21a81a90390c3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb392e80cb708de241e79e44e4374a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cbd85e011d480cf160a96d130272481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286ae5b281099ca27fa8cde8f29a90182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a386d1e71bc3c53580748a9412f2b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0b3390cfdfd32fe171c8a4a5bf42184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d53a21a74cde5e453c726906bb0f1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42b4409d731033344b37cfc7fa809286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f10b99b6110694856721084b128b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7203344dc03b9bec4f3ec1be27b0c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd132a8fde6208774f0fbb2c69f2b18e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3ad1f7a4c0b37083c335a935013e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54c4052b6c46d398bc74e0b6498f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319128f0d932e35616cae1981ba691a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac405abb87f5e3989d2683ff4741c2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b101ab6ee371d2c7b49e0e12298394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9915f95f72766626ffe6241485db2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313785b4136b124d47aa11c0c30754eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc90e52b676e55d2d27470f32d083fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523175828fce30a85d09648f905ab4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b79ae5d58540e8e444521f1c477ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a535f460176feb73b75c4ca227810100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf525f2af20dc076f656b22af29f3763101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df761831660bc34979c7fe6c0924c57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9607042979916f09fe57d1d00ee93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742bffbff77db8a4ea6fd7f0c368371104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977603fc3287b68dbaa4d7fce1f6fdd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b43b24474c12f64f72f86e97d2335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca61d530fa322fb5a2e019ad34d4156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5486c1128f4d56dc5483903d4f4d750108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb62d7bfd1c4e898b19e48dfb968aa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cec15fd1d5c09815b0bd976fea083110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada7c943e0d8cfc46629c4f91ae6a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70791f42da24774be3cda2e461258331112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fbbe2876189d6f6d638e3f0f80e9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea97b3265773e51196160367bb91d48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223f6962a63bce472a80982c621c11a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a1bd469526f14543ced075da7e1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac126587904a313cc5874da21c7f714117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a422777f77afebd0c96f5157f73b8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a26fbd29cb512635d237186a0836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ba8d8a2a50abca2a9b9f0042d42f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a731a8e885a07f6e0d8b6f242bafeb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425b71781aad23d9366266648246c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea513ace6dc7d3b80f6523efdc4974a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d6e413c06fbda077a92ce2a7fce7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1859deac86d190469ffe27c07b8ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfc82424079a4e3c1580ec624cbed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183816ca65026e84d13d70d03bbbb354127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39f3dbf9b759dd6b98636cb145379a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be63314f5146c9a5520a85c4898d77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e8e075eb98b4e285868e3623094c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b397d704069e00ec1cb29c72ebb0684131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748d129dcf9b0b83a691733a8399609132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f36fb6c388859439d0badbc7ff7298133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f7799047eed74ada492e0871b0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d95dbdd4336b10e81ffc87684c3ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e92b1e8500d311bb45c0dde4e1805136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e74c7f2b94e8e2e62bb1f4938c23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ff4aa2b62d6c6f51b0c9c72b5924138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd900a7cb82dfcf1af497b9226f5360a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59d8238e42dc6394fac1e702c5fb3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25bbd28a52aec3ed6ffe2d0c4ff68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707c559fae172b53292fc0182c5af76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb06103e1d64b286c527532bd0b8d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db79acb8804e3c0d00b364f0cd8e0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df2174d739d98b3abe5c26793d1bd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b4f9d91fc11a27c55cdddac9976db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006edaad33da3a4dd6c3b50efc297ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cbed221646d6117ac2b8b591857a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888cf5c6597c5b191a254307c156c37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ec97b51bc539b05996b8bd08233e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7a587ffd33093e835511a54cd60d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb817aa1ac0bac0ea5945143ac2697eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54424087d04162ca6087e42bef7e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ab8004b01f3052c2493627041ce15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28301437612f2ae58d27d185363baa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9961aeb134e8e888bb1f2870425eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e1344310bede8c54ae6a3c09eb96a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a25d1719566c179e7971ff66b383158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d0a3535e63cdb1b111c9a2577c18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45a5dd36c0c760b517d1a755d6bf11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660fbdae34b6fb4c27d086179cf7372161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce48d73f206a201948f95819ded4da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca44937cff48adaed4ea7bdd3c00952163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56107f1fa380525eab48a66b4216f5ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ec094a3cf5accee1bc516a6fff04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b31cf9f3c5e53c898af8d39e663f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052fcdc507928bdaedd9d72d6166005167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0251b7eac309525b64af319c4007665168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14da20b156537bfd390168f74265ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0b569e5eb274fc928462e9cc84a09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b4e887c1c08dfd028b344a100080b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12b40b99bfdd25ecfa1cc23f198e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120848727b8d96247e03d76d08cc8ce2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377607ef90367dcab556192a56bd6de4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3086d724d256ea85cb06fb703cadafe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547872ea5d825bfcc9dd1ccf0aeca08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ce4866bdec67fab023b8c5284981177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610564a31211f172879254b2ed0908178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e411648b40146eb3f25e147554e07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce952abec31d05a755a2bcd3af77af05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abead8fa24908bec8f13da03ee30ef09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2c227578c0b79d3fc0b196ec25e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301dccee2059fde80bc5f990dd7aa8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c971a87c10474373c16594925ca59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89b8bc606eba6e85bd1e57c035ae9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbfa8bdaea9ecd62660fb6d620b2ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed5d7863b5d2c13974b50cc52832c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a20e0a134ba51b8be4c82db245af2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e232f23cade0d9a1d68ffbeab0c7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67d05b6d878d7dba6fd6dbe368032190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66af62cff2beade6bd5e4a58859a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d25500e157b53021d683d52f6682192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f7a556d3364846154925c59c3d29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a2369e9d479fd614736b570edaf09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3870edee0e884382e45e408e01b632195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473023e9e04b5b66667c40c8de5e447196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a235ddc6f426e45dc9865c23620b756197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b67d9688084e1a7a15866bbe724765198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf969755835daa7d68d5bde2fe9a2442199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba05047b7cf2dfbb96e4af2cf1899200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31246e226e45a5753ea2bedea2cd2425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31405a5dbbf0475cb98cd44ab9326f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23f91d889ea36ded8237ebb129805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9970019539b3856e9df50f7b923d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70113830c93ed59fccf8c454a9f3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf665d1c60d2e3d6b4108223e2b7f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53380d9d6d93b28f2d8a109d6c35e65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a000a3387da22bfb31d35a302a5fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad638bd294f875ae13f32de62658cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f6c101a82d70a9f92501784c6e42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f14dc7fd7a724a9d918540d553b532211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79fa6af0a1cdf1996e86f6b172b107212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5788c60578671eda197acf7e8b071213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33a1b52a49ffbf07e2e599375666d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87828f46e655d86c5f06bf13a1ec36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc5e2ddfae1aad41e78da2b683041216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d65e0bfbb83f72355eac53711d6a02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097b424a1769128c4a0c9532299d834218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1e6c7f351cdc3c794dcafcb0a6175219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>