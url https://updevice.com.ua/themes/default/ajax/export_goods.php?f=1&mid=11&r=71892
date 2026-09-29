--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f25b03fffd8997b63d29ae364b19111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eb819077726be89d8a32f8f4e69302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab49a02413f7ef39857c2de5bbe5f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1a6a67cf0e642d6ad82439cecff004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee5aa1274f52fd00d4b052a793c4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30795e2a585891257daa9d0f00fa1f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bf15438d9c26d6ce6f16982c7426a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f864d073b2996dec0dd1de6e99f9158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a3dcbb94d4a84d0d9008c7a2edf479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878db2ef58288d8e168801908c2873a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47662f072adb5a7fb8a55de833ca98811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381294786898af928298fa9115a392912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00bc5b446089f65b342fc82c10631c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f4ab8133082f7d22c4b18cf0d4f8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb4e4642616b66e6274cdd74d65c6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce9801ce571f1052d37de129bd69a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327ab9d361dd2a3d9e17df1d4dba2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7d719b15bcfe779798607d712ee718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801190919292cb1adad7248f51b1b1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce79dad13a159d9db8e8cab945b8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090180d6f14699e591f1a09b0bc45f2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2b18350eb0de7bd33733aaa1df73a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ccda17a9e1e28ba8b4832fc9286523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923266451d00a34a006ef8d6158060524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8222a5a54268bbfa4d4046dc832935225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6677c8e9a60bb393a520b3ddf73d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e0f9913af5e325dbb9ce757d2deb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9b0e66f7445d954ff59172e811fdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79dc3c2240ab2bba4c9c5a5051dbf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5d1328b979a37f07b5abc8c018b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895e2986190a737d6ae7810a00d483e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f464c06663f5275eff362be4c1b92032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b0daf69bdcdd691a0fd94c0329c7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90079ec4bcf3a5e0d45762906f2ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3ad1844c6a66964857fceae2ec0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72aaf8d4a80bfe667fd9c47a806eb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976ade27880156babe04c86fef6093337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ac3fdee5e342e48ebb8bd3e53fc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d36d362de6c3b5c2d3884da561042139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe40cf39968f6539c35677eef4c5a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55391d77dd43729ecf836bf8181a4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f120d3493b3b0eefec3da7654f48642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43affc6a8093ae4866dab42a611c52bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651747778823e523e588b1647d2615a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f441e0913456a7693b7cdf1b1168e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb9d1f2b99cb138ff5562a6b84d4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8af8b511646790c4d326349384fe0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc580db702763ecf433a357ee7aed248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f576ae1e59f7e0d17cc740d6de702449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444566af044f2c63a19b0480fc880dfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5164ba564171a12895085c2b5f53ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e5c80709c012a3d62bc459e9123d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cce0f10328f244e1a80d03db4f72753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8f5b6be150c00f8bbbecd17c30b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b721f3ad7acceb17869c3192670f1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3eafc8a8860429232bf93bdf8310556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec42df7306a2a6f624a41007d4f8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf013f8e2952fe5fb817e2b40e6e8fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bda383d615cfe5d9ac83d8e84a270e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a5636b042755644e4f317301ba0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92e608bb182341f6ed4a69b55bbe4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455eabb801f33ddcfdf8e8c4f0fe34562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb94455c89a7e06b21b9faed6d04fba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e28a05a404e9c7b3f73a15b4455264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79ec57c43647b29e2f3032c16ad8e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35bfba73a5fad4c8b33436b6f179c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e49980d575a47faa5a292f7ec721b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f361a9bbf795f123f251e4260764b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29c3c9a1ff4bcb7944b728ac6afc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b5b60bf51b2877a8e3cdfdace30f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864dc22cea43af37567be0a2466ad1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff35ee7a8879ad8a9353e0fc3c64a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdd62b7524dd588c99f68a2ea7bff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81cb0614c76fe4b191410caf3e615974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b26a5f1e31a837ebc5a8954b0beb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9683d33ae2bf77b2b19e9f77a99f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a29ba7abf39fc14c1daf84142f1f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b51bd80d49fcba45979b6f939533378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab11bdde2622fbdd029bd8839054379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c59816e7b4f4d614bc4c5a061fcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4978c299ff9ebd1dadab3b0657e220881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba019eaa2b941b03eb4be87f5a421482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629e8d29fd14d5078197cc33bde2deb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c84cc2bcf76ddf99a8ef4c2c951c3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc73bf2c0aa52bb1748775f7e314e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e5a60fb4e70c5f8fdd9d0516e1ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2790b614f3c750ff59ea2a5d3cbf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169539b863c0a284caa4e6175e1b379588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7c5a1289ed69dd0a718bb92e70fb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65e869f03b61e59e31b17ea266937090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e9c8db027d81ef42634cf70bd16ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b3f1cd8afc40603ca5d48cdedd35792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d317e2e8d8b3f6ebeec6916f6bf1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ed2f85c3061cdf1520bd0f596357794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedbc4b841ebabf22115a9919b0044e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117b7badfcb0614f86dba1ac0f144196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b166a26234cbe5e5265d44eb55c0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755829707b011137cd724f292fbe72a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3ff7c325c4affee9d1bb8dd52b87699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03012909082eb6b3ef27b0bcf38b7039100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67377992f083759f4afa0c5ca684fd0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4277d422363a1883a3b7c249cf89f42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710dc728aea9d84ade69cb2b3ed46b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914271d6419b6163fe91c18d7f1168104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00cb9425d21054bcbf28b1cedcbfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0005f69644a9922defdc846c832c4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a884aff145b70e09dd12fe6af65b3ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74edc161c896285c1a4d6e6d22bab94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10068787193481215d2b70e7f6487109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716af1421512b0f2be75a59457f475b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d3d60d13585aa5b8e77a4d3b7496111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fff823178ff230ea7b59354ed980e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f707e7052e40fc9a31bafcdcc2aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a412169e55ca55ef4a4d1f78b4042114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02806c74e69cafceec3250414ce5b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46edbfbeae8b8e4c5e4ac5a0d22e859116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e566025a366d8b366f450f28bb6ca2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629ac362477b8f161a6c795067a4d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d7d516910abeb37ea39c81f277d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce6bc61f3f62a90c0b6ef47fa8123f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b79e49aeb3e536eec336a9b0c265121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74549c83493fecfd360fdfffa945287122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37545ee03474adf2a521251aa8899b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495c8c06d841577b4c553a0966eade124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d31c7a74491a3bedb057288f6ca67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3450bbdee7b61f2780b63a63b3ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962b78fb3557b1f24438fe0f1783810127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108ab9d5224503f5b2edfae4c5986a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995fa663c8d780b82427ef34bc49236129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc2231a048e17624bdcb957d94ba9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae46450a35e5ec777478b9f7f41a6bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d7d6f59f3b50f27e9fae3050d1be2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6069e5158f05c9d58a5c007dffa39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc44c7ee1aa8eaf3774eb712da4e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f992dcd38b16ed06111a09ba277e8f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab30d46edb82c93fc6a176614a98f0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510d6c99e02ee3dca7cfcfc22a9215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806d54ff6bb49f95ef8bb3364a5cab3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee329c1c436e94c6690fe0a8946099139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800f068bbc273fe01acefcea06c2cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc45c6dcb88ee0eeeb1443a8956ab3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7940de359310e3cec641485fb80d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b235412b61f4a139ddcd9355b189e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a9606feb7194241c5bc6d490aca1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86366c23cb4aa5152f5e92293904a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e60523bbf61bef5949b94a0f9fe9aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42265eb384e558392562f0a4d35d0d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c083c862074a5129edf72515bda9bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ab762f1d9a3b1c5fd0cdb1728485149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce84333e3ce0f8ed4830845f531547150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eb2c4f2282a460861571ec8b393d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e01ac7fe0da0fc77151abbd9528cfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232be4db49f2cfbcb1b8a7eed835f5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43458e9dc915e3f0d5b87f10bd17f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351072180625966aec99c25ba9bcd64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265cbbef466a51534dabc155b1d82a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90537aa79369222183a3462339904e91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a3655dac85b8af32958c2822c30c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7968547fafbd66cecf3e842daf7210b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09105f6a47aa0b5acbd57ec1c2220aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba4a6e58e6350bd8bb898fba65d58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d2b0ea9a3417029140d19e8c3847f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad6d66cc621ae053ea5ecfab5f8d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50956e4959ffcc86c0ec1aabc0540953164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119d5d35becd83f86e10770c2f1447165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70170069ba9e10ecff1375c14e654a00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d1adc4bc1a990efa2d6913bd577c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cdd4a154131a010748af7fddfb5e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287094faf0617f441b8286196940d14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c1ffd24ee5732a7842fbb570f60fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54301174d7f6080894a5e1eb9b1ed8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2abb4a2a9aff7bda3d740dc7494eed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09dd385c43fa299027b7b41403f97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34597922b51d38b70a9a199b965a8725174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748363788ae186ac9c23646989922111175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e24d62af8e783faaa6aba612ab2f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782553b6b58720e737203d6c752ce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d1e4bcb977314117144a0fa41bef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69ddf665d02e1fed1ff98d74183a49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c227a7214c3f234a73b8473b486cb35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c44ddd98803fc3f189ece2662bd58e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89087616da5c25c9499e0a5e70896ee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd465bb688a983b38edb61c0ba4fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7627f3cf7153e5164084045468cfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1065209496efbc375135e705219d39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15789f9917715aeefe98a89b38c079186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10790cf6cda22081dbe262c223c2562187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1d23832d3379cb9063458e96279c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cff46c2ca6d2e0da2056c4de64eeed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e69c90b8305e39220b899308790a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4e7d400b45952cbf21739c73d4eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881433e6c1de3262574cecc60a34059192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec3e85c3b8960a70ddd3668d1f021b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a64cfc8313207b2e323cf7574df4f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2172399f9c27349a145f1d1d3c28ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198313997313eac70fd0d39359c6d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06c043a6190e629283c3313c842970197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1af178663ca0847ae8b6cebb1e6f8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635d511e6b3ea847c07bd4382fd108199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bf1d79664b99b8c61db8118b73aa4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9330be6021e108cc99c5a507ceab7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d01e287360ccbdfdf7f2efd771fad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb97bdacfd181429008508fe6f0ab7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15fdda117acea8e7545fc6572819d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e884f6fa4526b6c172eabcaa46d169c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bd16c3cbc05bfe7821cfb5312d7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648a469c55abba758a7aecdfefdfe21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38702d88685a7b06e265125a79acc94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a5e72a9b43f43750cf615f7953cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d8204a34a2c9c2ceb917320c474e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a95979c79e9a947caf0408c39fdc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caceb7cd83e7e825af842d7d0764f02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e7073ea4e1498d53e7156f19f4b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31278555ac05f266a1e734ba27712bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775e9b556e32a76411c7068e553b1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501911d6674aa3a10aa31755d884779216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd856e07a554a3690db58b8b3c70c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c2a4d08fb4e76e64653f4bc040e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217e30092e786f1d4a322ffd65e366219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e592df154c0f04cf6447dd1c5a2cb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f802f88a84f872a8fff5f1ea64fc10a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e233301a910a1bbdff2b15b2b537663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d14d6b5a7494d0d9df141e042bd9fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a4ea460f188f64ad6c327fac52e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682db4c40c569942fe5bc0c42cda1446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064eb2304324bb80f9a150bff05882d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe2c9d52f87d39f5fa27b98ce854298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1844d4070c2a9eb93aa0bd0dee06059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75041996983fcea7c7ffc174e8d5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f050a570f5db067ac8bfe5fe2a36d4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a662570e57ddcbbe5e9066d6ba45a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed8b9e844a572889c26dd27c1cc0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65fef082bb86fd0d023844e5a532514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39ce61e7da7bad1a6c701f1905dd2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f7ccd6b1cc2b86cf14cbb7ad28bcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066a02e6259b6b1c89d26d30c2b6dc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e229a43ccb02e77544d6cda3541982518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d8f905acfdf8a94cfa43dd410376b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbf1e1326fb5eaa253ed8ee8bfde2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a432c548d244a9f2eb6e732c8c52d2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e318692c04414eff35e7cd0794b8cc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d30204530b4b391694d442ae4bd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f711eee9a95d86fc8cfe73137e88724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bccf34359d07c065b3d94684d43ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d03d5c0f723b3dad7482fdda03ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36787932aa49959801abe9876c7f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b0442a80c0e29fcb0ec43457ccb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25337b7572b8f2c2feddf46fa6503c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e31032b4e5219a11edc9429a2b2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbd1dd28224b1fa1183920097420f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e2097f516274106b4dabd6a0cd3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158057f2ad3058e69955095bb026abbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c166bd5fe971ebf35d0fd477292e16a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3ebe1b10924d77af612c113c51f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aaba27ad9b59d6c8191f6e0117b3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c635b53607308c2c8954c9a6d63cbea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f4c3618c4a1e45943cfd2c8a166938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb0746a5c59c521121cb7aea01f9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a2ab3e17ae9c2c3ed8b999c38a4ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e56a3c54a375dce7737208842aed2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc8ecd555dcbfe7b198cb6b2702b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1136a18d9c4165a416818008c033f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a474af022fe828d7d3e6a3402e2e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e581046262f3ae8906b62ae1ccb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854d591fef5543961a18bf5d5b9d64e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998190dbb82564687277b56804efe8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b81236266a7e7997491598a82f7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f653d87917a56c5a8af107fd539cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3887804433354e3089b72f57611f57d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad540a846b6c739cac2d43d9996d9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bf4ef3c39264066fe0132caa6406352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96081ef07f0d1a52da356b21c942d41653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3cfb3e3df27c1ce25242edd9d4b4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d73da9368b51dca8917c932c3f5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a50c66c23ac7417fb6f60dce2123656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7a8dc63342f83b2ad07db9eab43c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b81af80d1d18bfb0f0618108dc82d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737fde045f5512dde9d806abc40abd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eab131cf9f9368bb5890e245293fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedded9380ac7ddfbc5f68c78b8faa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca33bf1656efb3cd4205746449c3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ac47c90c6cdbedd39dc363fe7f5f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3bbad389bffcd37d6dee0aa139b7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ddfbcfe2ca02be7411a345e6a318165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e8e8c070f907d55a80b0406aee5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995471da85684f72afe3c6254b5750d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027b06dd40b40ccc0cd2d9246a1fec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770e6feb59a2992704def824e31f6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb281ba2b74b6cfd5bd3bb4a3d77eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45593fa28fea2744f415935dfc26759171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063242216d39dccc4f072944540b994172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22064de616a3853f557e2989a1d53e9073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffcd23c0ccf962e231c87a93fa6e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4456ad732b94d141d538e65aa72cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf16f6bbb1cec1d08f2db3760a1c5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c87589c7900611c339aa279ebda7d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ab97f760716464fc77359687687f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c56a8e1877cac2c709598d4c5ded2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a61f6b19847351fec4cb23bc6349880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254832564bbaacef91e5296a45a8587181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0474752e78b1d02d5dc50e0b9bb9f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62a23d92c6baa9c01b74d6f1cae7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2b3e4ab3a1aba5147d1789e1d60e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644d21432956d3b05fdf590ad51884885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d2e74ac5f413aca9d8a4529a0566086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90c81ec0f32c51c7967e5701b498087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bed5253985044a76cfe3002db92a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef87dd601b4e03dd1d80ace8c93fd6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873488a855896ff831f9a392ffa45490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f77a67f33b54de50d2d09a3354451d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e6b6ee2a0b83eedc15d71899b20a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3593975684a5cd442e7352b41cc187c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830103d5127668eab7efac2bc295628494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c375b2d12f7378159db77a5f2e43c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e5f14487ace675bb0d60293b25f9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a05f24d847e1dd575df252b34f95497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf57bec63d0c57395c145c2f772b7ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc853fe5fcc965b0ffa29b59206b5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ee5ad1a3284b7ea0d6ab810945aa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381e2760ba2f07b38251ac3fb0f7cf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058448dde38e65905d24ba5938c4af3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b12629871e632968767feafff7c00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4fdb69951f182070ce4d5ea6c3ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0164315e7b19a0b96b4f3ba24f5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ade6fdef5123969dbc73f4982864106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eeb650382ca95acf7b3f626794637107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133e98b0a4e0bca33eb69cb7dd21d0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829adbda9d15274f8f33d7cee53f8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bdf2b077c76f0f935fb4c12938fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715461fb188dfa702002715973effdc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f262a695caf9a6bb98f5eb04cde4d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748abc062ba6b4738cffba36775696113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b10ddf164f1cdf5556133b419218114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ee6b4c47293c52875f9d6772ab78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e3ead644f916c305e53d6e124850c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4b8cd875d111f8fff7cfa7a99d94e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2284afbff466c6590ba440c8065a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ce98a765b385dccb869a979886e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e22a47506e576701ee73fcbaabe67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af71d6bd658de82a925a80fbeac04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e3189f3a13b4ce273df05ff4a0856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f62399e0b61f87a8cc4cbecd395aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ba5bf17527f0eecc6f9c774b67a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15443849e40a90c049eab68bd9c60f06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233079806d8ff60e83435242f4fb719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfc530b8728b27c931133ad75e2164127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a8293b5d9c543bcf504a10ceeb0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747968cd7060ab52430698c4c3a777f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb34675959074706c98a30efa1694c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30072521d31e744ea577d55785a029131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d020f4d6b4b5ed131f93a74ad963090132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b7b43962c6b9b4fd11d4b65b0cf78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79252f5a84c80bbea2ece42a09b1205b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a89d601a5658544f02cb4eb9996e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d0f56007571cba311efd0d8389e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c14a03b06f1ec4e0c319d45bba322137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf613fe53a09602ba8fccaa6fa919e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2295b675f92a95dcc4c5d1c52d70f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600f1118d068a03071b34ef89b47df1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf40489744acc7bd8eb0a24869c093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fb6b24ea6053742020ce6c872707142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6de3e56ab29807a33c8c17341924a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e8e27e22b30dc9dac70439bf0d58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b9e9f9d829f5d59d0a56330ba8fa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462da7b06e13e494c3faac8b17eaffaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9b6e9df910cd2db4076b64202502147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f13c6515e0323872a777830c4a0c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a10928fa703a4b5f2f7e3b87f660ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72f031eb0c5bfedacd359def982530150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c09acc4fe53180269e4b754e1487b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a7cec055fbbf9ecfbb56747951c9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f925aec79b75b89da44517657c975153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307bacdd3054d93dc165757280cd5fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d45924bfaa139c712c95a1804948155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0e397cebeabb8c0acacc754e86e24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167855bcfcdc39152adaa08fbaff98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb336f622bf7878605f2a01a16f3b0ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966bb8373aba360f9c2a5043c6b711159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2671d8353bb19909667d1c967d66f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a5a351c66302e2c6c6bd62ab5773161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906d385d642fc5501f1749842841a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a3f0a501f5cf98f5ade881b1ff18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b65c57e3b3f5d2266905731c81c3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda04222c16f8ef36f8e53d98d3c326165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4e6455a48618c15d2dd94b439f76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726a491a9190e7f30efbc9e21ca7599167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4061eef9818fbb191494f324e531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7cc615beadbf29ffc878497524fc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af433e0273067ffe7100139f017205170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4dc83a1c43406967f195bf3f3f2f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e70a60caed855b10b81cb607ebd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b9cf2ad1ad22978e8504cc34252d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c0748912872d4907ece7fd2db9a61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582fa075fed044140bd1c7c912daea0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f3847ea95a98c9a0e366fda8682db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cc74099c5a9d48b4a1d03b953406c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32905c63519bf22f35c7b745701b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ad5b2767a750bf03a08595e29ef1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92106c151bd15e8a9df26649fb9a50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbccc0ab368f1a5b4a0f4bb884e910a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02a988c1f9e25b7206eab0f349b3e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a17a3674f272fb45c6f6841a959e31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231632722beee21b340f9b8daed1dd78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70fbdab001b0d02db265b64625b264185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b30b2a2d18a8b1d7246e3df0665c60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3995451816b18a7b41ef7c09fcd10a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b876a6c26ef8789b2db8577404176188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43033def2f2ee5e94fbd34e804141004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cec7b3f08ce262d22a87a56022bbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15c5ec61ae4cbc3366f963141fdf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4ec3891bc6f66ae0cc401c18817e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8121e97588505c7983d6db8bb5441a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b707fe651cf13589143a73827ee9bed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd64fd582df8f41c37320f3c54fd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b490247851580869094c2178444c80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531230c9648c8bfeedea30ed031231f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa306c46ed361b8edc82eaa230de451198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463bcf748e04349d46bbe297ebc72e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e31adf780b00074576ed6c34f07c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a77e7e6ab769ef7c620e1a612e047201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef107a16be259ee6ad875f8289085e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c97598ac988b5deff1425dd75596f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e430dd95bd90808afb9814538cca0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922f92194d6ee857e375e0f326f1cc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320bed57c0f1ded9ffba2c34cb4aec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bfa5b160e4c78b4b38c1af5755b36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d395c0f26094aa1c806b579527bc2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba790022db3abda07792a9c30a4a970209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c25714d584b487edc04fd4289649c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b85a62e9367b2b20ed7f4f5ed782211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5d95338b2d48ba6f6dabee951204212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a853065b6dd8a8072eadfca5c79123213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d5d1a7315e8f6d3be1d7494b650c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7522a08490528ae46a757b9ee02fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000bbbfe8c907d30e2d5df05cce1ed8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f6fc2670a231df5d466af679e32b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d0787bf046428b010264a0efc3be1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f05602a7542d7b87b0b037771c754219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>