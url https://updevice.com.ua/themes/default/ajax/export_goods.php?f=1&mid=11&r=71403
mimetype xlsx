--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e330eb2c9de3603ed748a6dc4e0cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60950443444d347d1f07e7a0f43e6092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc74ccca91d564fe4f3bce7ba011be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961566f9f8d36924e1ac85d07ba6e1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031dd8988d03cdd6dda93bb31338ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442700364248721f188c67f77c0831196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d37029772aa1dc1604318166e59017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bde27200e6c5f01477bd662bc10b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82fbfb3b8d42a079ad1ff53b0dccd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bdc9b6778b03db58bf6f356f302610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f7ad5683c631ae104fe8ebdeba6cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bd0c9da669fdb027b1a651d1ee57f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f2d10f9b2ae27fddf3ec1c187c0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68eb3d93e65d3b0f899c822960fbffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07abd0e5ec839b980e394d830ddcca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7e18b130956b3e83de3a722cdaeac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2a17bbfba25d314756350516b39a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31f9d87a0fc1686223498ac2d12a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde31b33fcd2c3fb6aeee2ac7737a6de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689e9f3c0f78b53f15a3a4aec83336c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9f8276a7e10934c8b07dd99534c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7ff22d5e8999d90488fe61de2fb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54055f1437adfc181d41fef20bd5010e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a1f9e75bd778ba0f18ba5bf5d3ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ddd5ad785ae1d3409835f4a2e3bd325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed6878617e7be821aa67244ade54926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0de1d321b177b511b9295c0f79df4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d9a8fe5b67f76c3bfb03d614385628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992065e2be4195b1182bf6c804bbb05c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cedfbabdda5cf237e8a3f30fdf8f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae8f5ae83c1beb163ecfe18326d5b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afeae2a2ce17237b85c4fa10296e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b27d05abefe8708036b8ce43205f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab6ff5f369e30c676bea53c0d93a6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6f41fd0700b35dd6c23ec4632d32835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31875cc33d95f5f6f74680ddafd224bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47789ac958a6a252917a49915b0bfcd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3e7777e00e3c8a5cc8065ce7dbfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c7a9fd99ef5e5204b78e57bc105b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e7a620790e185da70f0732be2c8dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e80e8d784f21f18ccefa11890eef241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df7dd115dc5cb0448b48eee84a1fb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb9c5dd5ab0e4668154f6f7e77967643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e57fa03ea6f1217f5fda40b4d77f5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa81c0c29ed8349d1a4ecf0acfa4cc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5aeba3967d100a9f94a65b1a23fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a69c81296acb1eae6dd178b03db8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f3a9875ca1100da8d4dda6ee7f0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd9c91401ba0a10577b7e6e08c8e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac151e7e9b5e67dad997006b88cbc48050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3214fab9021e0ce9027f783f512765351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268700d53b6d2dc291e2f90be0cac23a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf071c68da8e7762812c49704adadd153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c731846442879677b3146879903154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083dca603de8c0fbe1c10f00c6e469e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36175bdd1c986dd24ac7339fb71d8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8334656f819d3cbbff36db9a92f0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836c25e14f2c50c3bc37de3c36acf8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f4c521bbfdb3ea3cc3e2f096285d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f9a2fa091a7a713d285cf3252ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad79d942074f771ed246b7e21417561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828d0ce1a4d587212b5dc4dd921664362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20450c65b1aa1828c0ef453bcb708ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511b9aa20ee839e994c287fa48a3ab164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc26e0fe5f725723392c926fecf8ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b39f0350760778d3af694c696b1be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86692d9175bf0fe19c2e0fb9864895c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1214870b75c94702f36710f6700ea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc253b88d7ed65cd2a8173476aab61a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8addb46cd9ed59f6d4c62d0f25933470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db146635c577305a580417ca6184f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ede774bde7c71d1ca97e390231ea372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ffe017445051e634a0e1e9730cc4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3ae412e60d4f241fa828161ef41074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11122647007ba5a47ed3dd03cc77948575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd81cb6780c9851e4d994c33d6dc32b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00108777b71423a173e81125650da58577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb41d44e6837b8e92e45cb6c4e3156e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cf2d577f2d6cdc6f54b5c1fe7fd6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07df59dcde16a9dd4e98e888d8bacc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cbfe2c653e90f74559af56489d34981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f4267bd27b36aa6fd998d98b314882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3b384fe81b3d9eeaf6ee79f1f570e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f770fd7851cd88e482189cd0b2ded1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6d51ba07bbb8b43c1c6cca6cdf6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebbb9096bf6453a89016fce3494d3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40da5300ddf5f4f859310c8ceeb7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34657e8fa4db73fe90e2b63dc4978d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770d199a607d7ba787b4d512570a50f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19ef06a976326356f38a2cd64f5e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e83babf0be93cee872cce11fd1db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f082673ec3dec265c32da089736c1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d2b0e745321c9d45eb642fa8fe5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698d1864035d4ea573cdb24ab7b57894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9926cadae32d2ab86f1ef51dcec7b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae245402d93288b6cebf5938836144696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335db11f49c81f3600f06f31c1b41d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65e04b039df639811fbe3e7d7403d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc294184caabbeb7a1cf2de4e3ee5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91338afc6e3d88f48acabce2305dbbf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce23ac2fde68c663bd97b27e65ceda7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb27ad09bedb58e7cda9b3fc50987a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7249ba67ae5a97196b1cb5a7d1012103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ca0110f275313d8b38a04cb2ff6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a67e155f827c7b5820816fa4499eb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca12163394b8aa7b094c675400a125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2116e44b2a57f3f407e1765664e6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab49c5214db402817dda75b7a352a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6509a341dec5aefec0442ce14abeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582a869721153bf0d5b11d8f7e581d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd03b7432270f05732ed913a2c1e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593497fdff99056a601b26b8a800a7b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e7cc8721215f051cdcedb400c5479113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af0a1bf138427d8bf59bf63c7d85b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89efbd2567458eb603f2f4796ef864115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21abd19dc173b56238c6b90e2040ac5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc4fed6d7fbd932112acab2ae4c26d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9af9d023ef000ba44c74ab1e2c6080118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c849cdfe0a16483cb0e28cdbb31cf32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25904f878b68c79f060cbb3e099f4ab5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d585d0578ebbd894fc1da96b67e889121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f0d5e961a1ff8737a90357702d61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7fcb5c0cfdaaf09ed896ccea4310123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb4653456e965f50028b50cc53b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a22c3ce3942f1b530c6f4c2d0f74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5743417c428380446855e2cc85157126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504575552c9e79d006023bbdadf44741127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e551063d081d1406cb9337dcab3d10b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316e313e46f9990074c0161c293258a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b035377352ccaab14f819363eedddff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2b9c30e0b237535e7d24cb114ad5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9aea4bc8086dc8808d4b099668c46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317e1527db8b297e3173be60c333a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafd5bb52c2db4d6f22e2d7fb8ac66a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a772360b047cae6182cbc1447aefa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa52dfc55584f28cc56b8780a9c11c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d912a343d72f8330eba2362d01d59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d41b56c6988468ab3e9cd9be08eec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c9d9b28d9f57e207dc9b016fa6d55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d24cf1f97b76285cc1819721660e78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bb340a4be7954a2ac525c36e2ed4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c1f145b71a641b253e266c29453df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b159afb9b2bc3c84ac11fd9b34fc6bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410be5657353a3bdcaf834e6c38918fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7758904a1f54e6409a3d45b030e05e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e65add1fab46c1c0871f7945a221a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b435542d803a0ff608dd0595f1ad14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca0fc2bf7b2fbad140ee43a1f0955f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a02dc08d3b905f44e485eabdb869a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93e59b3888db3c74652616aaa9b881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6862059b80ade4fd4f99840535df5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d014431841f2d2c7ac8a368beada152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5e13c14ff7b99eb3a59cd100cd66d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618440ec9aeb220035b3c19f1cd75cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1ea6d34ce7aa38dc4ea8892212280155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fac632ab843b400c410a2fc1029e4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57335e1598bedf7f290e1aaa1768f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806bf6ac9f9269ba23518870928036158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a76a5dcd03f8f0429ea04e7f27d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ab040ec1e395cd98116e610c15b3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926fd6e694326227c282be127a448f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9413fd57540d48d311bec4ae0f4bdb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d4c470ef668943b98c57b7b8a5e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b81c39d1d76c826b2b3ed89a1987164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca87a2eedab9b5ec6c26112c9fbfd9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39238452491cdeed229f54318ea493166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f4962404e85b08c9cf7cecca81108167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a0d25cb870af04c665b9c0ebd70d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325643bb30b14fa91567c3fc3ca9356e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57640aa5d9998b0d8b2790d75b4684b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045d22e8e2a090d47fd0201f682171171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3c2ede7a17b08ac66eec85eeec72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb347ca5602c74fb0535194468668b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93000c32ceea161afa112e4a53923174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf20fb41447fd5545f67ed199bebf48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ace7bc928637711016f11719bddb2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc08d6c22c707e2aad1cc7c243a9372177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c11d6867d395c7eeb3502b7d2d2041178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a6082c9151f45ebb0c03a0a5145a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d5cf1008892efdaa6132d93a11b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc12ca6077e6cb4abe0ccd30afdf1bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392da1081c833aa89371cce82b80304182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0c6213a1ff26675219e3f4cc3d8e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f030952d060d4937c6209538c8ab3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d91f1a5c88b6a1537861da644a31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb95a41e0a7426d7f567afe23866f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356022b2f077bf9618f660aaf66d5ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de658fb3388542837523415042c18e8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121721a9314eb41b18858be62f36a73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870891691abcaa791a8bb02ca733c943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bee0dddb91feca1cdedde97277dd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4cc118c788f666569f3cf5cd12319192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c70e184c7efc0048d8b3c0567a0eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96669b65d731e88f0b041c8fd7348a53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4a29f3ecfd8cf65c8c97c0bf3d36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95a3b4993f4fe1c488784ca0f1a0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6e016cb86a806688cdc04a7d37bf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4a7ff79a51bd37ca29c4fcf037984198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679f8a9819824ae2ca54d4c004f4c57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d9d1c968ff9dd4eab65c84c0fd29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7255ba0ed2b7b994dccf595e10c673201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e23847c442784ebd98d9ba53383b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3aebc022e2c25eefb20650da97c32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0d36de71d5394375a367034c55f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379223cccb5c16d499b98e9f324b3bc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0afdbeff35e335bb01578729cd0e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840196cf9f99f8b5ee6da452bdcf800e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed7c8c6efa1c478376a6460649b47b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb57c37a96c5288cf308c6b6efacea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbdf76b8f6df13f2ee2b3cdc8f3683210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63fdff907cf80c5bad1a49ef3e72a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dca188f9d41b7f635ee8c201df8946212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a690dcca45e52fa874c66bae48e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba90bc26949a1a5610b71b5534f6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b702d4a2266a2c2267c94f61f588ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3b18e2c2ee2fe4f3bdbcc533eab2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0beeb68909703562682d5be33857df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad979a2a14ce1e7b538384f96630ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3db810a405d55a4051680b032ce7f219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf0a3947a19a48eb9e688842795af81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe249acbc31a02af87d58ed846db5a3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c5405a51f0408c4496b3974d0baf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ee72a449961eaba05087b17a103cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff196149470800a59c37e0e9a5c1a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ddc74f1787fc17bcf9ac3b6e460b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4072e1065d44f8b959b8a599a797d8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc1fabb3385d89fdac84057dc771878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f510c81d0df8533d818978d7bf0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f1e19a1dd4e60f93159f87ac8d5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce62c4110f47d77843dc24f06c5c8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d397c9d0a69b9ff03bdc98d38b313f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c82cd470584816aa790aded7a7f2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4303271dbb3e0bd30158f717d8d3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868543adfa72f2762216b9a543246b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c404b31a2267fb4553c8f616b2f09c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274db66fee9ec46feea67e7c9a3241417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715dc5ce6257fdd7978156ca3d9e68118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c80596757e485c12e8cc296cb169819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1cf6673828abb20116cade190f0cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8560c685a81f546e239058e9e7320521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fa9147a3c8c05d503a75312418dc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b1c457daeb38c1891519ac6d30cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d2ed13cbdbcac7f3101e44cda9ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e5973f0b812c0c749d99863146aff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62abdd4b70026aac63739b578f0ea326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b829f3a89d98428ee3ca94c574dfe627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d064abaefe898128eea015717dca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f56f01504505a4aabf99a5a8307ffd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098081390def48bb871dc364b077cb4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ef7189357292cf9270c30ab13b4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbef1195d42a4214528045e1deb6fb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf078abfb3c1f9691c3de5ed0cd2e7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362592594479c8ae52aa4a75066e46c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26368c150b136ba087f7a20bf98205435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eee553293fbe859d6094652730ef436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601d45566f5badf82315c4256c0be637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955af35d938ec07cc248c83916e165a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a03ced1bfa27de13c3011ba1b6f6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971afe1225a7e532cf1086cbb9e7d2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e66917c0751b011aa2236b2ac76b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da538d5ffe1cfdd0179044a918dfa5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14885dd4bd1830a9a536822de685507943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62962e4005c29f24a4ca5c2d1b6411fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fd6d16b27dac7bb91c142dec612da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeec71436d9cb07c9fdb644c5a71a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888faab479503f15763753f80a552f3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b794bce106898567a82beecdd452748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e058f2260a8546952d8fb5da09eed249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168184a2d00107b33a8efd6c8026930750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3faba3cd82fa811e182dc23f96f5ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fee94c56fe25ed53f8e6c3173df06252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91f5492f543cee916f0162e1eaa3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c89046c728160c4df47c09936e9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c670fef8d3a6fb1cd6b060f264a4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc957dfe44573ccc59b25fb2fec76556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c50b88add1f49d42ca25dae52dba5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b56e55b8a296ce9afa1e3e94a0e8d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841118bb3113c4c6821438ebff156b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61583c2b196631ddf66802af02658c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90cc60a71c430b10575989fac9b45561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723215b9a31d0461d25d73ef14521e3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644215190b216922e276966ff7197563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9606a5a3e9623e2e2c5f32f359b2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc7196f77894b7743edf8360f6cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831e994de20e2eb66f8f01eea7242166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64b549b8f8f9796d757e910f5ea9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29fe11fc519aed49bdeec76887f66068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2f51c85b0743ccfbe486b8a2108b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d7f8b5114f19254dc0cc6d8ba7e0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1e1e113ff418f65446670bb697bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9911c0590558a6d90a67d5a1c94dbe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9894616990d1f2abb642e851b96f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736521e8e0c6250006127ce794799474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc92ac4eecee9c16f58242da7e9b4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15903f06093ea4892710362a9e588e0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777560988c7dee0e16eaa560f066f7f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8a7cbc9ecbe27b7d0f39a40a23c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d67ad833c7ff230a7bbdc9f3f7dd8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71734501ad49bc6b2972d91e9798172780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02728ddfd5cd17890a34345af4836d6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f774a5ee270fde5540d0249bf59a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e15ecac72c2900c885245470c420a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f27e5ba083341e6b09059a947af684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e09673e8ebd06e30a268626613959a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ac8a6c04508c403aa298e187fe3c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c4bf901cce8980c328e031e5d205687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2fdd8b4e556f9f984cb8b89a8c29888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704b2c76e02ede55685d381f7ce85489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a1150c7fca4be35a6b3fa2d45c51890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1785c61a6e379874ca9673b2f1960e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5283143afaee54fd07c51779be46792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b13a0e8b2c720a56407fb20b14ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0f03c1dfb99a6d81aa254f226724194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180718eab1ef55a61d6fe7af207bb0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651972d16ad56661cd7a95ab8233e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab15c9ea9588b3566fcc519706b5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b30cdda6a4f172ab8289fa9b8f120098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b547ff972566b454eaa238df8bb5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e15c0da320a428203207c2366bb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105149cded02d0c28a4e7c08cdf6f6b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4e5d2c0d29d82eb63a0802eef338f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b6bb0cc1cae6dc1ffdd87f9da854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c235933e94eb719e7e7fa5f7802a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c42ca490fc4cf64d7df2aaa22ca461105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507a189a206940821bc52a77e495866106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07428713a20eabb2e20803067b971484107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535f61b3f3029267fcca465163bbd67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226a7bd716ab085a4737a7eacc9ab05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ca0d1a6c678646184e3488beb167110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b445e8b83c5d0e3c626c8bc0926c792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c30e56080e36a81494dc345a8fea99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db0c76607452beb3b6f8b7be304e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e276359a981381350858611652250d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036409a049b3fa816094f435979f2b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d82623fd5ef010c2ed5b8e32859c2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc89ee5f78b7d2fa8e6017371275e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef2ed3883aa8d3f73e338a0161b300118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da81538e00429c80b7639748c50fb86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c06f663c2232d010ab43fa633100c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc23ae5fe855ce94e035ea83d2fdc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec77880e86b6afe6503327c3da92253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552e99f95c96e7541d95674609745b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479562925188d4fcc7b492badfbf4b21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f98c421037670fb00f0f8d23ae9d50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f948ce828cc321bba3f5a62adb8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa37d5fa0a30107a34ebe8f72b66f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07450a87af2ad7008feced9bf99a4472128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd6425b18ec738c64c864ed713ef71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b82467419afed2b17dddfdb2e79f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2f93871d330dfa90c05fe87c97ced131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c651bbeb6ae9c4c1b9da215955cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cad6f5e622aafff83137554e6dcd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9d39250744b9494c8e3721dfcd0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a8b2cee0ebfefa938b3aa868e58d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016343096ce33f29afcd5847c9cfd440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d63aace4dda09e9e27d7000dc8c26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a6608c89f5efcbb24c85a72de1e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b326a388874ac292a9e5d5f942a95f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc336181d458b5952e2c8cdf11647e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d14a9031832f8524b0fa036feda34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8662ea91a31bb1fdd20de0588663142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342cf1e2756547a2f9208bf26e622e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05c2d1548e8342a56504b20cb96fe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aa681d9e432a4f57c55d02195956f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4bd671d45718ec345257f7da223d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccbd5ebbcc1434ea26eda87a63de83147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7658cb17aed36062432600c43886a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf42e0b44e7b8cbd64fc22f3060c984149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112defcee5d1e1e84e099ff70390dc84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8696ef899fb95c66a8eca9304a617d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582814a7af13820d2a2573255b43316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b6be665ce617b7729a59ca6d03fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a06de27801ec0f39971377a2ffb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bed967b1b4dd8e3d7cca3a495398e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071667d06825182aa01f6e91a1e585ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f79138f5f0f7c8badeff5b77da9bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea764c456c5feaa06f0207c807b9c7c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e8714ca13ef254bcce1c8726b7a3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f02ff1936e3740d00148efd403de77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3617a877249eac186d54053852662161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0672c9298ccdbb080aecc00e48801162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10179af0bbe1882c9cb7d106458625b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df5544ea6cb203c53953cfaf2418b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d88f4ce635997f0a3d6f56fec1cc7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9b536210a8df2bb14645bb766a7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a3c5e3353f0b7b4652ef66a955d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9171ed456c463365cd4ba6aa9f18d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf941c17ed419c2a31d277906ca7b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27072f4a2e13940b6af0cb81d0da96d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecaf61b225d554c9d9f9f02f38d189171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6526ffcfa3db46e22dece085c1c2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c553ff0e2c0796eb20b8c8c51f2e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293c3c6d15cdf6ae415c61c8b29cdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea69245efd390a9fc31fa5a2a95134e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b324114c2b9dd45cba170bb732ae8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928f020305f57238b0bd9a49003b26f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e14d58608dccdf1981fb0e7acbf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb419a111b3dff1a7bf0ef762a12928179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ff38fa72bae6a8bde910a0b76f146180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ecefc9340681712100184bb9575d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d97c25a13790b84bedde8576901ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b8db7bfc0faf97cec8642f09fb57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef9d16359062f8874bb082fa4a605184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd513a066d4ccca2ca708c08fecea9eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d263f2a12e8c8256715bfd9d2c4b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3681b59b4d7f90c9ee81fb648316010187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f573c15003c5beedf344ff8cee32aae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f159932a27baf2da1050f9858a7434e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97e5fc60c3f46a2a0b5463be1d5c52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d829fb45284cbc54df057a00be0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa960c98512bb13e970280a48dc1888192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17fdda96de72923d8db20502800530193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f7b63450c9b66af4e8d0b30571f97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfa0820472ae49745f6b04712de119195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba1db246898683ca5476d70b687e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465538c599089cade6d6c3243cab45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa5d3d748b03c238a4d6f452e3b36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d4788167e3e13ffc7f2e5729a2661199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f66afa1bc3ec04f42d80315d5fbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf2021feb77bb44617d60691bb775a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383942226136dbd5dec3e349453250fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54a5e643afe45ff8a36c68b9653ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dd9f6f781b22257f4d51a92cb0d4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e178b1ac674507cdfe32478b08f621205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c89b3c93185c1c3b1473e60e5c95a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df5207b6b3f09d6d963df88b8d60b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00799a127e64665bbd2c992e6c5a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e34f0da299acc19077ac922086a404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb9473f34c9e798b649726d6284b51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272e23a6cebc0871d12fa241eab1300211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a82f52766efd79268f7fea14141c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa914a1d21214176ae540a35caeedc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e344b2e964232f9848a4dd9b1de83bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603f263c868214abbf66fb7d8c167e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f949add55370d6d7fbf9ea5e481f496216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a04fe99da48760027ba20b8d24aa6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48abbfecb4791a40c86fa26d340ca2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc0bedd989259afa419626096ac73219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>