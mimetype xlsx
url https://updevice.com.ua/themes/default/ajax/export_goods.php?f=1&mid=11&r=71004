--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981e3df0d13d756e23a2f8d38177b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f57044a74aa2991d1243fbb617c422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04be7da53aeaf5ff9f1aeac133f8b263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b49c5a5d438dca9afe59aaa452f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829106239510ee9150ea8c168f16105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c908fdf4e5fbb055022e60125aa3a106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c528085e14a5502e3fae2818933ef2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7448f35983b330a6f491273aefbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513f4138c45da4b7d9350900734d429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203987a383364e326aab6c08064a20110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9018c0e3ab9dbb440a00140fd5e374811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27251ada220f931b7a36253f5a9a68012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd81783cc45cd6a53a520f3be5e264713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b086a59198832f46ab24d70175ae214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aac3cc0013f8e6f8abccca8329a6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ac00dbc0778bf5c2d7f0822edea0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa205389fb17429d913893900ddd0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb88459ecf8bb5cac1e5b188856ec5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f450c3ce206d4c1e6886fb0d56986c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf906331095ab5da08d40caab1f007a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae46b8271036a29ed338a031e3dd2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157da4ef65d1cfef5a0c395a7d8830222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae118d5aa28180ea4bc62f9ddd504323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63a6c8f18ef5b82581c49116ffcad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973419c8af54241a5f0323c3c21e4e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8399a3d893e550e935c3b7b8082b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c01e5ea8b4a51b8baaaf2218542b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b94e17cfbfa1d9168c9e8cb26df0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bc02e5590d1838b9e57d6213a4eb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d6ae104fafd966ec4303ac2be87930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f2ad17b787dea0fad4f7c730299431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b86baf33f091f49012a198850ecac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce0c575c560cf585371a0b41da960e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e62495e11400b5dc44bcf54a0ff7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1d13e5851d2a1eb7276daeaf0e5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b35241b3b05ecbc847e498460bc3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e3f6f9dfbb917231bb04e5daca9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29b1d4a6612ccaef09fe50c99d7ab938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12ef190a83f0083f563ced0cf0823539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472befd10ada45f31bd4b9c3b422bad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d2f570a0833adae529161a0e9f66041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63de1d50ac9ddefb4dec30fbf59e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f0b076f451cbb7ba114f638b378e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827efb607005a2d1bcdee1af886273f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea36cdda3b0e271c302421322fc9d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ad2ca034e5cae8461dde977d5aa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518e4c98605c35409009eedda4d2df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2233997582c62d48a7f530b94c5df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98284ac680f0fc4c7707f2e475ee490649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088a02d2cc6c8011b9d7c58022e36b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d429043caf467a59e29e7743383bebe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbae94d44a7565fa5920e441b7d539d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec11749f68664bb376459decc107ec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784000f7bc301193d87832b4070e1b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a246c154f78e94805df7812a024ea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582ae86e44ea46650738ed82e16916356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c40e353c2dc97e4aab85fd74a21a4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a198d883de05433359860a7dd4f7e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8b72eaea4c2494a6744bab5d25a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898764e0a6b407f32fb61ca8b25b25560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eae3c359df0e3f36715eda4d898e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5964c970598faa74d976184de5d0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e245c877b7726c6eedee8c9a762263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e68351748e9e07f3da539d72918b6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac0c05257382bd6f4c4ec8354cf6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd735aa51a927a16c4a6a70f46ea6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639166ab6cd00fab12a30795fbfcb5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28266a43ee4654995087aadf13bc6ffe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9aa4c5c72b38eea5188ae54dee9ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2d3f1cd4fcd82249596f4810392670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92089973b6067aea589781cb13802ed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e4f728d5a2d52f510f353dfc7a62372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8cd336027328cdb830faae53b626273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6df31f0b57e697da9022386ce448974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81944d7028e1a8dc42ca0ade3b8ebecc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77854a2522526a9686d94b0e7d75076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328188b0c49ddaf9b6f1d85e732059b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0bc9c959489a2478fad843539be178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a6dbea316922004e860b0b2d104f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9fa09a40d4d1bd1b09b106ebc220680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7639a1f34fcf0cbd99e66c82f087081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfcaa65ce59374252e8e0d6f79f41582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80350c36fef92d111a927b25ad5b9b4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b972c5154360403a5dff5d257cf07684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e7f2145fbe7dc65a0114b51e83ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68ce580e94376b91f576599f012ebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9469959dcd4a5c1fbd76ae6eeaeca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4a5480933fa4fdec0a1cfe5ad240288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd9fb8cfbe5ac1c6b37f1b90fd9f3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a3e5eac4fd950d64f8912c81a3da190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b648ad2547356304df57d8541e9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f28e0cabdf90dec8e49a360b9386ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dcc8e5accba882e806dfe9887ec7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493dbea876be2e47332cd500609093494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca2d9070d511fac75bff97063719aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d43da032837ebd7c79205bc5e80096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45add0bb1b0f3ddea1324db4466af0c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e85dc92016b6fff642add95dabd8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac4db1ac282d88c861b5364404dde999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbac65f5f3caf61dc862fd1aeefda2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63684ad528dcc4d349966a8327fd9e36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e09fa26cfb89447f47d9351886a25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edc5135abed87ea739c862cce7d90d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77d3a911c36eac4eda6f22e521624104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a9b37d215ade6afb12b831b4c5b89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f733f133833a859349df3940a50e099106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608fb0191149eb42cf4ea1a4ed84530107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc84197bf47d3f311363e0ec1558ad3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803feec992577f7eb6c5917431e858109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4409ee85243c3ea11db810fa31299110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1ec64b4b301d439a74713ceea412111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661c7dd31a9cad15765c84263acc91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b919d25150950d7a343ce4f20a1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fbed7fc4b2a0c0ae909ca9d49336a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622e8d870488dfd9dba40ad317947ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc50e9496a3fb8931a6f25070cfc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766fb48a117f9207994a85cbbecaa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb310dd49f9d9ef6c15c26b96e7cc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a4c9e7d40bc72749f87d029d9cd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686be6564a969da9261a759461da27f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0091d6908d3fd72d1169e192dddfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896b63ba3c4271c877246763a8ffff2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681029a4cd823ab1bb2bb976fde2165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf343e02fac6a4456936b88c31d87fa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d912fbce23124478235eca9651a917125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7938056fd9d9c371d092fa802ddd57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891f9180c8c7c6c2b6313732d82199e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef241a813bfc0ed6e5a3333bd2432e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0b64c8c42d8a68a31f5319416e8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b6c6aa7758be58a7bca813c218c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25856b2e9dc812536f31d59095d475e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2fe256895953b079450435819375e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e42c284a60cf0c1e96a8e2addb112133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42c46ac94b8167140698358b58512134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e887c47d13b3dc6f47a538beb617e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d6c9bc0ef3004b65ce38182aaf5a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366e31638aed5b27bf4934c1064755137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13ed0fe977f396221662735d3847d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d8a37d4c50f9658ca9dd2da9ca461139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fb583ed985c8a10378b02e1787941140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d41ec117ac9125bda7bac6e667c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501397e872aa6e04700b62fcb8394df1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddf1317a160089cfbb14504abbb88b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3efaff4c410b9381eedb265134310144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505369b7f7f90df89357125e8307ac5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5eeaa1962b8c9d752b6972be03cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0bff8946aed7484f138a5d181bf62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ed0d37bc156427ea3d3003b9d567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8dd9ee030e4e8473b370b5775837149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db249cf223c7b9cbe4ec18e2afb3b7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492f774551d36dd5c2bf8b0cbd43bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6cc6252e04daf19a816b6dfefc1d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3e645cf93a1e90b74d3f4f61ff6b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad514523499c1f4364ad82aac9c4ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf15f61db169daa0ee5a0e7d349aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3641b448bb2175ed9f25a80c484d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a85850c5cbb645554c5018f10d3186157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19fa880c317caf3954b9db3d8fd5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe665650b044f0c0dac41b7fce516cbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d1ab6ed5109b5fd8f8394effd9065160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf215c9c46bb59e7bc9c0c84f1b44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6d9cc92bafa5d4847417d1b12ea2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3992f856b0e94414ea5424cbe7b373b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb6768e87de4eb46c1adad64721b8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca6576916a3438386ca51cf584032165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094bcf714238e3fa69208801e9b0fb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983bbc140d236c32fff3da8126d93eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49547a9d23d6dd01424c9830de873597168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9cf68f1c63aad8073756a21426fbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced11a18759ed91b70ea20cfa1bf49f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38485e57e5c4779d0e95cfa64e44b3c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035264aa87d1b02d018b8193e93229e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d1ee2df7f7b9361d1c2291030d17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70357695881eb4343409be579c64b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d4e1c8e92f562c51098b820027d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f96544c61bb0fe7e04bc621eaa6ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf630789d14d10116424bd6332fe34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c2d893f33dede25a1e86fcbe5b4b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123f8c4780d72cdbb59cb0d1b8d552179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4c5012bf884354e20312f0e77b531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99507c9af297101ab6d6885a3fe6506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0835cae075a5c9a5f7d455eeadd14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ae32cb8e62aaf3922ad9b18d375ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674cf97bed8d7c2caef2c1a6951ba8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247270a74339aef1dd13001847803c22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d60a1289567fe940fbd1c515299272186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff048c8b00687971e4d4fac19e1c7a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404091541080c09bc71e3ce9c714bdf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faa53af7af281b788991439763ec1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546359d93dad704702df760c766b4048190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b26a5132ceb5ef01850ec0729f742191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fa323d744d98a41f1b1f4bb9da9e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a095ff0ed8e64c9e9c95576d3ee42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcbc0b373816594948b09d6ac4db28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ad06c12da1bf365c0b15d1323345195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be1e1646946aa391b8e82d9393f74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831e26d48a1ac55e5ade0a20cbbe33c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d608d970cb8ba67c78fcc31959dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc84594dbb611979c8075825893c677199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9587b6872a43852f8586ef547cef18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f6a3eb0d8b864279ddd0c15c6c9f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352edfbed03b7474236a51b5b26e675202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e8b1c27d3f3bce9bdf301c2e08f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddfc3cfde2dac57d69b8c09bc3df7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e4e57c50fda0d385c44ca75bb3e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef8b4b14b41887a2d1cd4c4d878c8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfedea570028c95aed4bcf13a297cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cc7d25522a20c31fec9cd624b0527208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020e4f7182dbb489013d03e72761d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2e51247ee0d1a8b44d74c1d10806210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaf1abeb62fe984f3c0f5e2012fc0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc93f5d8f0650130d56e0abbaf0201212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3c947655dbe6f8a4d81d681b6c93c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98fb50bd1773d23d1057ee7cb5c895214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d565177c256f70e05646be4cd5f365215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2765c017aca3f6d2bfffd132ef9f6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64d6e4f2b3ca62d941936356467cd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20ab26ffbcddfbf560a4605d35e90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbbbbd94df07a05341bf93dc017870219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3e6fb72927a176af012cd78b0ed031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b95c1f483282f484b2ce3753c84952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfba642b94118bae9bb1ca11e9b37b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528b6965a709ed56e6afc38ed599994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd29e8bcf5e6d7ea7fa30f1911954f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1582da6f7cb6a64ee60fdefe722176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066d77dc15a9b32e99a521645f3a4407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283de39ba37b8a60a832e80808d7fd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58908cdf5e7c31ee9d60940c3d92759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbf2e2fbd3653210e03f534a68198610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e660dbe1d504aabe9c1ba17bbb5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68939e822c4d43b59ecfb49a6330f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22370d183f94344e80d184a33bb1d0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda034b807c6c13fbb0394d69861a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0319be43b3724125d25911ba963f7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e8773747d10656ac522879d3d003016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252ce10b0ca6356d257c684e0c4efa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6fcf5683f7cc058a3d3437a78fe5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636aad9e204e486fefa4284e61747519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e9a92aff261f3cdd4e88a645f94020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6dae4e347b36000512d2b2ba69d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e4f3c755fd0981aa3f754b07c4a7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d1efb20cbb67a995f451e5cfa6c2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8ccc239e134f910964a59213581db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff420be5a56edcaaf11c0a51b016f74425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49688560b19e004ef7a4ad94647f3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a57bc1f50cd675602fe7b72e130a9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b705b94fbf74bcfa01d9dd2ef7b7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1cf2486e903228b956eaaec6e88bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823191e81654480553f31a36132a6c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e60ca508b47012bd53f207c4a2c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4822ccfe4f02f0a7e291b9297c93b8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aaef043c513f88ed79d41fa7cccbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d4ff637142cd87cb2f75d714634e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a92c0b65195b51c2f34ae9d46678a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0de6a6bf39c562fb1115616fa335236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0db09f11f8d884ce101a124da31437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26677122096aaace378611f57fbfbb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee07e542cef8a5df1402a74338081f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460960e5a073c94975d1b6733a68501240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b027d5a8ab7e6ca6d4983f658fe31e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be28a85e9ccf86129605a4e24ef18b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31f7ef8d55ff5aa64df8929a01652b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31025b8a4d1b78b1ef932cac828a7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520d4e2a406c31ab37037f9cbbaa6b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33049772e46ce0627925074fd0152746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd62448672d2660dc15855e2d8fac7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80ca7f23ea182f8df44a0093ad727b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a51d270e859a11507c0a5f9d21423549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac15e2604bbb063460eb2a8eec309550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805c1a54e164eb2676c8687892bb2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a075162c253b531e95e82e9d166052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83f67117327ced43c16f7d197576f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfca632ce1a46977502fdfec6292d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d75510bb4e0233a2ca7c4c7fe8f78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b1907ccf63d9d91e98117b0d7a3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ef0d02804f295ddcc2f92874b1b0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc15ce201496f184a2425842a71fe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8195d35da7900640b5b3a84c1702459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1dcd9a561326c5f6facb35bfed3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f3f794019d220b1ae5fa2c5f8600761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b035c5991718c3ae3079a84ced9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f888c40a66162a2c1df36777e83577c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ce5fdc435ff54ed4f4af878714b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bf773f013baffae44488e157f05ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529466a6152aae8e941632df36c6cf2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e24aaad61270ae2c835a433ca17f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcbafb2d24d8cd93683b8911d77dc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb40698ea4eb56c2d8917a3bcbcab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c4e233b4cab24929f0227923a12f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec798359d6b0536d65bb69ef36c6d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ce999c7de3e8b4407fc54d8c33d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c11e3673a5186be1fd31f6bf949f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843f361eb60ab505205d3956e8b152e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65979404ce2b3487f00824242dab6d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa195a412ebe6a96a7818eb38310e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1fdf356d4252246f30028f5baf45a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b5cc98c59048d86b4e2aac95826be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164ca866b2da883fe5349add255e2ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f37e7be24468590310d92467149580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0009b2036ad0919bc13287857b9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa8d9be4c54273545451236e7a7ca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa651098160b13099358cc3a828961583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38692c6ce798e4b7b348c682577adca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee613c233f07c8e930d920338add6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af180b8520f4d683a9ac0ef11df61286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98332d305a5ed3bd75f4507924cef30287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393413ec0e4632f5d4eefd2b8135af388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0e02275f0c6d30699c22fa83b55589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a97f0eb65371506f58d90be10b5adf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2012309751aa8c56c9a7eb468cd475491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74321ca841c76e58b67ca4ab5e066192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864330fe4630d5d6ad56e0bbfe4d81a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2fb2b9f7e78fc6f40cc29f697a67694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58553db12cf7b2138326f1690d14b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b5b624847a5448c39eb6180efcc1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350dbfd722c4e32ac77025171a115497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a85d2de3c8e8a391008be44c241e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8802ab5ef91c7caee4524e51a61a2d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d691ca51cd190bf5c01131d9ca1e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e591e0583a93d9b7e6ee084addc92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec561dadbe14b3b3d9b38ab0b06b604102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ba34422b72fd7a421c70102d3b41103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265953025d8c2267963e8d65a0ae987e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa914fd8e9d8de753ce8420b27e0b470105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133f64760181fa9a1812a356142cce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d77df56b321896ebd6ddeb20dabc27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f063365630a523cb12c2792f37075108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0b7f35dae83f6f91679f8d0e4243109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059e05eee14600c1156c09704ecd3a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92af84cec71fe03ba8246ae54b8db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8ec40a5c33dafd8373fc2a6b7e6a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017c51d8fdb8a39b7b77da47daae461113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc52e68e72a22d4c7d1a4d355a114c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f65b11cd4d3e53b1effe9d7f8e593e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea67e7413aa4815530ee3fc159254116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108b772e2d4c1433f3c79bcb456b063117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350542dd34df15034f3167bea857909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc21eb3fc01b5c12eecf6f3cfbb7813119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8612d99f83a195d99b37113e0ed21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df57a7d9e613689c2973886edaf6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff7de8489a70e0e0e2c23c2cb8e31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1776999da9d9434fc983256366bdec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae919057c3bbd251a4f6452dd34d2cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8d96bcab825c8233f3fa796581d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8461349dee8f015249e257c67f579126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddc041011863dc30412a308d497a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173bdc420f708a7ad760ffb5d79b28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021659c713ab4972a42255752b45d29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb791f949e2051616e8b918ecfddfe4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf7c31018507b4ad77c933233618ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc107d85c9d4aca343eaa04f92e4c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a46208647fab4780e796557f213d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3fc8f706200caaf50bd11c2487267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c4bfc5bedaf3345e908e549d8ca04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5c561e6ab7ad150000f989149d720136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7e511e6a59ac916b730dd204c650137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed0f5d8d77eac1a869eec4a2aab37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9f63ace49b737d14fa06c0a866f94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ec752dd955c2d1d2eae64daf8cc2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63ed3f45ed64472ec741d3c1957077141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0692a44ec2391202beffd35ca9124b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48466999aaba5abc8cea629898408ede143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934c5206fddc3c76c7f5e73337730be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867afa7b181e8c668d4228658566382145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce729f53fdcb57b370bffc84d03c595146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc315181c25fb2c2681cf2529a26cc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b782e87bc23d4f2b8dc1ed2312b918e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78118dca856415e69478738834222f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a195863dd7a04ea40efcc1e434fb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e706b506de7e3dd923d74736d10cf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8134145cc5a0fde4a413fb3c36416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47703b32db9913058b57d885c26273153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46855cc009355c7cd2461143608037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd22be44482461fcf18cc33e9bb4a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c4104a0cbab7df3f95846a04116fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec492671947477751c47884ad41f6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e15da95928bca072c82c473b836be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281f7ea294919035ecca11747f897d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2851cb03702e9581a14d026f3f41d46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c2bd64658b7091b73b4d337574feb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3d89809995cccd5cf021d45651d8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbfff7830560b91c7c578ea25433db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781abbfffad7e1074f9223b59b81914164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d23b0562ee6d73721f35e6ce5523e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad81ab59545fc87f8c018b82a05098166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bcf52afc5682adfbf5695ccf4304b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b641d9431ea2e247d7e9bbf814d281e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ed7304e23ec69b016ac9c2b09cde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27070494470dd9809fed478eec08d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e94622e200768e8842e9df7f67c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d428f915b79e66c37f59e4d3c049e6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80ffa83f3a9690895add5fd0e8fbf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abbf89c974f137276bd1750168e27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b95eadc9986968313e3151dc3da598175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c920743343c56561d42ea4d79d49a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e9bc1cea705b24e3edcf24f56a0b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae6c1121bee7076a091d5d71c9fa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509dc4804955d605318739dcfe28c0d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490315422111d486991f4279f090ddd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf405cc801857a82ec377b80012c22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a94665c94385f93491d464242bcd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5db64e89b23cd46028c35178a11c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ec6154a5faae9eaf760bb67328edd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595ccdbb25fa0e01c8f9c3a8fe5643185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968376410229462ba5d9d1b1ca2b14bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515f81f7b8cff705b649cf4b24502f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad346c16d3c70409404346c0993746d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436fd9158217ef2716507ceefc2136a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86052908d454bb2b7c20551e1b5c989190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a14226523d5dbe5e0554d8c503f5bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f9bf403a4405c15a55546ad6b019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df988c8ed9e67a043284ea17605a71f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a665f34aec6a16a5dd15771aad13c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3b41ad2504ba03cd47e4cc9892020195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45539e7030baf549b9e2fa8c29b77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db497451946580759c985722e0f78f0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702ed28158a79d37e50e40fd5d5183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47908aab2e2ef0fceb59c51707d9ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd039970a2643b3c439edc971028fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8388ba245fcdfd9498e255a2a827201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821acda0a9f8b4aa32fa9e42cdf995f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b2d35d3d1c0ed9c5ad4e7f841c14c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f70ec9738872e031ae46f0dd0792204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55927bf1528b8dee038acc0c26e91a02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65501985423ae9e4a0b20262cd6316e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9a450c8b6403a20dfd63731b1989207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32409c21fac2d816662bba6d1fd27893208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b13e85dd1ed547403ea7255c65ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc6ad392b6d5e7e8398534f411ead8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928870f82c8210c49cfe3afd925ff77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a29febe9b1a8863a5eb573957b70c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d562290229a12a22c92f6033ea99c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e897338731fd005d98a11750ada82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc859772b9200c336668c3dae91c43c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ac59cd39ecb6177bf6a7d4399c37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84de00aed14e21d5d87bc249195fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28feed0ece2f3457d90fc76955a4a4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eae11ea203b4147f7558fb60b2a74219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>