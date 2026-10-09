--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babaeb5dfc048edc5b2d39097b5721b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba32e556e8384f79a52107b8732c832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367469bc7b227e652dfbae4597458953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d28f3c56e81b92a778a78bfe72a4444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187d43e441ad83c4b225c0af372fbc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fdf51e75d62b44566cc83931c12c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a949ce83c1579e23307fff181f9417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a61a19edcc1767f0e280d9c83f14d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90298cde2c85b0e7aeaf4bcdbd6189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff38c1e33dbbab5ac77b1ccea4bd0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bbb58a3f1a1dc9b28a02f4e4e326d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c35f58e137c6951875eae9d5ad14a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe46e3906e07696028e005ac81fcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd99061274941181ad66bf180828614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9380069288dfeb406d06a944a99415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dd8c0ec9a64ecda8de96ccb6b1ba216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b477e471a2503258ecb252fdc8c1a0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a389cf386ab91260721f350c4c486e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b874cf2a01acd5fbb7e52e4e25bf7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d73ce332d2e4e30747d3382d4427a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4dfdb7047b3f1d2b70ba370c35c1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc75b6676942df1f458547dfa416522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0552f3b32d848efafaf40a5e3a197d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf58bffda32964ea0069db740e3569724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461a2989064f933f83be1fb24cdcd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ed02aac19e54ec0cf867e81c4eb7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670e52a931ebf7e33844ba1dd735aa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d2d0b517cba9bedbb20d3ae50f8ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7df6c141d34f0aef36c057e2ddae0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d800e68cdb59e04e66e6afa9e7c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313f74c16ad8e00e1bbaafe0d3c0c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5ca8feb0c47388c9ea528ca825d3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766af700f2e464dfd71117293b512233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d906e6c513802e0f845280cd2b629e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9254642167a16594933dc820ba288dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd14ec55bb51e828beb34c2b8d08a4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17052225a6209f8f1b72800d40294ec637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f361ec7a655edc92dc10c6f44031eb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f986d646bcbededd99d790645c940439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e0f8db77bfb6587ae0f4c1e86849040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8b12b5354d23bf346f1981836c5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc39fae0615a5a0bf50d9c47b0400ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3dff72d4e43522d7cfa342857c2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfefb5ef3eeaa22e429f6d85be7bd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe6f693a8e5d5bad44950adeffa5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c77a477e89c0804a579fa0d55e99c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993bab146d00ee05362c162c8ca361b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44609736ebcd59d0d0a557abfbf2f4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ed4a838db7787e4abe72ce82f11d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67842761cd0c848d2b52703f0d9e7af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed745c7355a86c5a9fa28c34dad3c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd79964f3d168019defe0629ff3fb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be62175a38ad5a67326ffd59beb4fca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab9092e4e693ac4b5c665e4b7dc6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bb904cf2439e353fbe0b9cd34078a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc3d789dc95b8131f0161f240a7f9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675f96de5ab05dc0bf70b8b50e5d6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6afe48dc93397ef80e370f9ee1e4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c19f410d77b2351cac902854d66a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ad4b8666f4339b660b4269ba123da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bdf30f434c2369aeea3c271f4cb7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5ea3893016f926a0c2cd6fec3bd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7539a2fac58830569e2d47746e5426463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c76e56dbd6dbce34c6260f3b2b12c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e966eeffef7a14f417474991f9be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d53a2e541c24e689d6624ad0092a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac9401f29310cdcc9bf8adc3930d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fa5205a67957027d55f8001d7281668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd446ec054a67601b73d679fdfc6f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5f7eebef3008d2794e1bfd2b07b0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d885c5e5d46888096c0512ba257a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c780545599a5f05aaee6a7cc8c3413872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66b28f2bc69be615d02caf1d683c3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4029bd9c218c2afc44b03775e0e5c6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e492370dde2332977a12cee6afb0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c04bd7bafc0b44ecf3d8269ed1cd2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd78047b8e85256f3694913d31311077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75998449c1720151adab4c12c7eaa84178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7f6b1ab89319ec2c54e300c395cf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffb5a8cd3fb19c9aa3e1fd8c6adaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c54352e3b6deb95839ab6b59dcde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2733b87c9f068d4dc4c0f21386bd43982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f4957d064d9f6335e385cf381b19083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93fd8083a3de8ead27021402c46df384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894bcf1d5cedcba75f7e6a8161355d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871c400aaff8d6d98a1a13d864381e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ebf7d66cdecc71762d49bcbc0e5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3a3eb5a9188357f455a7d82ff42088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f45325f614597d4289af741490f5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c1f7e7aacd220bf87dcc7cd3943ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42518488139a0cb96952b3cc69719bd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b867f7ba8d47367ce388221599d9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed8348af588f11449287bfb95a22f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66a25695ae5131906888847982bd3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc47dd1510e31451f40dcb23bf0c8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667ed7b51cc8c8afed4e8f50ce2feae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0973191c8bee2ad4b1e35cb3779b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef218535ba05a8c851365187430c1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28507d3383fe2dd1a0f1db7fcaee4e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed4dcd90c78d1b9d82585bc2f238b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fbf48d4650b0906287c89f19fb3ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bbfa5093c574499e20b868717c5d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21069e29304919f827ff34d4f1ea114a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3546eb411f111aedcaa376840391ed4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35876076ccc0a1d0211c9b8c7378a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c27d474b0e4207fef40f4eadecbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45c96275c0a96dcaab2f8484a78fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475cc5ada6c2baef76a2d7927b912f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fa277cf62d15d5be1daba9ee9bd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9d138103a8f293b885fd7449c060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7c0f340d942f0f18c1896a91775e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc5aa5c7fec11e87921e32ace4001112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19f7b86fb974b893c8b45aef7c9b53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc16e65626257e76d3ca9233683f31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242f10516373302c5152c8c7cd9d571115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c53c56adec5daf1c576f7a27a37b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7678764be3a041b747cac1ca85612c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7124b02065c087160cbf4463772f8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354213003df3b9eafe5a2d48d68f7d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ce4685abeb100af3bd1a038cd9676120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eac4327f275228a28d7c439898a0bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c07bbbddf2f50493c6622b85e8507122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89487d40691ae533209e127222bb7f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef74d4e587592110487a15b3b0dd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516a8369f9f4aa9ed89b9bdc439a5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d405d9542f2d668c0382ca74e305126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf352e03d2189a90ae278163b2f00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605de9e8c35ae308d7a3e213b48c895128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619bb53e4eec71170182ed50f426bd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d7ccc4ffaa551ec93ec0cb38fd04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d6d841201b0bf8829f73f743d2874131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97fed7292ae7e7c935e4e6720f1867132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ff98c1c8b5b1cbd564d4e0536260e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7c032fbcf0e2b1e981a4a1c7264a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4341975c8a165fdd20046e56c20a86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3d70bc71c3784f41f9cabf02393f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e96b49e0a9366dda60cc5de7250c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390c1b142845fbc6f9b5fd3f86b1d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01f3b4deb7395ecbd382bad80a877139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8caa90cc6fd2469a249d0d96943ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352f7c0ca7367cff4f667d64a8ebb8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb229b72e8aa453c35992cae71da9c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b41ff90e1c7fb6ca27c4fcfd32a33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b552f2467e401c8ddcf3959f367a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01939ac7473543c0ed49e9727fae519c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a9d445dfa1dc624c5e9d4f22b00c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24351aee4c96e77e8224a6b6e168275a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f4b5feba5ab3dcb3087da13aaf83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31848377fbc8fbf56ca893247b561ca1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a90be9e5cd439f4204b593856357b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74b7de253edf1503e18a4db6cac8ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b0242f0242bc6cee5eb7b34c0dfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c93038b5e09879214f7c5c911976f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b1abb6df5079eaed48add18ca1bac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787cfb3e7e252e446e310edae4a1183155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc768d093754aac2f3e09dc70c6a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c8c63ec03486b5045d0060cbd264f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3470f1eae29c5c149477d07434b4448158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b4dffe990077cffcab914d1a93fff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ebd1922f7b4d55e86f85175111137160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc940b127ac1c340767ec68ad55164d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c27592fb975abe13f7b55e2237c3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd86527bded6050f9c01448d08d62f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652a5c96cf369ac8f08a177b1dbd631164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230be10e621928f5bbe27aae0274018165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becd2169cda39b47c436a42bba78626166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901784835b70be641701fc7c2ebe724167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080a46d76aaac85df4d905d5cccaaaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04e972f56d6a5f478905e3090ed123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9bfcdf66c85ca189f4dd2ce0cf01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaab48be18ddae8b26b11f65d970f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e9d71a99bf5878ac9decf27b8d6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87580302f9a0fb1393f34cf93d531f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae6118e2bd9e5fd6525f449629c3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15572ad1002e2aec10a2b4815b67dce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70b6fd7cab538097d8baafecfaf71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d6a4f0e5d6bedb7122a36e51e750d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5057f716c979a8c1581663b8fdaa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02492ecd37ba151db7692c9dd23222179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168f322f73c7ef0330baa4feffa35d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400459d09e3bfc555d494e51470d887181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a9be2dc14af73aa26059e2100e62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161833d645a0e5632e69dbaa0f6c2986183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eee18291c7bdbdc00b8154199e7b1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d9ece40eeb2fca7f0648ff476109b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d42ec012c5e55aed30ab51fc3e66b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2cab4f23f648cbf52f19132cd478d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af8b5ddd6324f382bd7efd1d6475d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f43df23b603d352d553ba7df91bb40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711d8bbf69e29e68b577e7761bf984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feb794ebcc93ded7a75dfcf5f6be5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062679d50be815b995c42bafc183b8f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58079a7e074e965075814e5a5bccf404193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0032894547cd85c8ad4d282b0f725d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442c21cea4c79fdce7b548da1ba81d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396c276598f8b52e7645f254d0c084196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35ab5a57bef9fc6713f8f96f9a9fc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eaa2fbcd6ebefa88b9879bceaa2ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633f82ad934986a23e0004799c0bf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a04a540bafc3e3bb05cb3c793c7791200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697908f0b2318f0554e471a7c07431f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214079240897895ef77588111ffd6db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe3d5114f368957e85b9c3ce0c7f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c16c2cd0003e4df6abc27a5d9a92e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72341ec43aaba2b8feb5b6eacfaaa47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1adb4f7bb9739e5092038e60b2a0d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e66eb4817709dbb832dfc81d70737207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44cdefe64cd1f9a3aef9d079f073b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561db3d11e43d110c342fabf9e5734d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a3e6f4e3cbef8766d0e5223603ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6fedc175425ec9e78c10b8e19dd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f05da2ec736cef28a4b9a0c8481d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe319793b21a62ef6d3eca3d3a7e234213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65e27779b003cb92f2291fdc440e17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122a92007bdcc56c5cdc95c71297ad8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b23b97b066c0df1aa8a32a8e67db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e8d05b9f7eacdbcb010f165b5cf3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c70f1c2a6c7fab486dfdb524e10e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c770c67bd5a6c476196d78bcc0ea94d219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957579f232ddcce90dcf18abe70d6a341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8bee2a80280bd4495167adabe664d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7efd2396117670c10e7e50bc2c56993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b320e3e7c38c66959c0ae370917ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0c1db3761ce9b3183fc6e8abd9a1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436226575557ac1c7734f51d770846436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3d129f116d34567c0d6827b85932e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822526a61dc8f3bffff8d40c4c94788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cbd0c9f66d698e21a31500df6570b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d44b505599459058c536c4599915b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3633313f2077103522b610254ddb1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f84fb22bc3e3f21d38d3d00db090012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bf342da4e49e6d47c819506dedb4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec3dded9ceea5d980043ffa7c5114e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609024b878e0e48e2bbcf4f39698b0bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa56d37d2f21b6c941398e228d49f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3706cc2106a8afd2ccda429d09a6aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366b48583000aa2275eecffbf92d67f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3251e6f142546381fea2e92a7228919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721903e4f55892d7ce05a327a4527cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910c99a529313c7f9451c7fcf8bcf3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a82ceeb2910cbd0c1b2aa5ad1b087222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f317bd55b85981b0b58a50958b44323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763ff0864bd32bbb6815c1db35924a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72914f6b41b585e9c1fd0138e069325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02689f6fd437d829fc5cf60c2e7abf8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c8689aa98927d507ca0f29d643b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9243007a7c902e1349b820eec0f83328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723b064cf29a795692782033aedd2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619b75fa9719c76687aa6581e6b62430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed69b04823a57b49fcb3dd078ca0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4d4400aba326721d7a293dd03d06e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d940d4d73aca1399de780c6fee837c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c268bf09ff22ec63e53dc75effdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8cf9cb72db91af0d0fbd7d5f6bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097affe3270d46a7d5f76e5461a28c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be407d3d959ef965ca11c8b78ac897b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca24f3aeb842e004a6d6c04e4a196c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee12804b66c411b29cd3285c5765639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdd278a7a869bdf27775adfde6c6a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaf6d77adb82bcfa2221c40152d2dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01b62f2abf1b996ebd38802ee54d0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499922389c5c6530e95f7b66b0baae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8284b1b576dd850cca6b2590e97ba744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e70f47131af10358adf3d96b094be445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a0305d09f5bb17829ed5daef3130746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741ce401d2ce768eb40d464c4ba0acc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c36741c9422672c0ef660361910fcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e81ceebb6e6b43ca359fe6d12e5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c187b21b6aa1cea05d84f2ffc7755650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e6b74e6a7419fe34aceb1a7de37451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db4c9d5be27e00a5d35a1a250626af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27d3cc0555eac0505e45ac4ac1604053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec40ff7390e41f10d9f1009da917aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeed5a1ff65d945ded871801e895bc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1908c6cd4e74eb1cf0db66bb1c6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d52a5be0385f6f4cad4a21250e4ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ccf3c7a507ff00abdcebec60229958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f639cb40f75b4100e4288e8e25bbbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c312cc4c82d31a42fd419549627a7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5088fc09824f47c197e372c251fb80261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640353ce6b2596d276f1c53b6645c7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d5a189fd179c52594a88c3c86ea7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e3020c352be7af53bb9d08fbf5d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d0bedf88bcd701cd8cde6d53c42265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d8ab48f4ab437144679f70bf60e3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a09d4a49cd1cdcfc9b3cddf4749e6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f4444d94fd8a0458596c9d65e982c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f5ea60d6a10fb56a1d26f4f21c2de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf3170431885d7eeccb43bed2952f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1256cd442394e1813d99c8a6027280671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7090957243f9ba34c53dc2467757c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764dfeee019efce71eee0143af123b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03156f0ff2dbf814e11f0d51ea4be374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee66caf4a9964fd23693a7c06ed34e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ad3bc093afc3db022ac4b782955a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc55c21bc1a15ff4e6f63a7ecde7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fb682262d4f3c5552ae82b650d6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df103bd561ad7653fe4aff67e4bb13a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed70f887b41bdca76bf4adaf8c37d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416c537c06d05f711a5a1df2028d4b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fa508308190ec68716a37ae91cfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e687959e568c50a4d453b579c730783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf645af64a651cebfeea921d78d3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e25114f4ab351274605832366d5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfda267a28502b1c193aa7da6b2d3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968f6887e061e64d5f7957783fad68b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbbe4014af0bddc587206c8167d01588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cb1c96711ea4778bac67dc2fe37f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a3c5a859ab3ee9c5f538be9add6e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b559212b934fc2e7588614293343e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d12cf895a484c2a8dfa81f12215892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2545bdd3778a2ffa69022dc26306b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d891485114d187977684c76b285094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd592328151cc0cfea8695e4f033155e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f06496af4e2201670fe612af440c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2a429cb0e06cdc35286e4fd1bdb6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32870f4f6c94cb28f90f9b38579c67b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378ae927ea5ce7a5d9218e68ba4037b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c02d5232ddfaea8e5059b77d4586ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910bb8ceb86fe778044cb9e819c0ece101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110ea85dd2273b5569390a4dd8bc57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578e28bc8c565147b6a64bc9b76c69d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f0a3486ce211650fdad274b3b366104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fde0b24bc7c4e7812fbd9250e10af6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e902f34d65e5f65b23dbe3ca792c0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a934130c3f0852b16c0d4ebc7f9481a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d65966324af2f7fd5318b4d9a152a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ad6ad9d0a6359dbe8717d1d47497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d302795b86c443106f65ba3f9b63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1386a5cd94d2b0cdf187134b1a3733d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda317ed98d4eeec408bcb6b813f85e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2eda921bf488b28c7a6ac8ccad951113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157b68aa094156dbd0b521a255f3d93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9aae6b58440710795124113a98a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2befa95d16fee586b10958e0e1f5e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55d5ef7540113ffe16f9bbe228ddf8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4895c58786483b599f1dbc0a26844d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c63f96e22210ae8e7bdf7102f1be5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e98404bed70f3110758caf3b9abcb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c50f4311e20a0f97010e6d24b275d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ebf9b21dd2fd942df4db731e3bae3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03db34e3d8e6b9c6c8a31d16fb8a5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2113c6bd6e83af868d8d803a1cebb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba15c9c495dc4f65477626e5d528db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c6684b879bf21b9b2192b83c1865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751f3fc2139a404efe57fc1a152285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e6815087ac4eddb0738be78408ba2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36114837168f2059c2f78b53d813536129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc30694e3a05dddc73461eac3f9cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bce8231a1147e00e42a09b921d9d08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a410260ef8cdfb586cc841baac610b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb457422a14a53f60960766572e13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fe00b1347a7f3280c0c311c0fe253134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc01bd0ccdfceac1191b8945d5e685135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cc7ea81167312da2db8b5c35d02b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092fe66c715f88abc237d6b0b62e5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b2dee9f37c1dcb968fe9d9c528dde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f746ee3251b10c999543aefbc718bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b20ad8078fbe693c11056eaca49d02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468ee1fcd415141e0c3fd5c469d20e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a07a38a0e3ce83fedf195c0cbf4216142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc3bd63f7fe52790a9be2229406a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623b26cba033192db9b18eef2db7ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d90f916e0a130ee251cf93bc0bafe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c721cc2b6f252cc2169a23709c1ec0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc0ee2ba88d527320e759af3c9d785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e88a54e91c7409b9f123280b8b9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3418f39766d3afb530aac0d9d1e521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94994461a026afba9f058ea6b5e3a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b9b8c4ad033ccceeae80a9f78805151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238051ae3916a3802b5de0e4f5234de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9548366bf20171b5b942553bf9dffdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ad0ac4aea0e9fb2a86cd9a3cdb9a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c6e64d1e1ae7030dd9c36d725b54f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1bc8a04df37f48a5565efa636adaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6baf5e43648f148a3280c34a087436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302b506afc5162ee3ff9e111e736d5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc863ae87431f853404753a9143405159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1170aba6278f425756e2047b7ec53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8826c27ecaf132132a43854ec9891c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f7823f5b8feb91ca03c72fe16eda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae4bebcd6968f0c7e05a638db8e4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef97c5854983b6a2755db7f191e978a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ebc66e376fcb2f3396dbf4df20cd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415f268de8859a89fcc8b3e4da098b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec21010b7019e614e33d077f37b9bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2cd451ec42dd4fa2fa38675512f6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58adbd0fb4aeef26b8d5141cc63e94d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9be4c9e5d87fc9a6085baa5615d9cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03487ce19e83ac28e4a092c8499483171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d4d227a2d231dc3f9d3923923bb1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa2ac6b466daadb3404ae69f749a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbea0ac8e11bd529fe0dc5ec43c8bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea44cf1986dd11d37bbdcb036b35a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2441c5c726415b658b16871b9a73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d970444a753b5d5100d606963ad5c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b502ad370d4323261b106ec1d88ab2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd860cfb95e587998c4d1cc96fdf1acc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a68a817071a7262682f26e8618fb71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da9f13059360ce3907679bfc19815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d831c7e9621519cf47f7e07b300e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272226ff5ba994dc7a75ca76e5f70d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd800bde24b1b1b952e9185853272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ebc97f620f16bfc883950af17657a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a13a134e786b2317c891a73b35af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af672e8a23ac7526a0dd85b5304cd0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a8886b698a5e69cdf270e7250d8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b3ff7acaafc2e0b5c457856b047f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cbd1a2fe085f403b7fe2eb9699648190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09af2f18f1f5d522b97870f15454734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde283b31410bc4d0abbdf60e4add6f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240985a34c2ce9db4e47dfbfd9af70ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14775ca891d45b224b0f5ea23c9dba3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f974a405e1df8258809c2a4663d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e1ffcda97adb8d30c7a072a589bf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240225d76d11d6b0db26e35a5781c8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8165c1f9cc498ca21b5d874018d63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6121a20f430c1194244d5b2d3ef8de0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd684ab46813db907453c87331b9992200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23091f36c7431f4926528dab2f29b77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463905eb2566f44ed35416ffdbb80e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc35d7df5bc7ce053fa295d3ceb43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42d094e82f92029df5eba61e601c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ff4cacd30a6c33b26961fe640551205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175cf355b2aa323315d67e21b672f5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a04a4cf9e4082be2c118ccdec74fbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea08b5dfc35e6bf6abdcdacf5aca29d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100106cad4c180d545fb00f15f71e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f804cdcd813bdbc6e9ea592090209c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab29e9ca57198ae89dfb8c3bd10569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266e52113bd62288fa1c437dc530be0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c698edad984b87f7a4640a168fe16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e625b929a132e174dcd48bc16c5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2765baaab3aec4226855789a731cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead722a70776c3ef51e857d147151e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838853731ec4e646abc98593267f1306217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d72b08dc0b0580a6f834fede60967218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2f632908e538cab090c3c2e1e96f2219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>