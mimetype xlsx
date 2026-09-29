--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089d3e27493725ba6bc420440e9d911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49aafa618d9a9e52b79e0388cd72772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd00beb0626ee04e9f766b68970c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04992ff3e01ea5bb3bbc43b5dc708e3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbeacb06dd25a451d629188bb7335a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c7b1e4eabdcc461e9b58a9e0c2df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad10eb0e7c7fd347d885379733a7067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6434f48082fbb0b78c308ff1935a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ca04ce7f8caed9b670f7eaf684c129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10719f4071604dd1f37a73d425261c6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6163be641da1be9787c6c2a1d98d05811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d63536074b92ab5ae3d298fc0b8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de1029ea827287a663b953e87342b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e27bf50e89033e254e3313196b594b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcdf00fa0d82ef57cca6ef51524dd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e5e1760ccda27e565450e5e7112716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590796996c079cb85d38da318b7ba5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464102d0efc81d7339576b47ef73b8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3296501dab16c7f34f3d41dde2cd8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4aaeb487a7142a8260eb2713e092720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff373fb3f5f42dea099bab9a17249a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcab38ccf0787f65e69ead0c47fe5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e1490586a65c28ce5ec9e369b8a6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527f993bcf95a3598ecc548cee02f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460ef6404c3b34f49ae4b0594e9d2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42118c24317bc81ae632dc09c4ed40d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71e6474cf44820dfe184af99565d2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce451bd11ba3f13abda0e59d57d8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e60780534ed252b05157cb1d549929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7ebcd82cb8e0e670aef347e775af930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd5ae469430312d13614dc3f53eaa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371af9b25055e80f8d4a44a912f584232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260620e437ac7d694e1cbc9205d0b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30590fad65008fd54be167a950636df634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24b3256caccb5ba1e620e6c204e31635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180bb818eaf36b2e4ac9c6766a3f0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd19d1fe180d1b56dd02405e5e025137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed7184d67789fe7bb0d82a54a0e1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8781063a7e49ea4aa8d5e404e36f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959233ae99a901590fb8c8d9a1cf0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e0a6bcb13a3f82bae42aefdcce68b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe6740a9764ff63c61bca6739a0c4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf0f578677b0a62fe6c3b6948985243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0720d345b95c8571ccb7f44a359944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a9cf7c0b1af6d8c63006f69524e6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8c64ef9c24ad485b1fbbc6cf035846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ca8fc8e49ef16a68c501cb2ba35447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13096077df20fc44ecf620b713914e3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5fadcb11743d1266ecc708564a7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dc0b9233b476dda199869e4bc062e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544d637c9a5540d0656566a1f90fd5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c2d8c291dc56afa92c0409309178952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2b8e04d6469c5afacd42339fd45e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd2b23d73554bd68174c00118b545c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a778f13dd1aa863e6f4eda469debdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea494a89c155c20a3b08d7a548b96e1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b1f70c463e256229146a2b7bc36c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121135eb7ba5c3bc91c00e312b8628d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7791b41b5ce03892e6ea188ea0e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051a6b6b0488d852ca7760f21ba57560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906789ef5e698ae99eca063fbd7d39861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e90df624badbc437fcd0ec020119a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466676ce1267db18b3c0cbbd2f5ee5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ad86f0e855d05797ab8e6f4664c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061acee47a06dda21dfc5ba712b39ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54060511aceaf066623aacfc76305966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c80ec46aa5ecb49111dcb0f46ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce197ae55a43fae85f229f13226a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dbb5f7fd4fc5ab5f15d24fa5788e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb0525db7258f73940fbfe12fd20370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c35071bee3adb4b0e24e952c45f6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1e79eeac8610cdaecce8f8eac87fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ad83d165678eb7fc980ffab2258273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed673d4b3142eeef55d7add409263eb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371bdf636d8800924a8c9e9497d6d5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20bc047156624bb4079ac11bda36fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c964fc7886329f02ecd2b6ac3ee58877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42b8d1fa6ca40f3bb6a925f2d60b6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9df1591c90ee9044c642d7e937c0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bdac01e6326ab138a4988f1d041380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d584fdc90b38cd9f9650c16104280881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0ad7efa9d305bea2daab61495c90b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923a70fc74a3ade69d2c729a3668c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d4cb06a0f5c8f5f7f6b03e7aa40b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32e9ba63bbc5b95e8f7d001111e3d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2055755db1d32347e8c0637edd7387a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d43c4b4f34c8bca291cf116f67e2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7392a180a02a9567dfc26dccc52fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6511a60a4a604feb7a55a965759289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58acba197c6e605ad47b438709c41190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33458edfff3b4dd37a5d945485b62591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf253b30c6930b079c6fdd930a875e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bb454aabbdc9a33956b44112708793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042716a94df1c91cdd5118eae5851eda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9c342b3e24062cc3b2aeaf80daeb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28351b7a6745ebe6846b553b3ea88e0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c1257d1162c5adcdcb067f38d5a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc251975e7ee9b09a6bce7a22b6f3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c417a9cffc159d0e1dae5a6c9638e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e694db17dd8e60899621196d42dcd6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02d076b6abe9d8630ec33d3e0cc9df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79413653b4917145936e8bb93d60f93f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf04d1aea0296324ea6ee9bd7005f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196241a3641aaf19fa2502f5a983194104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016d3eeae6be60c27e2c19aa99c5df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2cb233dadb314c88270d2e572cfd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10390f8caaf5311ccc5555a6f6c7e673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189c6a661eccbf19af16edfc6b9c716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c133df6ce66bc2d931ee02db8cfcb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391b9c9f2e8b7f58ae495402dc75ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe577fa2f7c634d9e60a51f07a918578111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683333066b7e7a4279f4691e278b692112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f5e83961d9f10683424c49476075113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac71bfe8e52467904d3bcd5d665d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9b5afc2634d2113cd0413fc81bb88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c2206281a4ba513a7c14db509efb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b89770e46ff836885f81bc9cca3da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d008bbe473fb009195ca8330362b45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a24b14b15069c84836c25513de37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f368a178eec9019b29da358e81719120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4584e3718ab83059d3aa339a1a3c4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c1180947a3dbcd5b7ee1893b8803122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eef2b0c9f31983d5ad4a7b2342f66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b82508daf0e0b7d298599d60a4b6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b6883fc7a2a3b8befd7ef31adb5a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545762d658d1e02073f8d3733109b6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ebbfc935867938e625e4bd72d09f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb09b4f7e8b22e5bef010b752bd27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac65c378a091fcc0345a1969a5a33f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15253ab727986daea6e9a1167cb1e78e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26f574fa6dfe5fc84445f21c2550e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12ae2ec726acbfe339c6a2fa92d23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2ec3d5b4a3ef552355f8aef4cf74e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcf4dc868bd4f8013955a2a9324e65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d758f6744e7489763ce02a2c22d8ef2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643c8b8a79bbdd2f0014900bcb8590b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7546310d9903ee013f647797b0a7e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7f806d8c78b0f2707e8b745d2ab85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c64d0fc968ae071d8c75671ac6afdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44913ca5b07b6e86507cc6df1c407d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791c8fc1b344838465d3448f43e0e1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25bf99e65a38c45a9ea6923edc0175142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6f26a6a250d23a6d140f733f58f90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353ee7bbfe2e185dbbbc990d678969c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea5a7178ab0441c11590763226d723145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa959f92c4ab47a754295972f2a467b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aff7dfe505c2b4401e80ea47feba7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef8675704c237fb9f7a4fdd7aae4ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a5b8a6519f53e7b7ec6e3ede656e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9af7fbedc13796dcbff64c4658def150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f0bf129f7fcc82fbe2b633134535151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a63ef565f17fef5db71de77f9ab81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1f8494a862a65f61a28158a3bf42e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24bcd7574b1adc13e19de412f135d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2a2f6873d26def4607527fa95c06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a613d9b1159f98c6f705e57090faf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80878af9f2c8f7dcecfd5846ca064b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bbf4d9957195516145bcfedd4105f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf5d0b6b96cb510719cbfcc7d0c71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c930d3bdcc866a99bd5a5ac6379d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00c437e6fa42806971cfa36ab9d37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc40d6a8c963af4ad83ff87cc3fce6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79fd0a36e2562049559c1f8309cb21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c931399664a7281f00b906530349de5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450cfdbe214a4cfe55aa4bcf9e645b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097ddc5c388101c65b3d6b80aa476e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dd07bd9c7f2c82e66cb9f42eb2202167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607b4829c4501527e73b2238d52f1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6dd53fe7ec08634b33bae54fec0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4330bf518b504dfb4486dd0de0517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65776d74fa211d205cbcc304c8a42fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6674d81366edd28f8f0669ac4abe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f576843dcf7527b5f60cb6591285df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92d958df7b56d9d939b6d370b48375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d95c7125cf0a7be33b1804e2d46a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6803d01f02e6bab0458311b64dcf26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba4b57b98423a5120af5a36eef39e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39099447fe14f6e32921a6994c894178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e649b4eaafea3f0399f7eaa80bafbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f27c7e0c99d09ca5611d25ca092be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f660e00e359655f167b4424510bc46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe37e8789e80948a13842911665619182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27f41fd072a4dbf530a302eea1696183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994fd228bffb61fbdd430a215e62418184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56054f46d56adcaad889ad6ec6fbe753185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8495daf4b22e4b46938a1916e3d81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b4946b7386102e4aaae5087d38e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca77dba7abc324fc5d06bba9639f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8230704d15659a16b16576e670f31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dcc4432480149041f5393073e6fda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebc8e75a984833d50ef6a1426c8e29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb0ce0cb9c52f7697f7d44fa4efe3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd728b97581a9a957592fec21d0a79e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aedae308ed1809de5e72ecb9649602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886d8a62546f9f0691de03439a3327195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4c7f704574299e937861ce8ef930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3be1f8acb3b08ae7d110b8a8eb9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600bd0974231e870bc58bc690af79b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39216937a2bb9bae29115ee72a7ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac83d136ffa03b17e3fd7b4b3b34e26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdfaf4f9a1621adbecab739ec4f343201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5889070b9f17706c7783e1a02bdba45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f23e1c44b45b3d0e2abd05f354576203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b571d5b8d85262c360d88bba66fbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a98c9ff399032d6c6be040665abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8909cb5bd9850b491e28a9cd98587206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8563433b5598a9eaecdea809a6290a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee920c32640e8ebebbd18db703bef000208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9e07c0c853906909a279354a2bfcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee07aefbeaf6566912e9535fec3fc60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e20dc20af5ec82f27310382e25d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beee06de3bd0b17d03b122dbdabe4f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabd751c623e16d6e671b716b2303e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0c46067b611fe4d9c6d077cefbcb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177721cc0195cac516f53ed5191692b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56791edc476938d5874dd7c55f8792216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0df68ec614ee5f5b73fe8873c1a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c0b7b4d2c81e79cb24709557a67a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179c52e63410e82e2afa9c82a7ec4b219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4b2e000fd7f46c6a254583edf07741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b87c6797207175ecaea50d0e0369a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71577d18a810295c407548b48e1580c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a0e8ca1141c927743141cbd334d124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daaac2e4c94a8b7ad7e5de429035875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63435bafc362750cf9f967fe95f0fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463f3ccd0fea64429cb41b593d7d0ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112fa512bed928084ba516842a304058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d10922f2ed559e2ca0df3b19ffa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4465763b6c4e80cfeb8b6fe977631510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866c8aaa6e95e953e444e13239c286711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952fcf318e3d508eae98edd48e823f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259ff99819467c07a773cb60373d1e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8159d358dc1ee50492788484f8e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35303b3273aca1cd953a1874a5ad5ccd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce48b53eaad7960f89c1d07de2b9fae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a11828a997a051820fd74921ca566117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ce776f93ee24d36dd18fb8853416518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dd2913b76b5606c58d5f75e7e2aaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d337fd7a420b920ad797c3c1ea8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2971e00cc9f80d53ffe5698f703d8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33bffc38b437ff69415cb14ea747722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e50603c1db826391ac4ab2545ef1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d443618d77a6a1ce363a0a84300617f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55d61b1b901abb745976ac0961f5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9971dc06340724772576fc67360cd8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7186f0771d2a35327cd01c79125596827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98906590700e257478a883e81a00b1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cb446558045443d58492ecce4a75c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eb5d2b5cc0912f22f55829ebf623830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770451bd2a0e256e874c8b6994794c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035683d4f9b2f8ff5527223d481ed56532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394904f53cd932b02238d4ba8880f9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2fba9f8f9ba1efa232fc418308ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea724ffcc0daafec754bb94dde490d8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482caaf4a365b8a183be309b1d9d6f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a2f31cf23d16835036b284852dec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b1e3c5113c491e6d20135c33bf5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be4933da4cb5c45956608c2d10db239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff92c6157567f606e4e41714eec6c1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0699d21b3b170b3acefbea1c7ab8b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44da049fdd2ab15ff32f5d7f018ab2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ca3f788c84edba9b9bf074f0dafec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4486b57a6c516a775150add40cef1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927204583d48e69160b826ac4052407e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45187f7f7fb44d52d1f552dc337fc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56fb4342c051799565d088885e9ef847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189afe3a4af14577e0d9b02f847f76d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc1210e7da741213e8c6769b1f5a9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f11edf69af4343f59e41ea1c6f4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1461c75912b4db030585b1accab0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32364ff3080f98422adbfed7383c71852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65947f77ec95101c1f5c33929045d36d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ece0bc6407fe786ee05dd2dfc9dc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92317d097c5dd0f4baee08caf030a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7008d17455787f535795083d4ff1e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69acc4fcbaa1ccdb58269465798eb4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7f9baf8930c44e7c5cbd4256b85358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab71800827ee8a4d5e0b1e035e69a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e675c29fdbf7ea9e3a675028e6ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333fa50d1edd6c40e80e156c6d68dd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc6d24af0178ead18b6f19ef5d20d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aedf412271a31deeda4252028c2e6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158880b972cbe667e02fdb1e691417a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbdb684ba8d59b4630ad4ab635ab6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c264d637fb6818d17872a0a5d60a3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111f0d37063f7bdae80ec91503a927b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e128b84c3acefceeca513fc16054568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11023d9529b845bd0409b0730a1f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b61cb9a903c1441190995ca888a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c66b78c1e7b15d1af8d230df14245871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd345cd7456c31db83fadcb212a963a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25966437ab43357d4b229b3a953382e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f74ae9737603bcca9db447dd0335e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c582cbb78f390bd0f797e70cd29eaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26368c6206490d75e0fb91680caa39f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a23c405e5ee131ab3d69a368c78d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb2250a90fb182be858ff6977fea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689027ecfe93949690d8915bfb114f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd633ac2278174f9a55e48f7e10d8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf39bbd9408d4ea111af0498e21ff981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212682dfc9f89b6c50ee5fec9400f0dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d05b3c75e6412a572bf05ab58107783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ef990bb84ccffd2190a3bd3c83d4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef934dce65a3f6f10a08c4f29bcc55f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb573abc4801e884e898081aa27b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f46e75f4afba752592e45b5670596e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070966d9783c1dea36244bf987fda4ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8db2ca3206b4cfe371311171b436d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea592f807f2cfb7f2bb2dbb325489190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdad648217f543fa2ef019b348cf6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945484a438437c9c0f156323aa37a4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdc7be9006c5bacd066b3ba28b36f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7066f800d9f84d4e590fe67135ac494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f34bf469ace02412ee97225cbe430095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a945eee764b1d6ca220fe2b0ae6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410746b2b83ec39263205a0926484797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131f7d11a1f20ec912de8e3c2d62a7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2a6ec10a73253f4b384ac513e5d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec875211f3b20b80a5a1ffce97f2449d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20306b031277546e5b9ac45c78e8b64f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28813960fdba15ea6d1e830ddd8d8eaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a853e6b166b2e75844dd2fb93ae15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277284f6b1a1d9b76a484f27bb9069da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ea7fd5581315a660260a1aa1cd35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a663883b08d74ae6b55e2a50dadb210106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03d045824890160c0dc1a89f9c2bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30839312fc5446f231e554e24580dc6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7779d17ee6d00ff21a21dc1dc4e46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f1bb6dc002572023be8483f76cac6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c818db91d7c5dca7f77f6252866f76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074e30607b96c18e0d6ecfe87e04819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98070d2f2fa5ce1b5543c9519189a54a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456471eae901a7cb5557279accdd8f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5199fd1e6d38d882dc331a1a4e0b7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596d5dbd52e48cb591c8bba247e00c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24168d0fb8136a4fde990f64b6db9c2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046145cf375bdf657ececd655c3f6f76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e5706edaf647e142e5a3e6d748b72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b06aae82199003e1ece604169f8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437496b66c48eda43ca96106298887121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82de423834d3f71cf2d3a20e82c6de9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a918f4e2cfed963a09340c9cdf3da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018be446f183557d77af0285bdee0bef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3440936a268a4638c5f9876466323125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c324ce6ddc60ea4371fee67c989b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe836732af16cec843cf7054d420a930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a39b523b1fa86e93d9f7e0b4be4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f5f5bd7fe396166dfdedaf6b5f15f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d6a28b26d756599337b37f4621565130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cc047e25d4133c5461c7c24c52cc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436b122cebc8d30ea77c9e8661470c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b549d40ae6f8a732196df0d8cf70c34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b09afde2f8c7ec3df5a2abf244b2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c7627ea4c00ea9044064eeeded69a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e601ca5d6c24b4c5cdd2aaa295cef7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b9e5b646219ba48fa9d76cfd2798137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be17616e6db0f6206ba457015e795138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f587bf7bae1ac82032ed9423c3ae73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd318eaf23eea95f9039be067ba4c33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc6afabe21ce9c360fa845ef24a588141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8977286ad962a665e0f2d0e90b73f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ff064465a9b4eba32bb8fea6a6bd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe6e602f771087493bfe63bb647601144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05974904bb0afe89b89ba9c53cf481b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe096076973745a5e21ce9b74fa07cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beaa732f5b9569dd2968ef804a3249147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f5d74c4ca61a9e784d76168cd8d1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace48e12545e25804c5d20b47f8b61e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc947136578309596f86b29d89361150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f13aebb4119709f60cb745d3275779151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ddad53a62c235abef2c444f825a2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b345ff439f3231fc8fa3bf51ae3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d23f6cd46bc96eecd2cbb95e57f5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e07aa83e78ad9e6f2d69ab83a6769155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3800d497821472ac9407d9c4181a325156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400041b3eb66823ca78a5542d6aafe1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0914999d2fcdb3310fcde716485e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee76db43c538cd43135f306b7b954159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827e7172b9ac21ac04dfcc5e01095cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646848aa3e4837377cb89fa21e970b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f565cb234e31bef60197561654b5077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10360462a6bca1bf455e0f01fe904a9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860327370e6317811584e71e7938f2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299ef5f765cde5d52a039216465ad3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02301ba1bfc681d3872305806f18ccef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72582fa4f646adc3e03edcb254a9e4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd5b44cde374d6cd45d115b12fee22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065ce28539c8ced2e10c3cc45eb047e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35ba4a3dbd3bf3b4ff9cd9ae33dabd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec376945ba7b1cd74a975ae6a99d76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe1b04a72b8e64591f1418f81fadab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95e0be1a81c77be3561e7270ead9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8179d03fd2e20648c811e328a088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922516997cb8a8171fd8816cb368244175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff80b819b9a0c56351de866f2c1b51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5020035d055cba7d66fa2e07cc26dc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf17d6d62eb9b932af9e0e11905ee3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e925e641de92f7c760e477c6501b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c987bf3905b7c918e98d074a27c116180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49c1268b7fb18c05723588748e3d08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0ea108a5e50e608acd4d032286dbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f87ab23a9e008c76f4746f6f27a6d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacae7524e769fd6d26b231ba38d411184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb997efbf49dfb50560b08559dbf5123185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d55cfce4651b8289ab75e00f20bb2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316bca44f2bf0ccbdeb5625bf336761187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3e02c93a098ddcd412df722d73c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76099f9291b009783b2d4eb5ec6ab1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c820ce9f84c03cf30a85f65edd06be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e50dd126a0d8fae8e9def998412ea2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af845731ffc0e60b1e859f917d7a960192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afada4f057521e400855c9409ac615193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5ca521b5679581f566bea74fa63b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93543a998c827c81f02b1f9bae653195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da6f46333d5a2c0b31d6200567337196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fa50b887fcd53d260a0b6d757dfcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298203a7492cb92c706a9ab609996d3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c37c7d0a23f43361cf12c302c0875199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0434af21cc7e95d6d70a519f70bbbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492c6e978191b708a4fa9bd064c2cbe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74378acaa91aa08239a83c5952788bf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9788aa4bb55a167a281adad8d72512a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ae960a96a097ca2c77ba38377bb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd624765c181ce5b4e2927ec52d23b71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b512345ddf92766dc162d36efce5dee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f799e8cea04c5905607097bf90c22e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c01dfacd9bc20992633a1c31563f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e71d56ede5962d58bac95a851714209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ada0ea94ddc65c35d4ec095e7c32f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec7d6b8e2a541552f5a28ae38b807211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2122404cbfd0800a4d86a5365a82fe8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440c5d28f3bea104218353f20c1e3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eb1beef4abd811a9c12ce04ef6b72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c319616067359060c59fbe3eb3d5ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd1ac86a05eccd2b71f309ea25b7a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85872d29d671bcb411af5c229a0dccc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef387f8eed4affbfc54e74eb47c1bbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172ad74ade215682c351191e4fe7d12219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>