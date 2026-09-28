--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9aaef680ffd5ee475628c03aab8571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddcb090a0109facc83c76f263779d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40646f852ba3f83cb01f7e0c9d4f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd3837647928fedee846f7e2636f8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c9dfa7b362c125be47fed0e992b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68273bb01329ea44ceea138d451c5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671135eb94ecad8480a9fd5ca04e804d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c2648ef2f1847a6d5f6f7f59bf2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223485ff00000eb0391bc44f8f09ef89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9be7814acfa01fd58824a3c72fcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c3e387977d44aba66139e052b806911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f55b925d38ad32e7819a9c7ff89112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa077df0cc1128f5e7b9f3850a2c8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4f65b6c59d877d2dc55c26e742c4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4149ed537677e2ab5f55d45c74c69615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d712fc10e7956a3e0d85f38ae8c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ecd609591038e8a904b4e06a53b1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb204f6e5b43c7b14670edff503a3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3785ae5d269241286215f829faeefd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e7dc4243a5c27120a19dc1edc900620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4713bf5031b463f0909a97e773145b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd4c663e778ef81a134a0782f242d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db3b3928af5909833fca813744e6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abfb793216c44f62a282bf91d114124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d18453e7ba15922aaa2968e4a13cd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04804eccc41e5e50bfd67d2e941d861e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d45995f5c33271370c365543f0cef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c03c243ce1544257d877a7bb213028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a7f886fe25c6776e50466920a09629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c39ad5f25c76f17360369b6f38bf1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32492421f41ea9602cc374e4ce184731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba9cd0ccd705640063954ee9e7fe732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885f8e9696f7c70e639b0e396bb58b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1dec00d4f21df072a2b5bf4a0b0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a8e67049d23d4101b20f5cd64d9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6401d0ff7a2ab48a9150ad7834c2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c85d10f09013c3cc98cc90150bae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ed58d36e3762503d237eabb1892438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af8a781b1351119603e50d87e5dab739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ead2cd112808065b39d3e0647f3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcf94f84a22cab5fe3c2b0f3134cc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81cca7b78fc974804cdfe31bfc3d9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20e043e21fa6121de445db271cde143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f74a3493608736b9095e2dfd1c007a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928862fcee4dcf3554449c6d8b87ee545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8182910fe69ccf2455b7efa1b2994646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac92688b2ed200491419eb7f957ab547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c533786d6eed8c4074492f62a0b6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c9fda220fe3e710dce2f7fbf2cd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf863b54b4a8852e51b6a8dd528b3c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9017fc5b2bf57d77fddbee60595e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83c7c268b4bc7c5f35676924abccd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73634540449c1777ed01db5fa336861a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afcbf8bbcc54d79f85ff8b60a84ea054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ea6b70f0ac96764083832218376bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da3cb3ca216c32cb6b653be61a18a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b208c8d4ddf9c535660606c72ae7ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb0fc472942ab34205a90ad140cfe758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351730a21c4b1263402befbd5663bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337fb7ca9992a85d3f091b634fb1ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe088a3214a2c4bb1842c9f176dd0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0699f899cc59b5d7c4e9eeaf6477ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a891ef3e1536d23c916c4acaf9667963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faad964c3ab5a4e60c2076d73e259964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71294f7cef1d10b97653df723aa4f77165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5960d81b3dc9fea77a472db6d5d904e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced456d812e555435935e43d7a3b47d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941715b12f9f3948af42cad28dcfedf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953d356261626210131f737acf7c8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13787c1c7cb8de7b744834f8c3e0b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6337eb03ab4044f9dad628e9ad981cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed5502dd4c5a76b129f7e3b23c48872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d6e4c30423c0da789392a8cf615c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ffe9c0aee4db9a4a50209709e96c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f17b3f7028540cb4f2153795cbad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2be0f6d0944c1693c2a14bd10fba776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d58cfcae0848a4ecb87872d6cb32277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b8158b89ca0327ca7ee3ffe2884fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede47ccc7dd9e60ed19f0a2afa7f65279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c8fa87f1ba84c36bbcfb18933aa2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15851cc81122db9c8473ba6635eca35e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e493d5b61e833e68e846982d1baab782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328256e3a847238fe77438de1bb75a1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420315d3a5c4688a111a6a799c711784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930ce92104fef46feeb6c62f75496c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739910b7b93cf9b9dedc37d89ca1c34886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8146777df434a90ee202cccb91afb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abc0465ad8b8e53a6b4ab02e88f5f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8e4942701b507d0adc02aadfec12589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976651a9e47b7e0670fa9fbc7fd8b3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f100650d54a30deaca6e5c7ce6be391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed92336422fe4e5576015dae92e3cce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975b68bba6cfda1a905655245560e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557a5155ec2ce7bdb4e271e84c84e4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d17df2623e178388bd423553f178b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b81a7c0112d529f00ba5f446fece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48be25cc1aabffedc794a44f841aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c348f0f7e78a1cb62aebd40112afe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd2b254c6b0f4ae54f62fbc232b7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9425e603f8229f392cd03939e9696db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7632a6b115cd5fc8df560cde65e001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4abb5463caca822d5358fb531ca66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538462735544c02236bfb354847a08b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f2c0896d893b932a1014597986a15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf1cf8f9783284bf0465b7a4aef621105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e2161b0d2c8bea2e3cb123290693106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d59d89a24f07b850c5fc910e22b139107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499258b87656bbb06ef56b2568c8eb45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd06395689e0c7c90b280b990201fb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddfeb922e2450279a722e08d4cdd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6dd197dfa57595a88e4e92c505262111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf05ae5af0ba0f86522bd3359159ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c414e8689ba7c848073d642732141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8e43d087e2489a60ada5dee9da40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35eda9ad595ef44b08eb597f9e6105115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ed18849061e2901fd2392f30b0ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bde5d2c4324ea6b76e8d5c453013e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c9aac1cf2faf78f77f71ddf4fee8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603f17c7d6b84cfd6c11261705e8c4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b19b14564e7ecf1edaece2c719a47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa7f7ccf7c57a1430a3e77a986c3c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080224a1a0795396dd43c2c979b943122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba80b991dffa0107a5c9b2f957490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2612b165360fd37c4ba85887d1c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfcb45ad64359f0d233176a106e575125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a1fab01c7df1b473a23c09ab65dd3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238e5e287ff8364d820ffbad731f9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324799e291f92bfbc9636773af1ee86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ede9102c1106a0b5b9d5292095441129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96284f188e3c418866efc61d61e1415d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239edf916a4cbfeccab6260a3e96468b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd14b39cf20fb9907a4d0ee79a46c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf164d437a3f58e2a9b0614fd2986df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b4e7619278f9aa9d0d93722d4d874134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f47f30d46ce3236f8852239505ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98c4f861c9054d7f34938eb1c30b62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371be52be11330514399b89390039de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abc3a63644d3d7b1b2659065c5ca98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abd361ecba8d8faf812ce1368c6317139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e16aa0a1ffac3fc43b462a386b27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f804eb4955b7f46816a8f95391b1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d8fdfb26a3e578a9f8579f50fc054142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaeb0984ecbef90d17019da03f6cf6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db1229638fe3806331475240e1373e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec6936c19576b0d6b756a30a1393d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818a89693f07baf6ee0acddc703a97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2622afd6f2177da819278f47920051f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae237b05ea691844d87c98638eac4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422d1997ead12e3c6a9adf6a64b8bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cb0515b57c99ff85753a295e7938d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43f4b96affd97af8fade072a68e37e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b80d4e0592a149a1e577c83833272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbde57539640c32b087e5c74ff1f50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c65605a88276feb8e6838be275d7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c19060efcf96b01ffd8664808c001155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c5c4daca91ffc06bb650d9aab82f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b736d3f8d04fcdd4a174fad6705325157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbf21933ff45eddc3e3697bc4a49ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661a73e7ef6025f7810e82b0a75fb2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8dc4b866c6cded9ce11ca8ff78653160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978ce05bdcacb44e2943400c5f020d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eba5c8d16567b5af1a935159934ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e3630961e30b81c92685d370b2dc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c040b452045b88598f43b4ef3e5888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21085a2839f156423baa9a102ef70be8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c9587ca75658a62431652771939e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322aeac74b81c85ffa225cfc45bef05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23dcbc02b19980659802027201130a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c5366dd7b17314b685c7887a455ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956fd9410bd6f500d7c52c6323aaf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993696497ba8759b8944d1b13c923bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c6540989123f517b905385e97adb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb83e7062be8cf49b299aa912a6f5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82f8f7333312c48eedac399329092174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91778236151fb63e7de21be64d72ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3957eb33445ada3c8d051089b22c9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829160cb2bc9765539ea971a7277b1ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc24c46d41864caf5bb7714ea75c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d83d3a22ce7b450d18cbbb805559f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad32916af3f3a6adc190cfa6b3b0654180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af6aafe468366f4f9054c9d20b8e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297014b36a93cdb6c8f0bfb29566841182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986c935142e207f977d934c681c56d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e58f006e973cd71f3385f7d89e4b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa245116ed0a93691141bf294fc1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31b493745389fda68f1480611e3fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfe812831409c84a762c3f69ba09d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65198d7da9c7a19271f852371a4109f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6b7b7d6d48ff7c3cc23a6a8f8a88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d18b2da2a8d8ccd7d9bc158572b8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadedf1e46896a6670f57676ef0d3476191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40bf99205c0890374838654f5334cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a0d5ab8a0358b73dd657bda99d24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db38a9d8e1affa0a9c06bcd8f4a5da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fda4a147d836f875e95dc91952de5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ea3bc7cc34ed7c96ce3be741bac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977e65cb03a80ca79d3476a93ca7f27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e3802e9b5e3d5ddf7d7a1973150c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d7fc40579bb4f2305577021d7743199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c19fdae0407ee641277f909686afa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed130120f990937cfd3108e58271f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58648f50bc9ddf946004853ac5b748d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5ef0d7340d74cafe2f30c1cd1626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04645af3a909f8225807bfde05d53e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2d85170006a95c5c927ef5bb02784205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9692a1ef5d26c9435ae7f1707188a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9c826a099bfe36177e93f15a21845207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeaa3b74c5d064ba496cbfa6bf6eb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d463deb3e14fc40e35ba25e90ec7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc07f6ef3442dfcc73c6094da2d2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40caa00a326353d0a65f24ee02ea13c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00249f743ddebf3136b77637261e612a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27766963771cb968d81b9a7c572b47d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7849b84b0870ef088c511bc8e3bd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b4a7f7f65ecd5b8a950d6dff483d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cff6650fbdb496c2ee4e752541cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06d896896422a3bf8136505c7701a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551b64c7388ef7dd460f0da98e71ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd6c6319f4e66a1dd3edb649c64e64219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38455fbd93ad0483947bc2aa4fb7eb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8160c6063e5310ae3cb0a4fdf1ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2196c2476bef9d416b6e702a3720f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053710650d81703fe5552a1bd2dd9184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5639fe508a23939c7179e4bc51eae95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc95f2918bb2a9427d2273205f2866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faf34288338f8b891e072e619132df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d54b5bce02e6ab954c30f4d987f3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e729eddfc876a710d08811c10020039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf417b4c4b918900bb0a11742a2a7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83000678daa1bed6665f817047d19e0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f4f8ce0f76c39a943f4ba47e2a9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a8b7d15a5825510493c57961e93713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0067205182cc697537d22a3aa20e03614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b0abc3c35c3a41342995991357ce615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76436eafaccbe8d8c1045077dc2ed92416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606c76acb3fafdbecd4a92e7b7c4e6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c4ac4e40a9d3f66f334540eadfac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea349f933a612080c455ca885d75e5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c051f847e22d761a62aa1322df93f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ca5fec7b026e2657f4210ea2bddbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eb1bacd60a31bea77df4c7f99841422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d9f9b980f5105ca2e03e8339824b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a9200301460d54b2235dfafe0574c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494dc5d8d209cf2f31e7d4024770e8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa4640d1ca74e31196cf7daea4262626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc743426df1b4a154b58bc097281a4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fbfdb1a8df622f9c7f8d0a2073eb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1e071ca35038d5c01995c4f4339829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23522b452aa376bebb49c879f070472b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131c70fd405740dc724df3c4b59660231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f654a5c92cddf5c9147f2c3953fc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19a8b117823d2f4532ac9a20a54cf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26f8510f8eac4ec6d8c307382449fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b45fde69c3cf0c37d8029314ae94435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb937767fe732c6c27d7b2348b31c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33101c6339384294782f070af1db3f8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc406ce7a3d49461256032833ccd3c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae859c3e6e59d4157f22d8c393faf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa816ecb8ccad6fc3310fd02aa3e6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe812c35423ad9f9a015554bc4ed96e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754d9e36518938fd715331c316f48042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476253504931ca26647327fb9bfc1ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015cb3a1f7f294741aaaa8295f9cc1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e29afa4e539b83886d466f16020d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5506074e64a7ff240782630cb7e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85584b66f210febd72d479062fecb94847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c317fbbc9b30824c3c33c750d9d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d07972d3a893fb65f21948178dce3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c3c952932778a8b0eed25da18b4a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819306f767bcf9425f29668292186251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ab8add547e725f142741c3af9eb2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9cdbc7fc4909f82199b003db6d10853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5198276ae460fa01d7f6bcbf3661054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b9187063d95f77514a7206815e1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f081d4ba3fbb2270d9b1b922f7ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd676b02ff3c4a6618cc4bf64eb26da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9219cc8345eb407ca3871900c43b1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe77d8b9513806354b7191b2aa68759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673c044b305b97425081d62ccf359060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dba44e328e4e4aebe62f9adba1db261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39d7f6b8b12567078a49959c0332f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365afee36a06ca9067936cb95699e03d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a012881ae86e4b5ae6960b19e3ee6ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce37486091db2b635d7e462604a9ca465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326148ee5d261ec6f641a749c1bf3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18c52af9628d88e12669f4422925f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49da2cd7e25d2fdff745e3910ed98968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f910928b26894a48985ea6479ecbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f997fae7810c27158c3c772fb8349970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d489cdca0213ebc88851c81eccbe36171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a2fdee9535bcf3495d08d51c5b1a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5311860a29a8fd59e6ad220f4c8fb9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7911ef7544b122b5f4af57419ee674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda2917fe3d0946285d030289875e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9332301ddbb037b4f24cba6b864b75076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157078808dabd180e513d166b1ca2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1c35a6ec5804c689e9733213d6f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee863c0771f0f271706dd46e41a90c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7869ab110280f770f7ec4baab2f34c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d03613680da7d154d2095f458a55d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c98b4811b3dee692ce2a452147293682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd13be032a6359ad596481cdca90ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28d55526a25bdfa65097730394c59684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dd6e28dce5fcd099eff687877df0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74086f1a2e830c72fc9ae389f2f7f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ecfee2e401541aef9ffd0beccb60d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58db01c32ae8af252a6157d212f45e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0e4cb6712358233955c7ffaca41d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79193c65b8a8cc279ec56666c9b9f0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df6b60ef82c1bebf2f8f9ed3e4dbb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c5e7c2a6439fbf3363452019915eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ec1450e3a0fe08e2da70b426dbe7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc2748060ec5b2701ae5ae67f87a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d5565b0d29ab54eb4645128651bac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662c9c1ff597aca15d874d24bb0dc9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ab1380dc9666b410375f7ba8a95197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d014db15ef298011bd989b72268ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3134a1039dfcb9bd0892674d23ec0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea3996a97c74d1a76cc2bfe2140415100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5473d42af771df6edb353c6be23521f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3720804550fe453eeda9c657b225d32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e6904375b63c837bed5b81b245a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c95b73c9617f02ca7f9eda7321b37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb015285866f294670e5d1cf51b9b631105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff940b201813228bdeb8018791cf2bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6decfc874fa20dacaf3c07a35b7f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c76ee7d1510dd89190b9623e0eb7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee879f65e0079ed7dda8c87cf0d2a9d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe6218b930db6b034a362feccb213d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b00c1a33d7b17a7595e176d88d3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c5366fc6a6516c88129f5bbb8b30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309c7dc5aa47d75893fbed9b00e9154113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af11b23e69ffb5e0bce612ce7970155114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88be0203353e72eca749c85f83dd20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1944f05fe1c65ca0a0256d148f692116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb6e7532112be8168c30a21407fb0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a742119e3eac362d47af08e57b036118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a270dd281f8d5b27572f825559f47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d828996783b256cd47b262f5ecaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7131a52be373e06a2bb61e85fc74d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0141054178f28be9add6e954b489c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b63e1678a38a2d4676179a9b090d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969d8232452157e84d0c40a4accc9e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13188c05b0a4abb3bc9b1d9bb57a368d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d952ec29d3ed171722afa77096a88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faad93676d700212b6dfa8d96d7f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46682243a3d625aba1330fc3c63a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c30644d18bdacf595be6fc3aaedbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c3ec6f3e4bf5a06657502fa17b6d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86b4ba8ff7f2bde074e1bd1110cc3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739f0ad7e263cb9bac943cab2e60fbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8195bc62e5ce98f4c7c6548ff04ec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3c9ac52be2c7d4666405a83ae842134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894dacfaa9a1b3b16904ca830e3e696135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055fa88a5c91a63fbc472616790f6e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79aa2704bff42d07b4262608f9f17c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf85765c70bd6504debf4402dc95d61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a57f1cd831c9daed521a5d9f2e178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0ec6a6e42a1632cec06098bb86f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1751c1bb4bee40eb54d64addca52dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad419b2a6f7e7d7cee914338abcd0f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530ed9302763a7cc0e86fbe483ed57f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a841ab75db0d6dfbd28931341e03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0a6b1e52c25ea205d89edc8923e5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aafe887cd09d0b633cf2a6897194e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e137bf36cf419162552e713d91877147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9420ceaa71ddc176d026b52cb44bfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78dbff65afcf49c6354df83d34a21d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a75a5c1b88c7e3364c29b93c3a6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b2a0db73fd4c7ed47fede16224780151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bb5d8811780a684ffd4e2befb22d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a09ec1297bbaffd47ef419d2a37e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaff2db6513a48b11b15c691e0f2329154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c400158205e66b3bce3046fcaa0ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081854abe5af2e847d2471a6201e1d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3dc6b25655396ca9eaa065d1ae3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8172ef90d020b1fd863caf4c71b0d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894f9e0c402a9003a89ea0dddb3b825159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a631966564709b09c7b8f67f5cef0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d49128cf5b32346ea2e68fd6efc11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0c774eccc0ef2ccde6dbe54fa91e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452e953959e5180cd9073da5a24ccc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40cb29873105f850cb2cc499327ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5dd2ab91993d70d81e49f569638a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d2d81f6f4a8c430d38cf6b1a08224166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debc3a8c8f789c99737cedeec243cbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6892595aa30820db2ed78c3757ed9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb70a4be50c955c7c5b2885607365169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4495d8c7e1da928774d255117adcf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d20d9c19ce891bd31a0b68a9a152f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd91e38cade2885d1f14f3de6ccee59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2f7e68e4ce4d47fb1aebccf4d1a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37649b614a241ee074fb0942ce3d1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7041f260214789c4ae39dbde6ca2f0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aed97a09d776de4025898546f2fff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7db3f44137fc5b6290fd124a0cfa62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463a0ac188e70e103c3056ae6a19a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c766363e351e862dccb72e50f5543c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301d0817ba04e56afa4888b719c59b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aab9bfca574ed1672f4f4fea8f4449181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a76e499cf81f5adb555a95c82e46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22399b0b55ef0ea30d563acde51f1290183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d88cffd156f056d846dd57eb76df4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418288f3e9deff31093f21f2ac675f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2eb83b56c8fd6c104c74999e454f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca207a0013ee065630bda3f5838edd31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4d44cc50907422e42d3e8cbca2f17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d7374d1e9c2e5a4b9f12d135f98f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd712ad84a837f2f5d4033d2154725190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05574d332982aef77e4333db3bc00fc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d90ec80ff40673b70bfbfdd36144192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b99ed766cee118cfe17c5407af08f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c65a8e0a101cc0dce0660b5f3f08b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b10a1fff3f9850c10b2b7506962c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42ff1697e82269b7ee8f4a9887c714196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc176969abaa5ecb66802c3dd9e604197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66eac709ea27a09982da1bfa4da1cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6690972beff67246e44491cdb243cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f204705f07518717935f7d522a1307b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eed55b85109fb32c212c99452bdad8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db671e1476daf8f87fbe474c6dd5bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3497a4575304a8f356aa088ca9c02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1e16f161d88b18cf347149fcef69b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841eaee50a06d698b3d85a44bbf8fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd8893a8f06636dba418d991728137206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcda2139af72f56712b1a903922e8a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98b4633c03b6d0efb4267854e33dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9406990b99f5b75299e61ce3d9de1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f3886644611ff6d8beca922b821e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e5e425bc29216f457ee539850540211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacee73264aee31e2f3bd4e512a69dfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43158becdc8c6da1cefa278a684be2d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634cf2cc3b6be73f4c7502498e4b08b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07870319bde22ec2a3b1d20bd7fe4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89cb0ecabb77e33ec24dac4c0c1381216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c432e50bb8863caed1adf3ae27458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee34abce70d4e5a50fd7f4e9272c4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dfc2c62d803605532f9b511f2d35d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>