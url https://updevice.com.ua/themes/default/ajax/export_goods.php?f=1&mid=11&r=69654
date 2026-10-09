--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f86e5e603db8e9be4a5f9e9065011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ee86d49c7ad3033fad7659338bfe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd81af5606c4fa415b7b4595d9e00d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952bdaa5bc321781a2dc875437bc3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4132198c9f474f428ab125941ace95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042beb7eb2f6c3bd61642fc0400b2986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf320e550515ef74b1d78950fe9cac47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b77d408bf30fdeffcc4d2d624d9b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afdbba424feac01ad034bd82c7f2f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a8f0beea62ca79008dfe4039b66f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c2d5547330c8c0b83f4fd8a2129a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf3fd36421a769e4f81ae38d75b03012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3233542d438b15fd5b30c8bde6fbec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8104df403bc5b80b72ad08669ac97a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda035511e7eb96edadf1cf77e0f3d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee109f8951ce8e8071cc1fa6a261b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f481e5cc18f63530e9df58510608dc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d31110ce7d5cd12678d531c59227718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e128dffcec80e853c2619ecc7ebe119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fe7ab5e98d426c35d1cd08748d70720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cccf5bc099720b83d0c4571cf242d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7f0bd9b0008075c529f059ac7218d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02c19787dec8a6f60d97ac87b66b0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d5955947755aa83261d9a65068d9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9f3b848c234f85d3e29b0828e93b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42174e4fedc398c7e2e2991e05679e7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e903b5f39528243cea94b7d5b48ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3018d355dcd0011f4c941fe5431bb5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add858d607bc827c3180a63d0b4518229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8fb152459643e346d80b67836daff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645532617d8393c0de4bea22d7458c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec37803c26b51cdba71017b80cd5e5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ecba859dbea2a4c6911e55f9651433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a030983ec3ea527ee329c20a523aa5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eae6268ec88ed53ba3e4c5f9994a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb1eaf0f8dbf7a7953b433aba950e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ae0843ec64adad903e0c9b4ff90b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4b8e96f4c76f46ad0f93ccfbb2c9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e537e494203c3d1d54ebe2dd85748339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe437243734f6158165f9a09fc31b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e526d5e474e382f0c305e56bb05f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555275b224a53841ad72902f0648cdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128196f23bfadf79034bbf1bdaecc8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5586960160f95a7f21b09153c9f06044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c29b2b578ad526b00634d183cebcb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df6d83e3696b9d48fa803d880c56646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1302c1110cfe39f8d30950ed184637947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3883e85c5041e3dae9940f2d7d2c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4246a64ab204249efe68505925edb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4282b4a2cf8500b07ec5f1a3d18f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad3db8e4c590391d7e3870658999a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658d207d9e6c6f7fb9e288faed23fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b459208ef50bee6775962aff27194a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96801f2845e1a9867bb6d9ad5fb81f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf937d84b0707d2c8345221eb3a5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070c72c487b072c986a053981b4c0ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff1a4d6579efb8fc201e77a7219fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5fd1a1febb762ee0c55b512aaf70958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7ef5424198e4c1f780f7b7c15fd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a69e0858c0f7151daf841123023a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256470e71defdcec0e88db4edb8ca0c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13339501040295b21ad7bac37dd9b50d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89ced50b9d10fd2f7c343643ef16f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68487f1d40031c22729d1192a95359164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106e69ee9f34dbba50ca12495d3209065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0863b45e9f65bc32c9744604228ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99815ca33ca32031c3252ad8b8e704a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3644ba063a96543199a8e100c9ff18168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0d4ed998f7fba1c32e3306421235f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d96e113023da48f207c18900221cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6589c6a439252ded3fc45d1fd0b6ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fec327f12ffc3cf7b3cdc2b0ea71b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b96d804b993cb426832a0b7154f2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888fe9e1f92920d28a26010ee1f64074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0e0d30187361950a6f01a7df0eba275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab840e537c32d7be2772c0488ad90c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99efca1a9d09836bcfe3f5e5de9ac3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082d0fa550d82468fb537f0f77535ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3932030228daeb9c9ddcc89a6146d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673c8ef78570dd14bfa3f2c222096c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a00ccb958e86cda8d50525673f9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db75f7ac2825e4e573b1802f5fa5c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69fbbacfd35f03528e6221cd64337283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2792b07eba82c169b33ea3e510c5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d465426d2a9a266095fa09b4813c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd82b9d8df6e8c771d8ff81d946ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c223c0dd0161134d1cbe871bf9f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab18fac9cfcee3b646ce7b8dfda34b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c986d893c86cb50f3de71e24e8798389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8770bbf7548f49e74bd75b66483edf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56301d7ad90f927c6d97120191e90b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5f7ac6864357078808e56875363d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c778d643209c1c2ff724aa111121c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ec660fa40425ab6592fd6b54723e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314165391c5531b14adb694798ae98095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c3e62909a0aaa518ec5d3cf4327896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa506bf0981cd4fc93603ce12cbbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b635c120092ffe59b9a11b3b6229f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e18d2d7df2a1279a8107f8309438a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d58069ef1817a8c80fc8486676df6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedfdb7b6ce8e0e1496b42dcad4b436101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4008e6d0ccbca373c269025f61195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08facf175e3c084d23545f315d48cb35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73d807ca662f20a9dba569a17bbc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5760389230624dedebc2df806a29e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8853e8474acd6dee9d83b7a52622106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc7ec1fee116f70974244288b831e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f08568d0b6b3dfffc92cbfb23a38c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f87cf904a8cb09b5f768da324851a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141306e1902d76f66e938c1013ed15c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd332746368728e1438d16cfe48d5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa737981f5b6862739acf68256e97be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cf1f33215761fa2b01e5e6a74c1cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b6c2bd608ceb95f401f19db38b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf90788917bc77c3ce1b3136c1adc3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7286a9172dcf842d40de909ecb9731116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a525bad876011d8a0e67e7ad0681fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0617479adbb5941e794fe3387a1fcce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edde2e29ccb07f757d1ca4b14b6c35e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50958bf0b501a2449e1222fd037cd9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a2ad98da602e44db83e578339ab0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3a467dd272a094c7d5d4800b3bade122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85596ef341f7678875947552b9596a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393e3e87ef42dd37ca499830a83b0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c588a7f35e3730a751a35f76258060125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd5ac6abcf7e0dec42ade8d1475b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c420fbe68f281ee3a524b4b90620e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8b3f496c3493a0435aaa573994bfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13019dff95756b34e09f1a3efdbdd8df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02fd85ac6e67abb89f90c9118e7484130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de7c123ce4dbccc2dbb9e9328cedbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7bc8fae36e0ce828dbeafcae0503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86be131dcd121651b4a2528335f2a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146dec4b7060f59b7b4dabb9f433930134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f79a3631d52b296c8cfd034b284d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9757d069c95802e28ae050159e2d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152b23dd3018b9999403273f3a7cd8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac215ae33b571b1a50cec199c519281138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36bf14cb145bdabb2c4a25027d5474139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0053e43740f7fc3b7e4fe51eec6ff5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3d5cbb76a16be6ef11341b6a1f30a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802e48cda99ab2883103521369d2ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b747c46c559e972a059f76c0930390143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01640764353ff5cd366b71446b4f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51437e49875ecf626945cfac31d8300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44f1b0648be0a0d38dbe95d7856d69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40315abb704920a1a42d02e8a3a3c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5a9110243d668a1de4edd81c4b724148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f997636a1beaa3ac7e237867a00d22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e96d651b547b9b958ee96a99f08279150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454eeba503e4710a2d0ecb3e23f7212c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb75fd4192d4b0643dc4661bfc6e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df0832eb47f1b59fed1a15a3c4930153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9d6576c58e51358c553eb6625ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28379e3e42e5fd2391f510751aebb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ea65fd4666981df8486bb6020c26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66f3def52f7f9c35615242fe569ac4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f263cbdd9c1a1016b1f63e94ecfefe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bcdf9118059b298257368711beb62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7fa9604fbb92ec7fcbd174ba57f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29733222ce2989a488a9e0cdc59588d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6593fecfd20bad53dd3530777bca0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f716a48d33f0ef9c599df3ae9503d5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ff1411f6006990e00da92302a3a32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d46c0b94d713f743df526d27240d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4cf4f453bb0d84c5ff83969bd843c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f935d78eea8a4e0e2fa1080624f0c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c1f531431858ec70001bfa697713168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2380cb8debd272d034b6ca07e56de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9376ac19bfb3496ea0dc574c79400170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265189cf35aeb9a7534f6ec893d9210b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b74746f9f5e9ab67f0ae9e6f0463b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11693aabee16547210452a571a6a6d3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d1581131c768765a96918b0753a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b120247c05edcc3ab73241eaacd030175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789991605221e8d538db3c46edf381176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff2642ebac910f8e02368c1dd71b40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18f6b781daefa7f674d33901f53a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb15272a46c09e855e29bf0cfec07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f337a0f6b0db9b0736a1be3fd5828180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060e119e35f65636e67ff7eba65c461181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575b811d171c396d8d24a8c659dcd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb42a7de6ed96a3737aef9f869a737c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aece229adc0ae4509a21bf6b19d461184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c71c8bc04e6810eb26af1ac2aa265185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a0b8158855293cdb8c8d229a0ac76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857904f360ca6f6c0fe153fdc99a472187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a93e5f91cd4d8eff02fa6a0139ee9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27302c22299c9f80c52c0076f3212e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba37f22ecdcc63cd979cba0a6a7582190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b090b3fa31c3fc058fd533778d4b3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16acd63bd6fc45e34b210884a6048192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc148e22b3c111d913c6806c3d993fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159343e729062b6019ecd5d49adda8ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0515c02d980e9fbed28ee10029df01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0c18be4b972003e931da4d6e4bb32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb7b570a9685ac906fe0d7b10aefd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad8080bffb81ba6976e9f676c29ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c479d3e1103bddb0b42f399342912199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7471cb888e622cced8a89a579f6e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ad7cae42bff18e5bace25adc3807201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda93777190d20879b9dfffce70f15a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488873098b134870dd373dc48055157203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda63dfa2181f2027d50425b0e478a3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6758b265c37783948e000f834e71c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ab20502c684bcaf1f7b92c64c54b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6f032a43744e7acbec0eba270586207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dcb2a257eb3a695cf838ff54be3b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0d320f4c8ffb17cb22af57d352c85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ea5baaf265a36d1cbdf35157dd8a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e16a2722e7d2b12d7c2cb6788a1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd98ccdd61224277f835bb39c9fdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042409b48ff0676184fc979be0e463213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7357ed578591283576a87ed5b067f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81217847778f646859afc3fbf7d6041f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71622b1aa17c13c3abf6043d0257ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c82af117824ceaea2892b688fdb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ebd37fa14217ae1d3b9e7bc4a041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617abd28a64385166e3847c1d5d1522219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34ed83db8f2474a1849904ef315b6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490c78b4c91205f1111e202400d42e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94292fc9e30d8f1da2cd5cc458ac40d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e97d1d38524562732134d0c323b5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa7e4c9e16082e049ec1c0b6e4bf565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816786d787107dea053aa0d09025d796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4308d1ee97159d44f0f066fa3289157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f212222707c2af4acf005d1e719988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809a7d9cb47b77e06cb261e100fd959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2efa1c595f112c394ecfdb1a50844410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a4c55fae5af42e0a476da7dc9167b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72bfc15c426ebd7907ad1024f081b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670bbba32292518854d411b735c912513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb683acadf4c6ba889d9b099544cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bbd2bd50374ca708f790d909e12b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558a85d884ee8898d36d03a82b1aa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b4378a1215ee01659d8441bf8f6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6179107b0229548114ccba218cd4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b188f1638d5aeaeefb3119669ad31a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c2214c82181fdbb41df786546239320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58c1a6112660c33612c78c8592906a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c8b7b3f34883ab6e0920541fec91622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa451e654f18124ce12d36ef6149a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87d78e970b24f12884164d32da7b1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2181b8018523c10d1df4ff4f9572725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c058755a555ce1f47dd306f1eb3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df5e3047466ca4099607484076f4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a000cc4152b9f10aec93c40832894928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b4af448a84c72af5c220587febc2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ce71f1114db26c06a03b1ba2f9bc830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cabdf618266240b1605389d3b714f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd0ab45247c2bf0b313eb5a07363c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c3c051f7641387f24445243d394233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962fa3c8f581bb2ef89accddb976f0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dd3ab83b3d18a6e489da5f497cc9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e917ba0cc51d1db7f6cddebb7bc61da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c737be24972a0ba0b99a178a4832c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f82d75ce8d75adfbc8996cca64203738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920c40189dcbcd240b7f645ec6055a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2e0bb229496716ba5d3ecbadc093f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b3b4f3887c92d074c9a5d2925d8f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa14eafa3edb44ad6d1ef1a4f4861842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087e12208b6836360910b0d76ddfcb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd5428a30311c45537b934834c360444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aec98fa5a37a7aca39e635cc150e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d793c7af1912be250246207bf81846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de3e8bc442545b0e236a4099a2f9b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bafcc8a894e16b972665cda4b70b3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaad3099409ebd57d22d22fe28b43f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c993a487c0b9b2a373616d72cc24d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e117fa498a72d9cbbbcb43b15572651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe656506a7785632ea9df5827341827352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db74a8a9bd563d1c11bfbca43fd636753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b47eb482afa58099a35a12afe3222154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b27cf3a4d038f937298c0db2cc03f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a44842fddaf1333f84ae6ccf1d39a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ffd7e808024c3852ed60af9b617d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460001ffbf41390f57e4b9e8ff52a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764786fa8e0019d0ffa4909df86b6d2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4edbb2f5a7ce4b29f078f7a0985a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e84ac844a1d84674ee3de89c742bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120634bfec74d44d58dbe0baa18adee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223781689cba5d6a12e9765ea0aa3a0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6585a3863a9fc4f6b40d4e64d6f595c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682b5b264c008b913b4e386703aab8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b576fca9ff6851e38e69f0b751e79ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c46569a5cfc48eaa0bac1849b8c7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff40d97ec93925e4f9bdf84454eeb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cabd7163c3c1d4f4d679837cdf89ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272cd5f424f1358cab8a7c639db4fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a473efc90e9b658d3cbd78a733275371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8c93355200fc4469b1103a1cbcd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6cce39d38095ad52a9ed81cbcdd6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6ff33473698a98341adabedea0bb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0728face32b8215cdace4c21be880af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a9d365650813c7895dddfef5483576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c885dc8fa83fc54e32b64685ca70277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e93281f758667803e3498ac58c350878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add99d1128780abeb15403453a1533d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64724b5a33fde1e5af64a11a57ea86180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8337bf323e101622d8ab9561f8ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffceee7ed9cba794b4829635381f6d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b280c8081c28d35ef2b06023fd8e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7a59911e9b4d5db40a4fab0cb09db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec12db3dd9a13a0de65698834f94385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170c63c55a4d241e399a4d250b60ae986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c59f35da1596a780736656df14eb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58a9d319a50e5a7f4cd3d36a0f157988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13122bdb7713a291970318c9f6dd4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aaca74a6301951b8deaf331fc4c7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfae512fc2183a5c23458f46795b2a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ce66fe2a92cb590531bdb613cdcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640351573bb8b00b4ad6392487ab997593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27706107807b104fa136ba1935eb2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba8a6b85ece49d80939dcd3720a92795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6d9f7f733906a679f513e192856196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7277aba69637c130ab93d85a37363197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a618401ff0e011bd58226a5fb6454898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a49eec53565a157dba4e34342957999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f08a7781848dfdc7f80028d266e97a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48cb5f5ceb60c685b0e5bf305aab21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56713df0c61c499631aa49f59e8ec75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2681d9630fa98b2d0ba3211b0afb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db967a781ce8530122ae704df1b21e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5565a91b62deae91d97b5259d2b62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1591dbc18d8562c18d2035abf3750d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423371c191a081e19d5b8687695cf2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b391dd7e6bba2699266368c7bc0ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a14de5eeb463948e6fbab9c20b0965109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a35c3665ba2d4654ed12baeff781110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de63e66db2a1498af566fd18cd655111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6a6dd60312e1cab0655ea27b12eb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c678fd998f3e717ed8e98296c0919a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f09ad6d7c202787b616c5fc97c419114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b1b35acc3a9a7934b31508181a5ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b731ceb204d70c78700982de19dd6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e00b4adf742637638cc8a7a83fbbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02bd15ded82032c2b54cd7997a5989118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99bddc4309200aaf5b61b248a85c8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07aca3eb9f15150ecc4fdb6cf17297120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d4684c4e66af157339237b9085d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc2d7bdae17d79aaca238fdf4480d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7979cf0458f44c471869361519b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d0d1e080136af675c90cf1cec88f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e2aedab44aa30a9257c0b56433ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337295c1c3c334d1458a6535062ec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e433624b68b3894e1ab820798494f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac6c5d932f8ec6af1906bf55f98a84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634bf83a4c29f149d732f49c516efdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c659ff81f5428e2319f0f652f9155130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee347becf9d579fe29be07095e30b12f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fb42c22a9d5f996198a6b97ab9bc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6ddffbfec233fa436608f49e712a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce077b968814a98454b3084c6cd9471134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90382f506efc9bcee8e5346096b313d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8670410e2aa27af971b584c25088031136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2ef322ec6a0edb576d9f2931ffef5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1ae43ad1a9102eb8faf0de7f91718138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580acf59d6524392c9a40c6978764e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ec551c6d9a6176be5cef7e0c9a84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fea082aec23e99acba72afa29278e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e5e9990b2e091742d6859dfd378e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ebb9d929be7ed5c882adf748db88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c8414999766d1339e6183427c349144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f6c57e4d86fa857aed8949f11495145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf65e940cc2463cc00fe94a31b963f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad5348396b9e2762419fc64d764da8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a8e2c1f6a8f7329e7527513bf8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe9d3558d4aa02ec8edfca737274b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460931a1ad518e4580d74542a330ff8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e343ab01a455dceebbcabcb868440151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2b75af64fe011dc2357668a041fd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c53e3c46c8f4d5388ece1e7f2e065153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9f2ff9ceaf0fb23db99eea8c446d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c7314944f88d91e563c5d0f3e9fa1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80444210462929fea4ae2f936466ca06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3596ca0cebde41f4ad23b4c76025157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c98c953c790997d3727c677b7938f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cba042bc73a2d67b809fef1cb5235159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ed77e1744e79f310d49ace379d450160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430e8a54522b1092905f117553f64a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd937eb430e5abe73937b560d801823162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb748d9c20c0116363448f8df1f6665c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6c2385d0af081ebc11dbe3c71575e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b90a8cbf1621f03eaf6db9849cff4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e46a1037227649dd3e338c3d0435d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b8a8a0c00c3c58223ac13e624605167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ec71ad65eba44bebd3df18381d4ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb01e3f94cb5cbb47c1f42c3bbb965b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee48fdc62b615741c144a01469b6f48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9975e7c046d3d183c17afbd84b26e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2aefa11a76dc81965c2f6d56fc201172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3e2aecf133662546339f79b572e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047974c405f133918537eb7ec1731da2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde863afea9b51ba52ea1d20de4e873175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9f93302b9f03899d8b2725958a1a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7c4d7a688daa0776f61d3d0e27208177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5510280e1b309658102feb562002c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f98bbd3007890e4e2556273a4e6e1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5eee0a2aa46a0f383a0ed41e0600180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6749ab8e881efa5d8086f74b62f4d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b489d4a2a5db7bfd03dd2f553bc5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7b54093afd59229a7916a7348410183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda48a42159ca3875c11b393cdb68373184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1eb1d44067eb963e59794058c9e26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc53a97bd957b5ae6ed5940907eaef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4556796d3b44a55b6ad56fb1f20d9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e09eaf3e2ed653dbbdfbca2329c65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a5d2a2093aecfbb853c29dafe17d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e9901ac82526975b9364c7cf31aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9353f29927383582acbb3e8975da8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b30fc013a0220dbd0587be4e785a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ed365c5c2fdc4a76a6e4e0206d61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a60f7d4c23051167cd63c4b6a782194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35ade1d7edccabc82b0129e7ed9e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9788f9121fa555dcfe149072561c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69114dc6ece510b878d3acad5fd5538a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043d41f6da8ae5caaf26ef4ee344c5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c685c7971921baee059b441e0d1ef40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973ec2a7f54fd43c8e17c5e2b0fd8c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150827b5467e031f277dc77c779d891201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e52dc016a07133b141ace96e76ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80755737e6280856b9362515f164bdbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bf94a6bdddfe8d7d08db7576f9743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c776c9e71e9acee24a539a4096f307205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c042a84197b55f343476ba738d1ea1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb6398152ae92ba43c1d04e350f29d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e61d04bbb5ee4d1db00bc1e96ed8c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95716b33d6abe1e4d8b3a2ddb58e935209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f1e6aacd36be12ef00756587036f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e064611ed4866ac7ff1a7235dfbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fa6f766856bd379e0f5934666a3b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c89bcdd191b3f0af903e484c648a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a570b23322aec048aa57d5738dfc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c042684f57d2cbca9e09311e794a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d16799b8471533f526eeca89e8273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38a319a91319136b3d496b167fbe8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d100aae997fa0b91ea2191208a1ab64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f40abba1145c73ac7aa0e352ebdf3219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>