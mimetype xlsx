--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9173c014c37c257da4527aba967bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5e900d953b3bdd71df17eb42665f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5413b4fd83bfe8519fe108433a6aab63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a8f266244ef090911e15c24788184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4081b4d38d1004c128fef408365370c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb8ac8bc5b68c32f1d80b6237491636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b604a479000b6ce9707245554857c357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22cfc7a11b02b6b754bcc64620e21d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5d82d8b4b1d3301a3af176250f68a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9c62dbb83cea52da3382a724aadfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aabf036dc6c764170104d44f3411711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b3cdb7ab3c6a59063b194685307e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c673a8e0f643523c7800d835f1cb1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53cd18d42919a849b82e60281bba0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908cea3324318fa35bfefb42284c4c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca58bc66a958c5dc66993fca9895b0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e7de37b98687d2e7a46b13d1dbe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48001ac3b6eedd703112174ece2d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2a36717a17cffd97f1013bfdc9d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf1eedbebe510ca61f540f2d31f12220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af91a321c52cfdface85155a04e4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b914f3f16ee7827fa175906c90e7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b96152650e7f7627e10c24b6fe507a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4f6beaacf70d04b08d0b68d9594224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a706637da63949f460734873602825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaec33bb387b92edeb358060b533c2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758539ec4a795783671032425b5b4a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efca861a3d634aafc557da4886c76c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7374328134fa656548a4bb39b245bcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26cb6265dfde935c87959cc4e9646630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e55c2384c0b1241d9a63afa49289431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9c3e1fb268053a1891f3f6101fdc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c5f695d5f496729e532fd8367690833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749d8210ddcdffa458f2f7e7f6090ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c0f7b06d74d5a81246f080fb6d3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be361deca2f453654111521f6183ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0af8f9ed2d7167a305a879bbbd37637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb91db658c067c597505690231d4438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23fead8069de87f6a4546ad45dcd8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9188e6925fb499be060585e429dfcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488967772be8c597fd60abf457bdebf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89b1c5986cb4b5e73d85fc2bb65af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331ebfd249399fa9c5b5af3678b5dd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3a6b5593312f7ec32e960f05f3b7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1dd21bba13c7b732aee93b81fb53545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502500bacd2f02cb66b292a9807067dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a0cb0310c3d16e4108d72b86111c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ced6459e737fcb65248cdcec79bbb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d696520f9f6417db07a260c9e30a1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb2f5ecfeb608546b7be61637396650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e05d2c4ccfa9d8129daba65717d14651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a627df615f68703f16c14fd31f9f1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e931d809e142ac6709690d8193fe953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80e31d556b49baedf390fd20b05ad654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58a802a7e6dc0da4d5e8007086075c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea96e58f6ad3844321d3d2789bb21156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd238597a72348ac4f749e52a0c5f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb59d123f68d087138b206fb566f5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c7ad868dd1e4faee71a304a94f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79155b3ffcc94c88fd3ed6049cac2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053381dab6192089d5d388008ac7f4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eaf360bd1632db9432f0de765d48e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154cb271cf079511deec54e2326da8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990fa916a2de8c7502e77ff9c886c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7d09766408e11f3d67a346ab62d2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c54c19e351b3a4f614c7227dd471d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6360e51001d3697869ef6c2fca29467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c69fd2963daae531ff87387e6b90368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cae6b79c76a9808e2092b476cd7bd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092be4ca3ec0dcc6682cd11acf2b1ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae39e4cb8e3fcac51432596da7899c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ae094a2c84bce9e7eeb2fd039268172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479683bf6013b2b6b6fd8dd5062fb99673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71856e1c5ff0e712dcf2358af73a6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bf2c18840103293fc10323287c7d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e955093996c21c75dd3805ebf6bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26016a81c98790e72286a60bb594fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a447c82f965792f2b0b424c2d0e6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861931d059c85625b01018af68c4757b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af00f1946a8388a8ade5692430f59a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201930b2a461a624049240542aa0f55181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e2f3077e00812f7a9468b4bb424e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e38d981d2b3163d9458bda53a671083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcd76b1c9870f335d7a763dc796c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef15dfaa2e15ae97703889e0cd74f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f1732ff51eb31700471336fa305e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44dad9a3624f2114f5f72716228e5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5491ead959ab3fc763483ab7d0c6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b614ddcc548d45f10f89c71dc1dbc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2b2b01af5e7b46fd8edb6dc83289f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503fd5072ec1de232a8c08fecdacc3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394ce68631befb17c831fcc2360e8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb9b1ff11247af3ee51f8e57f5b78693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072af37bb6213076b11b8a85eba9b6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454d4437bb3772aeb853b201de6e7b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd5d7135e6c643ae5c01bdfbd027296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fce879026ec7f30aab1ebc4573b1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46247daf4403e77aa4d793f9655c4c5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a49fe7dbbb42c9cedac65093981699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48654fbaaa5ac2ba4f8599e61b8e57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d796eae96a7e75595c0bcd5203ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba00e071b2c5fd7d2714a8fd88ba75b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc09b73f8a59971e81d445a590265e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131dd53c09e5e3b7aca6e60d16f0b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2787de50bafd9d66a9229f867115105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e781239dd2fbed0f2c0a6c9d4b87d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b156ed7a74b3b869fa40af3479271a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0043f049d01d2c74f0f9f7d95697de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78f77b0f6409ebf193becef21dc6fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c741a5961c27102d3b9726dd7bb77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efc0fc745926e0ca8e22a422e3ed0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20451333d563cc3e448db65d6a0363112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946bafbbcf2fadc12537d8d1e1897ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a446c41b4aee844a2082f38f4700f9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc50fbae07de1560158ae264d1a298115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8042796e76cea7b33c5cf200e7461c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21675f7ebe4b8e57e23395bbb95c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294dc4a0861f9f0049facfd1a9ebff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e132ff1b81d02bd038bd472e1c7520f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c90fd15d8b2f7b844d20e40cdc432120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25bf4fcc067d1bc577ffb6313c2591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d417bede9265297414ab9d5811ae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5065a59477d5d8def2b3ba12621352a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2aa8ede4660a724c40e20278f8be2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59837e2cec1827c065f2c10eedb4dd17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b14404b92bb0884ff483bd3b47a0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba74f7f9dc5ce24b29e3dee6ed1e78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb650a95fae13614476529ccb55ff5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24541fb3cea71ec5a41266165fd5b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088feddeab4e7816e21ddbd6eb61394130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32558cc0de08c675e67def771de9c82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffee0f5a1b61b6cf8b14a90758007132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3d97439ebf4cdaccfe2f9b553581133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd513bb823415a19694c1dd91336d6d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaad5aaf7778939f9011aabec433600135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650bb0d33cb323fe6e7755dbc1a321c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5cbdbd538bcaf070ce0c6bd092df3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486e3089bd824047c968da314c826e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee667d6768a558b1411220177fd9f40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f1050bb99a6a0e7b069954350c1a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51212e13ff938a0ae49aca054f79ced7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84310d3a9078aeeb2083547b5b76edd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46513f2ab11a0ca30310c88fe9465c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d7289b9a63fae84d0b85c70aca44f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb660ae7e89b5c5875dacf0df1c630145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1ff5bb858d2f81ef4dba48f05f7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee966137be560c4fb56994f0b2748b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6a0c1adb9fb2f3c3bcc93d823d52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb45d33f8985edbbdbf90b1537ab4f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98f33978aecfc051d56a8a21f49392150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3be27252a6b8f9bfcfc50f9506849151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceecbd0fb352f35bee236a027985810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64336d4ba7dd5a5036d15ff935d278153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd279245879405e337d2c9f95eabe6fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a503354c3ee2ec7e932e3daaeee4c61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c1e0bfd7ed21a597feb398c0be23b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7fc131e5ebdbe0c0ce80770298646157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b0c23b49b6ef7eee22cc409caa3c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5952c538ba79853ab6102b8993fde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09706af7e01c29e4c2c5bf2e59e58aa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e0831ccb95f8d396dd827ba6f96a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852287c142ddad14345aa702c80b421e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbe3b5f8577c1125812bb40b5f1a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb98d8596eb008bf7fb1cebbfc105ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635183c8c8ae7ea21397c55b8d319853165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa542275cbe891e01f01a4539430c30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084d61901bf15691d8257d186b2067167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4982619b5d9c2fa5b90ba458e0e79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b9af55fe04097430c7466b4c89bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693fe3a6b7e99fc20ac9e9f8562ed53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3fac2daab1855af85e3095d10192171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58edc26bb12d55ea5291cf2d75970a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5f9f372b5c6954fb1df0b7d6fcf85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d78f788560eeed44dc60d06ededc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14089b40bb991c1047417c354bdc3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9176a1e2f89ccddb405f7af3d1e24ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80b554e0257653e5e8d42c403e2536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35fb127ebdf0d0602ba54b276398a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07801d767783de3bde61883f3508b3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd5fc47f9d41bedd9df3eede58f0d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007b8ca27516decdbb6e22d24cea29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a90420215cf193d4a460bedca32d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f578bb7e440d3acfee12f36aeb3ec4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8f7479f0be618d922873a8534c647184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d9dab71d5a07d50f9d1039a2f7fff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907806fecc8719fcb874a85fe9d92a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f34f6b5e568785506c18cbd43e750a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c94c7cce2c7eb178537acb08177fe3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a4aca9d041fad7108b58c966fc7c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a3dea108e7b32836fceaa49d1e8cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da43ebfca5e21c14567b45c7eb3509191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466eab48b3fe6758b5c5d841acca4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bc4eddb79afa4fbc6e8fff7dfd99e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ee88ca7a594bec886399e857dc083194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55073c3d666786ec4c41f0f56bd6dfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a88b8fe1e93ff30705e72c6f55928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f944f7512509d6aa1c6df9a7a4f0330197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c801a6a73cd9256300a87250d65c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e96a1625aba6db076e7bda36705eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369c9602829d3e0fb037f94c9bb2f77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a0c7d6b202663cbbb566c0e41016201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159a33838570123c5ad466395841ca9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055da2e6ce42f5a671105223871b3b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d88461c83843ff184da9d9c14adfa4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6dac78923f78e889f957f639a5300205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b017f80929ecd9daf64a6a5ffef597206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887572f9a382a5811dc2ebcf3008b342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c021a37fc44101c3c2f71e46ab01397208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4725dfb10528235c1977212c4b284209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339cc3134d350ddbfe915ca35d42b3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7693d4c56bc74da1b4411e21a117d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a916f6f0e9a2ebab65921fd12b5fb8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ae7b84ab3b30be6c2fc37a59638e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d774668516dfe1d225a79794db704214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a064c5d727c12885d69683f5304628d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1152502aa7c0c27000dc790255681216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb400ea08b9dbc36cfc0a9299cc1b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082e973f46e9542c05db0b40c3dce45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0110309791c97f93a7acec3a1eae9b6219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf20a4b241e8fb80ed89b40c78db151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc4e709f5b68440197dd5bdcab48ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3a7afaa04d84ea5dde249773ef413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0470a859f0e55428a2fc4ea7947c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7eb52f00c587fb016b506397c464c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75eb15e37c5e5e3839a33d35d42fc36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c1f92f40b6dd65020b851f77748cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341a3dcccb064d4ed107ccd79bed0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e82fd2f59cd7ef858739866ed407e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1ed4b11e823e69ac200fa4a942cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7e6be61b597208bc137f522ae6f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1639a045067e7b1497dd9b5afec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286241e62a621cc577d7652e24dc61c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32e831a72f3dceaeb85a7445b1b4aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f2fb1823647bccc8e44ec2f92cb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414837485f973a491e75c7dd82e89c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9740d9d37f84881d3f6fcc473a2ae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec202e59fd4d947a06fbe0b42883018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089b0bc8b7268f63e535e0f608831f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eb8b3b9b98b855991b14517a0a73b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc0524f2f708ed62a115ac2276450f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c821d3f0c19336872d75f01cf536d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd7a0fa910236385f3caa8841ae4f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0924312e23d0fcd3b9504eecbd7d0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d5ec945787d2cbda1e8d233ef63b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8284b4601f79c04313a5ddc2e6cf1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61001c9ff90344239c25a47c1eb5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c107a6d02af2666ff5e0a5c11bce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6fb162432b00cdb08847edc7f13c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa6b24c27a8d71f29d7b144aefce0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13242a362416d2112129b7ae732760ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f743304095be3ba240bf332bda8349932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d2bae4e3c1ab264e33298056ddf0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59456bb0c51edb4c71f902d1a82ef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e6cf903e10ad98b09c7567d4a48d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f67eac60ec6a354d6f1dd4686357b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de015a33efe59938e0c4e0dfba1f8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce19c0f2f827f182aa69fb56e2ddace38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c11de6fdd1e74ab819b09a52863539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdcb385ff0281d4397cf0347fd244540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaeee7e8f4c2ac690f34ce1383627541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b8b367fb9a50634a19aca9186b95a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fdae64dcf13e8fd87b4eb93625f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc19ece921db96c17ab996bd75bcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2d7425e3a450d812eb29eb17619f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137639cd879f71f902ce7993f018f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e24c40d1897dfd87a131fc2addc4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14035b191243230a39eb5ff075035ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3013cd9209bb4cdf4be37d6f75f8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5461fd6ba26be458439b4b4f737f9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbbebf5661112d697ccf0734bd757551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceef42b88a30d344e50ba42daecb9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf66f1a91a4f7dff351e71f6128a96653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde794a9c25359bd27aa2ad515456f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218a8d187240a0250b2f3e866d1666355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ceef41f8b711d9faef7e571593d4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd31100a66ab74adfff964e531b6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5360efbe138ae958e7d08baf1e84958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0d82254c2955cbadaf4b6458ed5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba263a69538e34153f0c6c9a0e36560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fedd393eddb7fc81dce3c67e3145b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81f79ff9fabd986abcf5b29e0671d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec62892b393a0a8a61550e7d409297263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54308b3a6c7ebeb8d93330c2b7a4edf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649343a14671b1c57da3bf918855cfa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537866f67c8a9e35a645011b42d8e5ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9404cb62861d3cadaee4a3342307667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f1c2145afdbf91c693a8c2d20e2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9650928508ebe1a4679d62f529e33c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aafbcfce9b9b1193acbc5b9f0d1faa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6651ee9fd81492e3b2b3b3b0ed3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93829ff60dd461aee8ab360d66023df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73974074525f3ba69c801422b2c0b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4eb2cc631fc40a04d4991cfbff36974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620a9c2d976682f73677677da4d39f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbdf027d4044f5ffac5b8196247cb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9681fac3cd787fe9a0e7042097f43e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162f1a20e2d97198351c67c4bf3b5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dccb23019b3b29ce3e798ff6a0faf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c7caaae043811760842baafe566a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7e23570856a31a258e5988033198481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ddc175f1e06f92053e9c2eeabe8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997adce02d1dbfaed505ca16b6ad6d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e1365686d280f6667e520346da0c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffef207e38db7dce5cdeaf3806845685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0150e934e80ccf809875b5173e940f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adb1b532b6872459d573ae3d2adff987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531755b64a59e362e082496ae83dc99088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc554db3f5a592e114d2887de7748fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afa2590acaedcf3dea79320c813c1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65bc09de6ad595c20b342d787bbb8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d23233a4738d2b8849c1bb70c9e7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7956863dee7132dda895e23fc2d25c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677964ba2f295340d0eb5a8a678191e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316cd46c7bdf92c91cb1da57bba4e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b7235cc18bec7d20df23e727d5b8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac50b7364b2d947b384d5d692182497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac578994d53f361d0ee41d0f7871d44d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55bbc6495e1af6cb40ffed7fddc71a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c91f7df34512f80c3b1e6dd8fcde7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20d3aef8bb8d15212311d05526defc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0c5215c57d3e69ab784683803f86b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d195f161c0037f725a5c730a12b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9b31fe544242a947a0911054ce1d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20310241b08b525927939168ef5539105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d34944f6b88336d24bb6d33cb35de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa765e91a51879c678c62d60e4dfda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c1d2f57f5d197cd5e4a796bd1c99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf601b48255429b325e5d30f0a53cad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4a6e0ee47f0b353685067f144fea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25280278cbf465072da119cfbe5421e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c937d9d832dd60c3d9ea3b65f7af237112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea17e125001cb73450120ee5feb30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e036f854cef5d88797bec5a76bd97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d208b0127f103f6debc3b709d39ebaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9b719f4fe54b2ce51ff40bf73d1cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e52f5de950dad022b5bdcc4b69c004117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897e42116ef7198944ce32735ca6407118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a15afcd3542ab4390b6bc6b56b6d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d0af7c60f099011c9a221468231c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3610998bfd17c1f437e0ec7882ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e22d335208d94ade22342555fc593122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82553d4d3b64e194cd9dd6129772fb33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074eab4f3ecc75ed4b29866c083e96d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3be21fa56fba60905aae79b5d897f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867b520e7ed8ec2ea123a270e63322126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ab6d604c1dd1ac56775d29070a2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5614417fffea7e021f90183f7ff39d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd4ebf754c48405b01dd02aac0a3ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea111678d8e83147212ed81a82a15bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a5e4cf6376c81fd4b4f975ff5871131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547719434bded02dde994241016e753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56708061566050e35faeafff9f628133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3b0d787231edb67bc9b865bfb779134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac1c120cd4babf6eb24bdb7bb79d9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1501bc5fa474391202a33130cb89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb119d84bae4960836f46eccc4e79ae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4097f9e90ffa1682039baf65bb44402138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e648eb3eb1e3f36c8f3fc546eacf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdeb5c4dd0158c28af256124a78f91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb707679b092e9cb8c08c3d720cd98d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f71594722438a0eb3e287693796be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f69217cbccf8e3cc4302fd35fc560143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3054141602b6256de76f846b3e191144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc188b228bdbf72bb881581bb2b0fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a6bf54f23232a26d14aad1461fb69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131ae9552a51a1a91154ab7b23e54d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5369ff8ab75b8897b5c2b2472ba9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9102e96a73e59cf1b3203edb505949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be78a69b36950a68675a5fd19b34627150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af77f01fe0bb0199031c4fd7a3fe00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae78d80f13301e4dadd786d3b2d8e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55eaf078da119e7eca9549ce59c9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58867b9a4408341c8625293e823d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034deb66dc884e630200d7a802c8250155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf04a4f6681943d76f2567afd46aa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531aeb6889095f40f74adf1fd77468a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea61b33f7c88c79544c24a5412d87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410736c59f52a9b7cf10dceb608f58c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820881446dc173c2e272ce9d833312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb9dd59fe365de6e05f4a63c4bc6e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a95e9e7b155842d464663749ec64e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946cae53065b2be51c51d78eb779b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874480176eb5906848d758834600d475164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feb53c645236c5a52821d7ce179f70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd808be89a1118b86718233c7c792166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f11ce033b6af78cf539462f5af0ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb077eba47e04dbe0a6eeb84c151dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc358df586434b278d2d98552e449b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d7a026f6296aa66936194e1db7e8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb117a4b8bb268946281263cf73e05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9f1b3c562fc0cd5e6a5e149deded3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996fbb4b5acb56d1e3452329da5080173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f6cc96c656a9281c908ab40e31e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4b3a4f3ed358b3b9ee5be762086d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d4fdefa8330afa21d43c6b123db1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3df906fa50c1604c71a8f683301836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb72ab957d347ac30e5241f3b441b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d50cbeecd61118b833a7ea54d3a3e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a41aadd2ba29b0c39545df0d72569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e1ddc64aba08422bdedafc289206c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926753785d2f8f1236292b88f94e9d99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75625cd562b693e8f492b62c4fec3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ab3c7d2077a63ef1c644347a1e7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0c52a0c13bced003b595ef73ca34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad6681cd48085dc5a6bfcf7702be2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f732af00516627330499ad1c47c13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03f5107d880607ec2a8783c65671d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d90539063b967b595ab575a92f23d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ca710197b01daa7315485b970255190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58c1169fd3a6f5faefd8f5fdd04dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68756083a28f92f0952d90adda7357f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb715dc2c73adb998049eec2775a5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb6b970d79703a90653c53cf47461e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465aa0f645f7d454d9a4146a7eeb4f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa35d54ee4bacfd90afe91306cf23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ad6e1bed58c71a166624116138cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108889a01533660494f1b8983aac4792198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c94a3766583291f27f2b21d681965199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224dc61c96c888654b3c1c8ab082906200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03489d89962230f7edb4edce12272dd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bb393b8901b50d4fd6afa1cfe1189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184c3c97dce93ccf53e0fbbd23659e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e999b73f04a090a9dca4d9968ad9f1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656b91e95317d8593468cc7235a002205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac586dea3937b939295c07259c840725206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd6931cbbe5459a4cfe4d98a093961207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adec8b714fb8a645fa2e7cd66c64dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99dd64617a972f8ce01203b989c05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7e82d4b7b1710855194de2eeeeb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bfec6dff7280400818a7052b38fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc1b7b40dd1567c7020a93aa8eb322212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829162bbfb8dbe113118bc2f126f2eed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df3f6235254cf15061e47f8d1bcb51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c1e9ae4b00fb01786ce1c3bdced9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6021b1f84e772a605256a78af65321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7a7180d49da1b9c076afce7296682217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b07233903566bbc762717f49ad0ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9753ac881b3b891b0dfc597ef011a6219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>