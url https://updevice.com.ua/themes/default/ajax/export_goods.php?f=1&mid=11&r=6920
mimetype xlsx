--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ab072e6910384e9e363506bc813c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a120bd5fadfdf0ad4786a706eb378d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be8beac408a48e1576dcf8dd3f0b7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4743a4c72073b451e0d323b59d9e884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f0e3d696382ea713b9471bc9a62d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e506e56686ec5934c8c526312e889856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb99b05d4887e1f6417a93df1e400f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7b1e2ed57f031562b3a26ab018cc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b33bd2fb7071a061c203b71a2f3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdcafffd4e49b4c755b8331c9a92bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294b1a61cfce8c4df8fb220d06a38f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771f0d30c1c146b8f6f21087170b18f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce148281c590b7ad48a87b0ac0b7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aac942c9570d458a81fdcf7d0cbcfe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c71994f9810b87f6b906887897d9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad2825a75a8ecc0cc742b7cdfb039d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d522aa09734587dd30fe2ee46eac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9e622f03a87fe88ac2ec16cad99618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e265a9f2445540bb757f4185475b98b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4b55d4696196e92b6d954eb2485520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7cb6d142088f5c7b3422b4cf627ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555fe575f656147eb56f46ab1fd07db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a5e01d4b2633d981a87784ee7cd4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45afb9b437119a834daee2140d6d8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bfb750c359f4c59df1377f83d092525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f706d77445f4b32c813b3bf70e84026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482fa7bb12452ef31df844ad4206c0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826cfca9dc76d589ec93bb0464198cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24603ac6c074bcb01244103aae51314729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df83996aac6d39ac4386992e3edcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4b6045efab1105b04f85aed6fe33031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78aaf7c327c19cace8c6b18bc8fe2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b962486cc55bbf92017c12f85904233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f34149d37ad63564fabc2a61a63b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c870f02d7ce906b0899274b9b5e19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d4d9ea7d46cd6a974f1f724171bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b2141c01e7c37ebe6865e522589737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60fe55cf628bf097905c76bd77b49c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93d1b6da2c1cbaf090c34f7115360439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493766291402faf90632a81530988b6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7a1188b7321d556995941181cdbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b69e26d896c7d606c5dba0dd96e0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265a095b54bd913f2534afa81161af343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577a561581f845f2fc6aa56df7b6f1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb2fffaa802f5bee8daaf9b2a1905445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4c913b7c1ab3ecd83427105b721246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d8ce9066c104cfe300ebf974ad2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899ca482270c5638326d621dff76b4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85f0363449d9bc0e1981db31abad949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6a218c77f8c32d18f6b55035f0de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ba1ee8b11e86c19f03e0dddfab0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3828c01b53d30258d5ad14c4fc66a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f23e841cf0e844192cefb7f5ff4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a53bfbed4b26a69d886a62f012f0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b01570bf79260296dbe2f3c71f5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a60e4a4f91c2ba8131cdfed8e328256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6b5a9d02b84e90ac185d8b13a43857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0b68897f63852cc59c41dda96d71858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fd6d3e5296e16cdf01912953a57c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82769a3856614abdf03fea949bc5a7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa1d2daf875b29868ea9ac28dd13261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51cbc76117adb13b182fdf1904596c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24c3b3dee0bbb25a3a139c4bffb1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d3cbe915595f0bce996bb66cb15e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4799de9f7e5eef5a1010162faa147d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739620787621872465382785c3bacb3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e35b21a1bab037b125e5a758a20367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0b9311ef834e05fdb7e9a86ffb99c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca8ee55017e5c26640abd11294895d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7683b964e46ad55862040126a5c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62f997f378258a6387e0cbd8c731471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21c3595cfc78bae450da23b32b82bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d92eabd2eafee4184b099cb8f4c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd92a2edb36b0cde6c0788f141c0bf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514df108f298507423001e5360d3f3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8c0511af2c82f74894941c4aa4a2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704424a904052e1d6ceaf2323e9889cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4705075d3e8e5bd0d51f293e182f08678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b583047f8a028fb957e22b9f6abae779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57786ab22f8098f37688829f8869c27080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b59fad2e9cad875f17d97f9071fda881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13732f1b655ff38810c9fd67f0eadfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd3e8e5574f3aade438f8a769832083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff6e48aae859a55dc0623a5fd7ba4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244600b7735d7f963c7f6270d1f05dcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f2eba0547c92bcdeebdf2779449f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31840dab09a562d864034845f8237987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e037a5d2121b87dcec78ec23818ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480185e693b1fd6b10a1cf12bfa212e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75bc6e2c4be008793529ce8d49846990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e06220a298b0ecbd7672bce325f74591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3f0f7405d43386a3692911cda97192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4fb1c123a129792fb635b4ed20a9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a18e844cd298a7584e1b729dc5e9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9ba5201b3730593aba6c442d893495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcb9b35743db8562793408cad01df696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1525b4fecd9a7ca0c51284182c040897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0676752c6445012fadb2dfd6ffebf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f2517aad566730fc82661ae7cfe1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f970d119b58bd4443218410d35ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8fef61d7477c2b32798a22b81e114101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40eaeaa18508e1d4417194c4c44193102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0979958990f27d7069443b7a9f39394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf1fd004205a3fbc34fcb7f1d24b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b42ee656a1668f5cbd1815272e698105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f746527a735c0059ad62a133a0d8ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478aea55c3395550c23c60a35982c66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0ca482b239a5aa3738166eef120e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3f7d3ff03f2ee28b5438a441237d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448ee3ef43fbf1d52d5de225ac6295f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc1e73d0b4c379083b06bc34afa7a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a53a9f0fe4f9447c9dc2b679d90a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a32f2dfdcff47f33c8ce179f0d316113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277e3cca253cdbd8494733b2eafacad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57327327e0c25de8423ab4dc68b1ed0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3381d9373ed37c46f6236e932de943116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198569ea8db2c0ceca16f2d4692d937117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c800f1c17a5c77bcc9bcebe9ea64e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace121d2d07a990f2e58a2b4e55a8515119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee7859f1555ea864d47a44d23cd3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f51c6e871ab557d9df284c9ec7a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1d2d19ccdee1d08273e3e5903c67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db1c42a150356f1f104c84070c798a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f38c750b8171e0920e23a5960ef6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9e1bd0128f9f77e0206498f890d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5b62dd5203dec65706dc326c8a23b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a934e22e8353122c0221f6ec55475127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba72c9f7fea229e6f5b53971fef5bf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0aee5641c3f0796bf580f41d0ab3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f253dd6edced5325c7b5b6352f5353e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80789be64d0fcde36d3dd6ad42a140e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8daae49e6317ba905e5d3985722f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065deeff264103b29fc78bc71688e978133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562f10f91e63217c39b311d09750cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3097e74744fea28503c6d1b3db6cf91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e157ee6adacd3cf2b91d637e7575e06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e5ab255f78fde657da44b8b80df0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d744ac4cff9e15b6d7d45912fda4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83585d4d6bb65daff61a35b94d30b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cefe8130b263ea94056ff1f008289140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76de382b65c2a94ab2b784857a61f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1939be4be81d9a05b766ce1158cfb3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5361c968702b6e3cef5c3dedbbf51a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec965f3cb5d3296552f9eb0f3b5b584144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2c30d3fc74c0f798d5a0c95f23d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf125676f73a8b723d12da8501bfdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9127d6705b2a8836c36ab87366be0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bed5484ea945edd0f11848b199b1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df1132a9703e504780246bcdd8afb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695c41530971aa4497db1b7078799b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577af729c5eb85634c27e72968d5cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c74a74a6844af9bfb71c91821acf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b397e5ab14c66ee63e90030b53dd33e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ccee9ccbc68300ab1320b8cff902154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de550e9edb48d27c371a173c282e13b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1254281f6d62c2e99a4cb03cc01423156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af95329dd632fd3309200b8f067052f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975c1f8434c0bfdec6b9bdb43a12a71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ff49d0a314bd597a525386909b92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056b6d3c73755d611186101221b0ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047b06333b9072b9e83e0af05bf714161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e3821bac94ce2be922255d111da7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82226a145d4db3be2dbaeb71ad588ffc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766675ba4c569ab91bfdcf609a96d97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1418caa6b3cd80c410f269dc24d57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94c02676e23fd6bd0235d7c87f310c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17acf7d32121866241c487f8e3a35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb4a32d4a9225eabfd603c5989b631168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cec1fdae3ed208527c1e1b9dc8d486169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6e4bdc65c0e47d464ac5e9b8c5e6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2812ac30cd29ce1183d4fe0e667fcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1cde0c34f9bdda72fca9b381cae1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c34702d4dd7cc160d417f7f70a0ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419a3300c08c8d9666a61f606d91b7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91111f9ecfe474368c49661c0a88bfd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35541cc531d55c004f8dadfa9c680d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe2996eb850501abddabaf6f8ac8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb0262bd9c1fa52cbb0fb8427bb70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d502f0d37cc75e14ac214e314e2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8f918ed0433aa8309dda5ce72436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599f0880803b868e0a5d652cedf5031181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a450f546d5e369eed6b13d311aae74e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079313d0b9c1ab9231be8abd019a3483183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4723c19c46cd903f954d95536a60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5e2ccc118ecb6aaf034f9cd5d15c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2734a9ab3a3c2be92819f74a57bf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4bd586c6eb09c30352e044e16886a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8a2089a3ab7fa80619572848b4875188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e80bc3b5738b588a0ad1e9f9be875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0c4ecf091e12e35cce32e427bc827190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5cfb590e5d45c088c3e1d3781cc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4a335cb05d2eb5319dd797835e27e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d091b3e7bc05fe4b0173e865570435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc196ddd9ceb261dda1cac6015c8f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42f0bcd3aed8c1feaa45a05ef76165195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba8928d019b8abf092f3b26e511de3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88587be82536ebf2aef7b596c27d96b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd095a17c4c1d3bbd2704701f562ef0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c088951c5fa76ddcb90fd37c50b03e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ae2aa06a352d3ec5e8e8c7ae4659200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4de741c3e9c5bd7826e3ffcee0cd61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ea59193987a52beceaad6bccdbdf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195c3b1b490856c145befd551d3762203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b6c5521b0e4ef115b6134e511730204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe6c0592d0533dd97ee9997c5f1445205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87558a3b62084f028a7faad9e6f1fca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cfd1edf1b90eec060767dbdc81155207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9e5c483bee33b412095b2836e4d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f592e1c230c1855168932d0c403d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482c3eff8bc2f3241aa9ab2095bc59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5fac1f4b49c91e276b61c08c0d43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b6673938a7ff6d273f13d3770817212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b3fe490da12d91710d1d5ad22fc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84175928b21cfb88b61845223887db85214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3f4d2277ea27e40a4f6fbe95309a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8270b29c81200b1ce59230994d3a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f51f20e8fc47a004ab2ff55687a2f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfa803c99f764b4b2dc44dccd3d67d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3dac73534bfafb88c1cdd918c76c7219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe212d865f35f420ff9fa9e7cfad131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a73ccd715cc027447f529d5a18cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340ce5c09c1c4d925d15bd69d9256a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a553be0dd95517b89c0d52cd8d464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc79a1bf19873154710fa93fbfe1c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dfcdf77632151da55e08c303c819b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29e9fdbf0ec2dd6ec873f82ce201197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d571677e9995118575b5d60bdc6fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67387d2878c0572220073e1f6cf2fe469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24438f433c3845c007d368a4c51e56bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dad19845116eae1c67a6dd02bc11311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c27f528dbf6c7628b7023b05b90512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aa6098d125fc80a8bc5153a67b07a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de22cacc6e9557a3575cd1d3b5160614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5af62857abd33e3e74277493eb49515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4385177f504123bd518f482d5a2f7c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62753f49f82e9980e86c1eb88996d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c00dd4386807eb50d8d6eee06a6fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a173049f83a7fef9ede74442e187a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e777966a2d28dbd5823c7c7a4bf1e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e50cb8cd675a119db7d716bb742c4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e11d3b107f06eb0a6cec0a93416ed122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2efca29ce631a9673689567bea7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286c4dd79db6be5ede9f8383fa9749224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6f9eeef77bb21a6c6923361627feb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077cbd14ebbbd7dcb0e84a48b8a92fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818666ea67bd55bd7cb6e97d35726a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903b646e59195bb10387e5e7a5ef49328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02213cc3919b3f1ec01c9916183cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb493c97ef6938e2c134389dfa6da60930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abbb4c7b6a3cc0ec7b3478cd472c1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c4548d2e7ebd3de6c383ab4bbeda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd30c8e18f625e95970973b4e03f1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32dd58c210a264f36ac842de26c9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6abc873936fcd0cda6551baafa83b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9748d3b5cb572365791125df2693e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb346bf339db5cbf00aea22ffe522a1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce7ad3242a3be879f8fc0d69c0bd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d704ad29a3b6b4db33f0943761c22c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e101b43e9f948b0081e5d7affd4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ede1e6411df1c6f3818a8492b708c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d00450e94a833c093c82d613d7b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c932a7fb659f3db7e80f29aab652c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7631ae7a256339f8b0817714d5ed1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e1b9aed3e96909757ca3130f36f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b90108747f0482c2c155cf09d38c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8205f5bea5dc01d787e10554cd221647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3038f0905c9ba3faf1195205fd5aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24a131f83898613199fa7486ff4ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa41af7cefee6fc823390545d9acb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0127e0bbfbfb5bd86fef3dcd8d8a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133cca67ca7a94f2dd641f4a3cc94052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a74f39c9fa7fdbf819de71a5f86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15742a696cf904e94d0fe283d133c5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329d8e7a7398bb6166158deb3e8d7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286da830d6872df71710e4a6de41bd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4cb2c2d7af2edc24e52d54cfb062f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e861e85091822b5a04061e284ba704458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecea1c4c154543f6247b36809b1fef459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb953ee0c9d6395a737e3a771481d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5003ea0ac970e1ad92362865f09961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a3fd03abf989fab458a5208260b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692b20d52c1677b908178d579fb65663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2fec4a29147f50bdf3eace205f5c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee45f047929cf1b5481ccc1603aa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738441cc1a22b8315085e0422da3cdd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f9ab2d784282f84f4a724aca5b6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58985f25af933fd1e8695d3ee2b124168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8150473ef46b049c31ed1629db5d5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803540ebf87fe2219b3c827ffb5cb4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d04d6733961467410bb3d6c2f0587b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb7b54fd24338fa3e2b484660464472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4cbbab44c89d63578e59e65e4a4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d52fb8fdb39c46d0fa91c4fbba2a0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fc7dca794a3763ebd55f47eea586975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9f9ed6f37887fe910fce78bb0d0d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637ef6cc3a06a2436da9af9ad8852177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515fb4a209d1f1b2748788a493039e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137ad6984e1d49da4a6a8bc28ae294179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f286d8217d3860454ed9e35ee679b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a29de87f7a4489298f0a4bc5bd196081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c1830251523bf8be61bf51d663f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43463176d0e6daf51582e7ca8baa219583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca359132c626adc60c7b4179f3273984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed99534805d4a78677ae098693f6aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c544ccce3b2a36b9fabe915a62df886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd78d24f0933c50bdbd193bec7d06a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd22044c97608c7b6e2cd218b21d1a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796eaacf80f4ffe1fe0551acece9b9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cec150dd2b5abc8bc79dc11c0271390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb55a53ef364e86552e76f676eae34c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a812c1a49ce7855aaaa78d6571493392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaa737164db971bcf5bb640f24b66893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f54ec3e447f7ebf4898a9b736c4a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd1cb53e5a7dc672d6568ca360c0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae05f590fe28174aa2015d56043d7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1506628e807d7770f889aa075f7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d54c5f586ee3ba651905ec0dded37898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c0987972033ab629df37d83456bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718881e9591d58a627984203839f5869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc698cc68f41599e4caa180744a1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6067a4ba16461a281c3da9748c072102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c48b616b9dcbc7d4b421bf1863a97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a7fc9a5be1dbe2f2fb6c732cddce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e4aeb8b36436b66230944cb74135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6432f9a39990733e32aa8696fa5d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1843359305def5c06284d469ef280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409b624c623b58a2b6785998552c88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f7aa835f6dd96b3b0eb8b93a5cf6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e040a041d4ea4b83a4f411e24e2cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b75e4d7987fcc312a14fe13ca41c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fdbbd0b434c2d2b1a2355506347f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd09803a522836cde98ddd100da2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b6563ec2b05fa61b04d57a2292e38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80870d7bf3bc3e062815c0cc728def115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42069ddd0ee096a9b86930674c119c24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e899b0d14960385e20f4f5a10b37fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7921d29cbde97a63d6cc93df5510e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f81a99db2b45e73e25692564be3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f5a860001e45acc7f0c8565c0802b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bee90d021123daff5ff235c51aa19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b757149a88ee5c788c43e71097b2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be965dc667aacc1c6ec55710ae36faa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2148d0dd4d1a1dd647481931bc8b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c358b7cbd67b18262fd8dd0c0a2f07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ed3c95b1bd5c57f1cf03a3102b63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514aa43c6786b5e2b04dbfe3acba136127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9449ca9f59568bd89167ec5f19ffd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5770cba4e494ac9c66d72e298cf0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f0e64675f6dded777cac648c4be0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a123a863db17fc52f4a2e17cb3dfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679bf805d377bfba3868e91b8c2823d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dde21276a510c49b298789ec338441133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc68b9085d09cd04fec9408d8f58fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a75795f1369d13556a6317640867135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baceae5ed5bd26be2e53cca0215574136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b13f24593a4c720886a32c821aebe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b8b88455cf8b3bda2c7421cf8387138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd731be56151b09ed540e6f934097139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c18e985e60bdb7180638da4c6b5fa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88956cebb637975d5aa202cba9ba0db9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63a329725312e601f5b28ea6da0f6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f541030edb9ce27a1929b6ea67c4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a0c7ca370fc874fd14780c782d715144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cced62e122ace59cecab264c3f0147145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef625a3a05a8eab8e31b597ccad19f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd738385b35ec6545c33d3b2ec0c4835147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbca5a61318ded7de2d7f02badb959148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13129ba53e5355c692dc22084c68c8d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126698ac9e1182bf1db51446e84e54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdbc4a9faaee13340e65efd1d4595a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3687df2f218ce0fb65685a0642e44b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f9f2157d19487122c04ff1070b0b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934f74b8952820192de7cad402985b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a9365d35eff6fa69bcc5654c6a26c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7da419bc9f0ec434fcd4d99cc3010156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1e071498d2227613077a23b31dbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370cbe927c336af860031020b01685158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa5cc529a29c1ca3281a6d8b114e87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da687ffe51103783870c3d284df67433160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b89687e9bde673ff06ad52c943b8e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58671ccd5f19aaceb839d5827102536162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab27dfec345ae3320a203ca43355a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446db72fd42586ca70cdea90286068b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a906267c68feab7909be25dde6248d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e518e7f48fe24e1e6520df696ab86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb1a0a2c108bbf08730f1ea338814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c3b94b31b03408707f5b68f532a71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e00702029d065c49eb85775c631e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d76dcbe8160d36b80de835735dcf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b528996b5da62ea7f37fac625eaca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f0ededa5174b1c69441cf9436487172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0f467368476b282b86901a1e8f39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14baf208f00112131a5c38f38e09a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b347558c8cce9a6dd0083c5ea344175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba102226983fdd5eb9608ecc60f0dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775b43770547bd1f93855587e80225e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6e5e83a334a87ec0226c34ff1b3ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9dbb134228265d5c1e1ceb15e3737179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867cdb3e978df30208633c63276107a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093b6f6460726025ce1750c4018760181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab41a98dfab690e3a3442b99142fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb62d74cb1f64cc157c953eb632535183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d81eca242dbd614ca369cb77f506cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997542ab47f5faec13eb5775a6f2393185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5120e6ca4f31695ced09c928cfd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0160a9deeebb6db79c9141771875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893d681a84245d1628c21eba9d1bd21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e921ec0070539352a25ff304ccbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99265022ac9540beb7154787b5408e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc5242e0470300782d01701f0d1421191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095d80717807f7dada0ce63c7c332c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d9d5bc9554490458f5fe229740b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f5b71d61733c4cc749400934822b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf549d475a322e340a3b282b174a1847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a2e7f38f0f53797026d09b7f8fddb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa87c2f585ce43e52f00ed625da61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0094dce4ba4eb4e8cb9723b9d2784eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675e6929543e073b40b4eca88358cee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fcb3658cfcdd5048b8c3295724699200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462d19671aa2b85ed43c8a97cd456ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0324b0d8d37e360da57eaa08dd697f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba68c22ebfb9884bab7d77a4b27ad2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22bd7087acacc279526f0b10e99e18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203cec56ffe797ff0cf6e69399f21cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377d5599d805cd4d34784d43a841c27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664270b3822b3c7801b609b489e509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8192bb30e607f61de98fd4e307f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f534f23f6468bd49cbf564fbc0f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fa87a861be7ddc831d5e0b56dd6d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f061685818a30a488299a36841121b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e616c3e19714888e4faccedece58a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd16d9940ac186676e3df2e3532263213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0fda55647d0796ca903117c00020d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c87340f18490575ff000938e2c234215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f7c655427b36ebb2d789171a5b9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d20d9668da9dd50c3075eb9207a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df93b4c2069c7501c1d6ebbcec3ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87a1fd6d6fec8cb97c53814ea52cfe219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>