--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f49276dab4bcd85fd39a17a1607e5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b5c2c9b8a235efb1a72165f234b182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbe8dc628ce1e31106f990f16d23ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db93613cf76e948347da2ff9845e6ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc703c2e830edc56628af5a2b7db55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b8fe2e21b8a52abda4abeb6ed9be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3094110b094201b27d18ac2b8c017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f60ee7bbeed08274f174ce87df4028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d766ae12e88f935da2bedd69efec0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53846d909a43b1d8c78cf01ad062ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab349a1996bae6254869b03306f35211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9e24a58d20168c4b375c98d8ea97312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba65bbc5d62cf6b3bac7738d84e3fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c6b8b4f65b1044c8d655d643fad8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec02e62d5ccc34a06865183f03773b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed9076cafb192c90fb4a730628f0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186892329d6d1f83a99f1c9d51fda6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db566683a61c42b514f97a4afd92b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e26b7efc284024a0233c183f07d58319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c84eda9b1c35a834d8aa568bc0312120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bac240158f236db9f17b04de4f96bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4f40f03a6d274814225534e2ab28622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539007e77f60dac24082dbca6cac8ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d9266704cf8799aff3371df7885024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bde859d02dda8fc563d21553ae171a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecc1942376176c2c21709114eb7e9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7f678983d8c6e5718afdb3b1bd91e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7bfaad532d5cca9107b43138269d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc13984ece1920f1cac5e9a75f15d7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574acf9fca654750e0cf93001aa62530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eda35d55d87f15ba77758a5f2281031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3f12b21014076cbed219ef739a40a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61098cda82b69b9325a876e72905a71033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bdb408d0d0d41f12bfea6aa35a55f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be974f776b271c15f90b6575b0c30a3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252b47ca82682837007a0485f5ee40836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a71fbf55ab36a0f6406c8b6bda1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e281c80968319d4498a4f365c82338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433233ed2a5cfb4e60cfc9f7e62b10739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847a29a1686fd6a40a49564c122dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668e52e6f76815a947b5fde81bf320841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fde481983b7ba3953d89f2922cdc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03040fc26822b864bfeff2630486094e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f55f8d48ea4c29b54c9549e93939a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798e97bb9c969b53344abf585fcbd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b677a1055b35cad623bda43e3973c6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e301cf668c69f751882a431721a93847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa835d2c46292c2555c0cf053f2e1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7536119e3fb8c858f4bad1230682cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a015a2e34602ba22e146a7492cf809b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0698356b06a9e1659e06e23d6c84d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8a39f7fa50d3ccaabcb5eedb4e9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bee999800336f0155f5ef8f15642f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f21fc1666aed2bbd037ab5d92ebac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca987d792b8feb8aaf2036483984875b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170a942a874355476b8bce0ff225aa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073804a07215271b9b1cedfef3be414b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969fd1efe5278d6a737e2d98a3062958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c5ec6d78adb8c01fa0de8537bff3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c42382f82b60754ec7e0ca0053a5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29406e7f81f520e8837fa5852969c0b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdcbd74a7a416107d69094569aa38a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7803fc6238c83dda8c982e78a07b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda605eb22c78a9f56d66cc057dcc6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a874fbe6147b0f58d306da12005dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f164a868ac70d11515250af4060485166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cd516ce516831dd23f116c286841467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dabeb1be234a7394fd55dabc19b77068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ca82a6269c2631d2d295bca79355069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e524b36de4a2687c2801d09033b31bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856f3401fee9c3842c5b0b2e90a7aa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945407b88f9154cc39b336b93f3058572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901b8e9511dfa00f0c552e0235ac51573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544c34c623ec3f40f8314563e45fd3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644f9a71f60c51ff8d619003950d98a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4641393e52b6583888630f200d59fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192a297b80486d2cc4936d31632201177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0ec1adbfe0abe38973da76f0e2d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19483c7fca50e610339a4ff11b8f9f5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5f3aa74336e1e7ef85130ea34583c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925dd1a4a253f3628f3cc4fde5f23ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc838928f9ef9166dcdf820a897f7e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd6e3190af849cf6825780bf33499383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beeaf480fb75614c33c7494ba0462284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a303a36dbde3276e5c7ee9138f7e1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028ab2a6a74c0f9c683882fd78910ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59963a24452aaeef5daa3d1b529f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d40e285e3df6dfac9a20b764171288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c36dba29193f971ed5869378abdd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40f34d33da8655bd2fd2f690bcfeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3d0fb60cb36da6b5dba2a818e14ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397204290fc2247da70dbde02c0c8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f96042c42780ad9b9a5071b0f93f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17419dfffe1389d9e65b4b5a9b5f98d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e05370ade1be057193426293d70f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa732fd58c2855d7668e4a89988ff7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef505a5978c2eba96dfcfa880b0ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412890c788c26bb80ad3c6204e4e8c5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f13473c78f463166617a3554027599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d50f1276d97321db99c6803483f17b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0c13c8c8a983058b3ffc5b8dfd84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638b8fb5f3bef0532c76fe112caeab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e691b017c46604b9702bff7b0238103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09c0acb429745dca905b7e6b4f19f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f60885c98bbdb0b2d905322a86fda0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ba0071a06817cc2070716dcd35b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09b72f6867ed7246e527aee2419d9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe5d9d7d0d929ca47449007c4b2f51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaafb9515717c58738c808a70bd4699109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e925eb90229cd25f394fd0cb419ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175786e49e9fb7a30224bb12d83138c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbed53bcf916b7cd3c4de0a6b70693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a9c57dc5509cfce1f03b7a2595fa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccb42253b3fda7efa9869455512e92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f644491aa326cf537b6ed9e23c468115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaff84d2ff3f0ca43a6e3253629d692116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7f97ef5f2908b18117573b327b60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01d2dfbd202c4e13eb5e68c9ee63ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aaebb33bf63e19e2826a996493cbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0bfcddb641cc26be293bb227b9263120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a9f95d9930dbbbac3e838c3002e8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fdb3ed6d0be4977cc000614f2b98f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d56dd1ea94c1554d55421ea7917482123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf73ee2e61edb6e1025d8c64a0a52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf4e0fe2d8a24533ebd507d41971d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ceda939e74e6c6cc8de7e37131a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e77d53c434763b5ce4fae2abc51a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f489138868207629ac2b3066edd5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98db3a6ec3f216f4f22b4ee4002a0cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17c4be9d4ada0981356caa621f5fd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c39cd9b295a282b021e93c4524ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8edabd16a6877ec64f68ac0e4aa839132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7f40d6a065617adce092c8bfe86e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b620ae4641cc861dcc3cf6e0a8fc25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57ae0f61746a5404d7cad7bc6844c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78616910bed05cded88277e4a48a21f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8496d85643520060b991897e6359137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb524a586819e7d7e28ebd972a09f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfc5423668e8b9c19d9fd68dcc3a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c2fc95b48af9e44d835e08e6ee12c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd25fca70d9f78a3d6ac8ea984541141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd1c8a4a9cfc93cd209fd07214307142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ddc2c07283ead785d1d3a12d4357143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa6086d18a6d9dd26888048c4367b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29199a736cf3d9d030570a6752ac1535145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b8fdea676e949328e7c68569d43f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b098725b37a3a5de333a4552d6d93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090fd10cc989901a3057852b6f6c104148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ce4f331f9ed27ecaa1e6977dd392e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa6cbaa19a8958b81fdf82b02568c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250a5f148bc16f5de678ff600a0d0f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ebc73484ab912852359a7e65ea5d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535d9482f5055b58e2be0280aedd1c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9e685ada3a658e7e756c3c9b5cab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037088040ba5e57505b188bb7659c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a557c72a6dbd077cbd6d1dd8b766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3a518b9cfc43c1429ebb34ee9026157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feae778365713a45453a56e6829b53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53933885f0ef946ca61692fe58f5bd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff8ec89f7686c0525f9c02962db17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463bf97c0cfcb50bd9c218ac7fb0834161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf391750daf05de75885ee3eb913bd2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e905caa692911c845cc55167310e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a97632d3f7f991506ddbad16399db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ed504a2f10d1874ddec0dc9af5389165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a799299e95d4c5dc3df567ae00b1df4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be4508871d41eed87b3b722cd675ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ecaeeff21beceb91cea4e8f6b10d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc4c0c6aaa1d0315936670d03b23ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca734d943f2d61a7e62cc147436d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8d4d733bf189a97844130868b5b9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf7165f19c154606bff7a1487560b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154c450b9e281fcac129760a7fd040173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a9824f7f78cd816525431a18f9c6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ba0bb8ff3a8d06a89c41052be513175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615a604394f810eba4c058e7f1701a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe370364d658dff83bda90f76fbc39e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5febdc9b9a23b2c6f11935438bd005178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f65db8ef40a19b8d8fff725f0a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aac6739cb908b2adb961f440e768da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b85bbcdbb7099cfa4c2e711c144be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a3f807760f96d4f4325cf3f22c1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886990680d4fc86fb6567c81d3e6d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f283a9a90f8475aabafe4511b09a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaf52fe13b822f72ac4012e7d5903b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825f88bf4979246f34c99efa8e0092186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea39b74ee6493cc5248ab2c9eeb2b98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed13aaad32932ed3253c8ebdd99ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325993069c4d38660325358baefa5689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a662d0098ac327fb7e0da6c69425fc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede347c27cf2a68e554aaaeb7913edd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382793bddb325b657309636ae98cb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8497657823887706e156ec72fa48db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c1fb970e26f7f46f787d1a4e88365194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64522bc261030bcecc9bce9a303adb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252e5ddf53a7ec53cb8c0be7b450efa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30141299613659410afc35c3752042fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ced415a0e66cc55489ac19189657d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a7ab3497cca5837373322ede479d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda017547e2cbd1d53d162c6e69fad3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd61babf80923f75dacb33ada0574201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f1b9f1da11d680c712da52181208c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5a31d6024db1d29280c85b0b082d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df6a851226ff69a5587c61aebc12e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4c1576a0a0ae10664c6074ee3f44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa91093fd6649a4704c139f79b3019206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898ce05c883385b041c14c081b7a08c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc224b580c64912175b10ca2025c86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fccaf8a0ccede86c8d176ca947489d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8e26e1bfce3e96786c1b3cf98d2af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95f481efc60ad55462500386342d51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a96ab7bb94f5b085052c51181dd35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a97e16cb826675882af4c35793515213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60fb4e8b205f7af383d1f92bab1a1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714ede3db5a100077cfd9070448d7be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe79deb732f727282d2f64341ab16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97f25620ae9cc6a396cbac98d36637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef31199bf58b08d596de1789b0b9a5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e35b7a4ae28bfa59d036d4ec178f0219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085600e9cd96633ab5bda3419972c9c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e72f5db25b19b650e02fe868b2282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a182a5b0940c081569c74cd4c61a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c6303ae84f8043987405d98e7a2464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71a0d1ebff275d0c50b2ff129f2315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e4a1721e9e73558448d6a15e384826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58000161e05d93273e822410819f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc07f8bd200905eecfed82c5537fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b29b8040efb375817d483f8bd4269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d53e2f09e0b549eb7e143eb8a8c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fed4e0cb478f7fc38aed1228bc38bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff94e832169c5eb4d53e19cb8abe8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d0c260e7aa7b0ec12d525010f95413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca64902c1ff24b48e897e58610170f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55891838c88389a3de769afd3113ebc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718511bfce8984b70f260b1fe57cd3fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e7f01e0b9a2d2aeff31c3b8a98ada17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3d552aa7649db10f89af4cd7a447d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef31874f8e231cf5fd77b2f0a48cd6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29f49e3237af9bdfecac494fd5013920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cabfd79e6d6d931da791c0edc7fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f969ebb02d7edd70b2fb7fb057ee7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c4bda819beeaba4e060344f9a04f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1a64d1fa433d722a6c8c9e29fb9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa40791cd4b1e4d1ae37d498ef8a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d26af4201104d93e99630b3f220b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abde7b75ea25baa533a9ea2710380ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2811bd080ca7172407211e4a3d073328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c366106d2475addb86d8c24f314fa0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfc37a2fd06acc16ae8c0b41b0b7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc99b611a3c34a90e97337e0b29f7f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f225e93de68bd6a749f246461bbaee232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a701642d009a91e347f1e83fd2973033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec909c685137557947811f1f7c39f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefabc12af4a0d2aaadaf39d66f7b9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c5d9d5ffd095b2e58fb9ed53c1f4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f121fde33b2dff7a8d3c566b0b2cbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee66de4705e534a690a0d01c60290538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05356b334b18d1574ba9d59ed1b9c5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b65e43720538596120c14e49fe6ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c19b85159c38de25a7a268b3c83cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1468496d9dcfee95cba49c37bca45042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60f9685bd9b7fd8eaf3f4436f988b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3d86ef89eecfac94fb77fda6b06f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a4788b9fb7f1f4147848c67e58bfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0cce9d9572a380fe422ebfb1017c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611a0f716b52a3b3f4f300d87cde01d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ba5137b44d7f69c851eb3cab98c7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf2b47aa42fd37281456c24192ff849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb9af69bd6911e7024add7406ae38b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eff3a4ff89464fa86cf949473e79951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1832addf648cd42ce2cd90ef9161f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30796ca0143ca43ee31a26ba55fcda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9ea5073578f97991f12ea44a0c5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d4e31975abd9e25d0682c0885c1ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac31aace4ca5f3308c8e728e773ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941f09ab72f2fe874f5b790eed933557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc2d7e4c6cc6757abbf2de04fc702f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984163de5c250e332359a323a80e69d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3e4f51695b68e6e2403c3462269760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4fca8159c79626c1bf468ed74cede61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f1a5a88b09265cf643062e5676ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e35b93d7c334f675761e3276816663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc1fe6b9cd45ee1b51f23fae3df5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5101ce73506fd8755ea1cacb9e8dbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60394f03ac8306d5fdaa89a6dc246b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94c9376a68725dd812e75c80f357967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b00541e5227892e0fa8249288ea6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4180635e57d1af81a675ca752c74dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a5672ddb5960dbf61f27771e360470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3774abcf31f57001417594b4a1b1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb463a6ad996bf134299b72ce93a15cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af732f25ba203183364ffbdb8e66d08b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba1b836e834b29e5073d760a0370574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4130799f4f7952aa5b5114d99d3c22175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf812bf9939ae15c85759669d23a88b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4103bccdf3e4f8a41f0120c830c4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8d9c50b6d6b0fd3fd8ab71ecfc9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f33a61c32ed02aad933c19c362de3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790927c63a016473abc382f9fe8a9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10ed48592ec0a06c19f5836c2680d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563311df23c8c0517c9d982d9d3043d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4e3149744932de85ad134404953083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc14638187d1b5cbda00710352e69484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dfc32b95d4efc5d1d9ef1e5a8ac4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356191f98548f43c4a20642d19393fe786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3d5f91bd6a32d496648b809216f5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd167aae2a2474ecfa78f1faa7b942b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0914466f42212ceb6ed1e7b676a65089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fa2b335b3fbc45b0c9a4cfb1c89090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb79165c918292cbb4578dbf7941291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cad0381f5658bd638cf94f5fcfd58292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888660432ea6abc1f9bc025a4dd5218a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96310cab0e6c63b8e5b51703abcb21b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1181ea20e09c203fccbf4bc857a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc422413febd34d1e115197e8da1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0885827939ec62aa1cbc5183b9627f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de810ffcbe561241e69b5f39a8718bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd84f0ac97e11fece29c8cc39f89c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9559b3f6e166f5c00e370cc78299d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972a7cf3c1e0d9931f4870745036385101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941ae368fbff00842e5e0f766b49dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83876f595b8ae3946fcdd614d9f013103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdec4afb2036c7c73431beaf4b2560104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea1b8ac441a28c70b8ee7618d892a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4726239966c96af15aebe0128fde6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9195542f88f1035f0b79ad3467b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f424f35cff35bbfd15172a9eb32a372108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a906a8c0e49edef8e9b5eac03e17c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07375c60f8f556e37b93c2a9b2e7be34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a662c2f731b1cbe85c8c979ab8bd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4f55aa3681b4752cad78b30162ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ce6fbac61613784919c920b4d03b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163956b3227fc512211cef87a3dca804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ff6659c5facdadc6000a38d4d1e30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a702f178e38886299f4e6d01915886c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ead776c3d64d8265570a9137b4e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140da45620fb50260fc3ff4537eb40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6461e6e18792315d92577c2d3156f2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea16d6e077478a6f406ccb9e4e590e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47550383a1c519aa1c1fdb1b3f182ecb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820121bf4d1afb0196e01446733fb0c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7bd42a0753eec407fc5f9ef2c6401123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547947c70bfdd079cdd91c19bb09d3f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349061c4a4e85d89c633b6963be39f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71066d500ae24c04544635c70388c9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5693dea85153e955fdd72fab002c8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288c9a74befd52efa0522ffd9f007fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac10659986f053eb5382dd9ed56298129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cf75e9262b71b4f48e85a36f68e5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18470cee5f6d4951d509e1718eedf8cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024229e89f0c5f88dc9b5fb893f1fd20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6ad9eada8dc0515692d6a5508fcf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bae7497c7c2ad8b964a0650ca66eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9c5fca2c9d99f66aeb0e02398ed8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43629a11bb1bce796761c84b5f170faf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a82e0a9fa521648cb81044b7e06f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718a71b8c097aa6913cf718b450fa2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12701d52f47b9f33cdc9a0c593fd8832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d41568184ec9f9a8d01c4e4d3a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb98a6bb1760a2013f1f5e4e329d4a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196fb2bd6c59946ac1494ef32eddd1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291076735c7f78b37057290fac16356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bebed421f8bdaeab57d58cd90af99a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8ca6a06b6446643aed94e1fd1f2ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5af1092cff05386f2af4da4d2c302c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e05448751d1a1c944d31f1e28353147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d09b918ed2a75279c243c881faa4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0d0755994d2e66e11e65dd8885dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bcf1874d3ad1dcbaba36a89b13089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd442e1f0525ce89c9096af8b2fdf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722c82378b79787c573c327f23c8d9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e006e26a2fc28d03a1d84fd802285d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864065a25723676624a5cb58345d63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252995910436fcb6ae58c3302472815155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681659f323572880e5ee7dbce1587d60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41590941517709cb66bd7b204a45d13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a406b53593644028f053eae0d6109158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f2db76521e81051ade1206c2cfb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddab2e13e821609258b21ef50de8e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562047a06ff0470d023824be50426f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715cfe0584ea823b6ac69a09a30873162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e94c0af4f581f485853c53c4f5197f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e8d331b16249becd97807c1a416a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857a797aa4671e4f2e7b81689488a20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4091b1b879e198fa1d1488176452e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1806b421b4e39daa4b607089ecbaaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2d829ff088f520ea102be7b48cc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fe4f4aca4140fb03d7cbd42f7254169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25279cb01da509a5d4920241a478392f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab42e72b54591f26e428be0a844e92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3791b85a41907e092547f03d6e01af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f44e8784d77771a682a24b8281d1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b1b10c08a1c812796bd382909e147174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397ffb2add56254260350a46952430175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6383b223d2888b14cb712e35524acd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f34ff6d7bb68e8978c36283c2fafa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f0842de11c4b4982e135d721ff6dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383d96d5236297f46826ee3bbe8d39e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fdf234b55f9cdc74b0d3d643f6e47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac2633de68d86568844714b8699ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a0e3637d21d7918c4860fe55a3e8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c4aa71db5ca73bb8bae38d6fbc04c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c195bcb3e0e1009e28404d42e589ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d8c867d3f1cb9e5d80d9acf43582185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaf0543e575d74d0ce127d1843eeb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca55f928e886471a82186f0a44eac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf44c2466222de76ed9523e95107ba9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad2dcd4613ca4dcc608783f0a5b8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f7ab34662bb074d9fabc74bb7c5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281175a7c7c0a5905bb3e92287b8c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa9a8abb563b2ab6f7969ef9815986192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f122a74968bcba5272b98f78787fa1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee9b2d665cae47c80b8940186a7eee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8aab72eb2b171f3cb64a922bba5d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417dac175db021119077e198e98493b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19911c0f99bea01bc144e7b5ee090c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd066f8f6ba329e344a3bfeb000ff2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1444b32d717f2ae96bdb102fe42a2ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ac1c904d74fa4715f8dd0151b2b0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98181ef7541d4d8dfa9756af5cb1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65692ecc10c6067f7d8998c22d2c0ab4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ce568de797dade062495db582a6c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de19c750ab89ae80c64d8ba1781a40c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd1c20b03a00b7fe8aa86b07534603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f73a3044e5f21f65513516f2ca426206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4d377f3f6cd119dba45d28d867a11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47feddfceec26dae1a902c476b5daa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a81de7aa3bfd955edd0bd207713b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af9a4518d1ac181df6149b425494a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f238c7af742fa7d57d55fd1656bd6b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee35947c17caf139d52e82e974252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eed55782b633eea2704613f8546da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85152f98b2c71ea69be5dc69706097214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5412a190b014987713cddb463931215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e266b897aa53da8d3e459edcfec2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c787b34e87dd2bd83a9385cfec4103217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e55dca07699804fdf3ddf09a4021f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7bcf9d10ad48ae5a06487d54f7d1d219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>