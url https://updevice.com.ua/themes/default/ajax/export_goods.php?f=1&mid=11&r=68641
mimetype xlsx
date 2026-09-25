--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -826,51 +826,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6aabe12638b28ff98e9ce0b707931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bdfd0be2751d56b41983133d465db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12607dbeef7a1cdf9acd81fd277e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeaac60c6a767af13686e564e6e0ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74b0d6623adfffaa7edd6bb67fa6095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767ba6c4657f44d481644a5e456f7476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d14178d56bea7a957a3ea55d69767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76eaa07cfd3dfe6fb8c02e34276408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6adb95013ce88886c248da244f38ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006b26d625f19873195dfedb70b7ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1787b6fc1a3c0dd7affea8c834fa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e46b3daca7b6dfb8394dbbc9816e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f46b1c80bdde4f68927bcdb465c5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374c0622104ec8bb313d1b4cc6219e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51e1772d4cf8713df17c1fc11788b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d2e217f93c11532f13c0ba8bb9a0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9c82f2db796e567de6389ae0aff9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2bd0818f8eb0b315d005d6b6a446918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19675714c29e6afbf89e04f59bc0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21699bbd93e662ec498545eba574b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c196fe3321b454e36d782ec9a01ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369af82bfe6301b384f300345eb5ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1da0edd7637812fe855da42acf5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857dbd05eff5cd221a79fd87c82078924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d51eb1085b6f221c99635e70985925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c4ae43b048736a487078848173d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44b4c626ffba35c721542969a5fde027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54325884d2b955958d68f2921bef72c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14449a81a41cd96399af933ecaa3156529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eaf95848d639aa738bf95adfd792230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae610d77421b4dc7c10312dbee5a92c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0058d2d6c5b251ee75e7ca1250e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc43fffb84a95818f4a22d5a160b1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b2e25b24ead55a40957de7c6a4e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba6e8041a4405c503d1d3e4595ae435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583aa02880f31a77f4e43efe18447d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf6b105b05e2e6ffbc9b13ec813f5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd18ecc7defce8e03bfacfaf6cbe0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402e889778499426cec4b89ac5cf2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875730039e651a5ffc79caabe4227bad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e730d5abd9f258871985e4425c9da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c5c64bf26338d261ea7c3ca9f23542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41282e2b38260b987553dea4c84e9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99962c5ee82bafc3e257dc462fd7649244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b93530d6e9e5df4c311206c07ff2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf0915f961ef054cfd62a1d4dc45946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4edfebdb21bc982cc9c098afdb22f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800b6890d7d48def61ddeec16b2eee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efba2cb59efa0ecdf6f7d4df20614149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad3391d199ac5eaff82f6e9c2ca36c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571482aa3b7a7b32be3040d3fb9fd2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718eb23b202cddde26d2024620048b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a482fb40e8baef2afb1079ac776424b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d203177d7f54bad876903776c959454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ec2cb8538d5654868bb2c210256755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191731a2a2e8664bc72cd9581a5b51c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86cbaea570047aac8b3a9ec1cfa63957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90dc1dade0195665891664db64eccb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3029e4740c40344b5e75c241b4c504759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0da222c73dfc47e4b69a53b4841fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb932aceadd77a2189cbdee902ee8ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835a77619b012f0c23a1296c242e3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba3de06018f70630f4b37105c8580e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b7cba728ce01a2db923496259e1af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd4377b054a68770df864c157a8e9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae263fd11696c9af88645da8a19e0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e0742cc2ec6856b4451cf9ea58fd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ed8fff7fbf9553146f44f8ea654d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779859f019b7cc909eb8bdde957560969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c93a82b820c1f424388b9787796ebe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af361500eaf5bbe24e6683828f9736071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c478effec12fd7e569da15edd75472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651480ee813b5d5cad8f393090afc8af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61a7d0c9cbe07a467361f04c3ed5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ccbfb8b73ccd97167353b2cd5f4bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d7c89e7f8225ccd04c1172eafe7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82d0f5e05b4212104347944ddd4eb677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01311f27c5f3d919d661bce94d0a5c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e61c1f346508167e0c8c047bad21179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310435647651dbdbd1e620ad2e68e9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e3139087d63dac7853bda8f8fb3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c27ac2a58379d867865a02624084ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141a5c54cc2ee21336511396fdef52383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5546939f1631eacffcc7cae833d29884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e5487518add6db85ee12ec07c9c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c867fc88fbac949ae6084b0ea137ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a816053763863288e431ffa7f2f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6955dce4a65319cc83f39a930935888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c41020c21d02c2357c40d0dd8377f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d08b1911f0082d07b49269fd583790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d86d6efaa8aa178c5c4228e68133e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2d9bc334a57b0cd5d65b15c811ba392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39486435c940a8e9b4a834268353d1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73555bd34f45488b5f46446527ac62c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890007fe14ff89292d7c40707f8a8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb498d67fe4c2d19bed128d75970396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bae5cd37d191c9d08bb238637a6ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c464b66ed4e9bc955278e2a2644bf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cffb7b2d008289f791e2a84e42cec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96c7962da1bef1fb5403404a543f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a7bf056f94fad93721afa33df46de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9063ce85b0f6b55373347173fa624102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ae6e2be89be64beb7f0c50127e1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56640c336120ead8209101b0b8cccc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848aa8af8135325c0dcba96f254d08c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f2678e49daa9e8ccd4bd1de5a7e14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103c99dd452d4de0b0d02b418470a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a7c40b16651cf49e96088cd16918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b4588598fbe6b04965416cff6c62a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee83f180aca7ce2469a339dbf4adb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f78da52beaa3effb96a7cb01dc7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3053382c29173bc3e989d99365dc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ff2a8fd963eae05a63484ac615311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e8f4db992068ec7f6c643bedc4ebe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7abd6d93ff08cb4e763afaa162d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444a063093a59f044a2bbe3ad97173116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c6457e20cc387f5713c35d1b6bf3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3b476c4227e397a7170d5bfc53f13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0802546ddfbeb7c5f18332fad880919119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1647dd3684faf4605d43e52620c78dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7bcaf3674f5b1480b57987f291a93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b271626ee0bb85e434727140523c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501a476a44b4dfe31f37dd4f7e2f5a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a054c5a24918b866dd189a80a1349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000201fd0ec99548a461bd568b644ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77315c0f81f2c74fe76c64520d1b5ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa2cd32f57017f3d4b90c41247a467127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c08bf5368205b65dfe071ea8e4455a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8ef79ebf2f40e720904918f797f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89313403190f4c186eeb79dc62450df5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a5b2bfc099650bbd122702fe61600131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a494b96232c4b0f5118d848abfdd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045d34e95f518454271f0d0769f423133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01019b2d30c5d1e420af04988140d23d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee22b0fe7b9815e61e96f449d45a0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbb4f44107479c21b7161d1b2bcbf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5942750c5cda1ccfd42a3970e678fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6ed59f4a6153f687d8d85604f9c5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eee09a4fea29f6653a9a81ab055db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0bbdf1cb0b142797c0d91313e9cf0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5653afddba98e9e1c4af50445ead141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f36333ea0a488d48ce7943dc7852142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ab59e90740e6f190287dd4631fae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4edb4f22c54856bdfa91e7408f037a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea8423e95c87f0435ced8746787e3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c06004a1746f13662a3ad1619ced0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bcb289d9da7fed87c6d006f6242a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72025079966099947382ddd9b0838894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14f4be7b94491026eb34f3620fdd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96554b3fb8b2f3c1a584cd21fda9cad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cde798d57d8b1bfc7093cccdc6449151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2094c4ce865b0febf6784a4f617a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22abd9e69d6773be640e14c3dfe84f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f9b422505ec5bf8b28d12b020d230154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afade1ac99fff5829b7cfac32e98f593155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632ed7d7d852638c32b4e51e57d49d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff422895ec697eb3dd22f712454cfcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd090eba8b0245d24dc7d48d51d39a2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b6d424efa71a9eb4cf4f35548914159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da132d6aace8c174728bfd9f052e46f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762d37fb27b2bd23f17a05bdf63e6d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb60bbdefe6c16d2d28cd7e23b7d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ab5fc1380a99402795b72b5cfe594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81369b88bb53cb1a0a0f3ecabe99bcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf914f7c2f9bd5e58ccf32f108d6e5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368659b9f9e768a09a0e05f06c6a9f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f56b64b38f1608b764c62c4bc65ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd9aadbef30d641dbb7d0e8607ce3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a363eb3bce74a4f3c89dc7536373a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a14149ba0bc03383ffa9e65ae214170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8378056bfc7eb5d98d20eb6932ee4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f6b52d1f9e02927573bf6bdde5d66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa32d348c9923c335d751f15ba6ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9639c56045bf484bb3a27cbae44e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfce16e9b38a20714fa0e632669c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee723076ab980f0cf6e04fcb4d932b54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e7db5235074a3544ec8d2ed0568c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6dfab494a98c3af1e6422adf5633a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e30419a3a9836aff168ff5772940b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c3b7645f7f35351d61be5211f7cba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc60129d34943941b6cbb75415e367181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15ad42ea33a36c9b9875e8e949dc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44711550cfe8d2b143b0e1a2043080183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862123cec7359328e3940ecede4be75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0935a5a1e101244230e0b33ccda68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823e96df5a6b6b0dad09bbd4c0073a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07c275f458bbbeeb86ccb608e84d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c218da67a3ebe02c2251cbe78533a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263febd60a4ad17a0606fbe4644aaac7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b086ad9f32b6a376fd06062f033e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e87a0fb20145411086107e069d320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ec0eb939f2734c26f2fdbdc1b347192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45907dbcd89b957c7e1be3b2143c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3508f4126a754151327545895e6458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcddf61ade85ab50405c04c56361c95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4fc66d8afe57228ff0e13318e65af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ada600de6f251fd1d9a3a0a0da11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f874a9d3a917f9e4b4ac433376293198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b301fe427f8fb07372a3f6471850c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81f603828299a9c683a249251a9182200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3f4cdbbdaeee87f0d81770abc8008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674dad7a784da13eff10a959242006202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d986201a6a620f248a228d7fb4b462203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4a19f003c44c8a8877eb36fa1ac26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388cf3dbf3b36b681b3245814b776f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d498a928a38aa6a5333c00cff89495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77792bbc4b5c4a03c485371c380e354b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e6e0cba26d9feda6e4eaac060277208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f40851bc3db323b3b23e62838a2d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43942fd36d18ba7e8db74b2a3feca914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea5ff8e0d43cbe2f7e871c41072201211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba7dbdd0cdaaa7c24356ab9035e99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3811d601dafa38fe0fd38eeba320213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5502ac90c4f119c7ae99559be7ca41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a59d73748d34a666df5230141a9c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f76199222a033088bb4a21c58145e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad290792b81adb362c28361433c470217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84310a4ef5858a86cd677b73edd0ace7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60094c666085c378ed2a9a97fbce86f8219.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c125692551f577382f193a681b46031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ecbbff73cb056fb144ff29345c4252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68efff62cc1eff570e62a71814fdc3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b39aa2979595393ad262b7e169394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bbbec5fcd1172acd0d1601a9cc1e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0af35a60184561d6effee238ad206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b24001610b10a1c5c6ec00bc209357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6427687e58d1948a6c5f266aa132788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e9bbc7c68762200bb24d852ea42459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676600d9467d6e8c421acd55cc1532610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971c22b863817fee2b768d0bedaf0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e676a3e7ce980affb845e7c311d5d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e37aba2e3bd253ee84f4d06b1f9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887fb093ca338e1657e3228e382d4b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3472b9e3951de15eecc397506541715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30a47e661df9a34b54b4da6cc4bd3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382aaad3a5bf2655ff86e28b3b373917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a69d3b0568f0750d4b1824b35459518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e528cc7d5c5e45ba7b0380c494e3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e296d820017453978ccba48a48fa79020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9ee02e0d1282d03294e79b105f52e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877cae61b3c87f8604d2cf95c9365922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fd0e04bb7ecaf52b3ae2c34fa6fad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a8688b8b1b60e70632b3b47925b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19a4d61be981c500cb64bc9c9f98125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea538147e5dc1f6d054f0bf06723d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04b0958f8b30dad05cf491409255a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1039226f0038da69bf7e4c9baa0cf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ecb51f4584823e4f1f77276639cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709f44255aef2d5881e2d22811fc96430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b99a7066ceb175ad226e4728fc8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb59a575e7a5f5fa51c851e40c033432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38272e87deee0e4aeab6e9d2cd84731933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052c154994b8b33b018713c1d18bf734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc8d2e99a81d00bf986cedb478f14d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a9bd3838c8cc750cb330231c79b2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da088573caec1aa3e19d536b42f736e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c18d30a7cbbfecb212d279d40289f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3933243ac263e3fb06083e8a573a4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58636f7bcad59f46ae664efbc25623640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa60c8b3705b7a377ea869fbf56b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67136acbeddc4e36a09a0a3401c1502342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ba57374f864f369188d95fc6b54543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861634c60a6372dad2326bfb1cf1942b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9321c663fd98714ac2c077b133164545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ee08086b223a401fea45df9e3da846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cce43029f442c95c04909a2777810347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2282a395bafc74676582c08602d9b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822c11d340ec14ac95fe781e8a1ea4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f83574254d4be302a6379b85ace450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95e64788faf0ca3aeaba8534c96d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21706c6107d8a425382af02a2612cb7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76c9480cc5c660a9c07ed6bb690cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4faca6cfd96ab1c63c2ac68ea7e7e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516cff0df95b4b9c54944c390ef34e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf84eeb7028420908001964ce326e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d53931d8e13315d1ad3d3addbb96757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c25572419fbd160e2e0d412cd56f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d328d33013b54b5382eddb03c5dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f857068beb1bc80f1b663f6c9f427b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d0c695336bb2e0f766991011d01961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a05ee8633e67ee617a96b487ed3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21cac7930f2c8e18a17b182350d4f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37bf898e01f44623316a3c9990655464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10fccfdb20f636e1051f56dc88db9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec6560c897b1a828f177804ab3827466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cea32d7809d46fa8c1244c6968cc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b32c3362cae9040cda340fafe83e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a05d2b368a20612a65f106dab8c4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d41ca79eba7633224c05d1df4dadaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed945fd96284a7ae04c72a04d591f7bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e85f9d0ea1a9af4d646854c38784fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8f93cf4027f13edb2fd24ca88c50873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca568db0916d07d263e665b8975708774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8d2100d967ee1528b8ce09df6b4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ac1ed021ba99456a4f88389022d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220456e7e35915410d27d4dcc2640d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989ae719fcc3c613dafab560607397f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b465c6324382584836fca2d2f9e5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf7035d571a65b97b100bedf8fb2a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c6d071cc5d9611e3719f7087af2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec949eadb5798abc74df89d18e4be882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be7816783fc5c857f57d58133479183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0419857b93d43f98bc42e046de60e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c457b42e0d29c134fc90a14715977d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6a53a07a0ca659a2a8f39e89872c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfc15792cfdfca0312d8a9b46f262c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c76d2840eb1559a5982a58c2adfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f090e0ea227d578cc07e4590640689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a9b029fc3935734bafa46fd8a486490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b871cc0dcd757aba1f39e7fe18f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd655133172889464bcfe52b50a9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854a98abb71bac09dc63d3d11043d1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7102d45086900a0f218aaacb5339c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df2665ddb512e653e2edb6c6d3efb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b9003acffce0e472a1f941c937b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575324ad1b6735fb75a0b64672fd74697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000111ef6320b7acb380f68bb9eb2da598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ba9bc6708487d9dfd8b7d48f2d84e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206822d127b94608b6394a5b940117e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096770a3e10566fb09ebd6c244df2373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7872dd39bd9ab272ce431d855dc35d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa683d8f97bee1dc6f3626caf5c228d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71837b2fcca37fa19efb26817418cdc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06150f54f2e5b7c31ad41e8b9c51e63c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd16cc250a5489f230f8d20c11783106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495c90608a038a0f0e7cc22274cf77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8161c93740e4ac70708f2efe114bcb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b76b68f431e736b27d54b7c097b65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b80ccd3b322e4d9719323cec5cf2a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e590988356d170a40d14ea6a09985be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d07b1ab0d6e7318d1db20a59b53f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac5d2b0fa532ec1ad7783375e7677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46474413b067e8235e6329f6570d05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d6be8dc49aa3ab3a4a1f0c0b71d0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbb612f1ec748c83c92f087b7052a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815855997f509d8ac175aac8b7d160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691982cece383bcad5c8507a0676f4fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48bb6eb919a338b68befa9076a74be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99803b38a2cfc68166dffbdb212f1f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13cd19527bcb796c6fc3b3181af22a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f47ff4344173be96d24c9d144138122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7974401a7d3543076a54151687ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd426321055c1f34d3235f0464b6b44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377f3c29c9a3fb351a2ce23866ac98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888fecf6d668307db547f40aa87772126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcb803885564c0d159694ebffe34ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf069eb40337494c127376095335ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdbdca3f12ce51c92ecdd697cfb7e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9469be19f3f77c0eee89acff4964cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59854e5a7c3f917445fd7b8c70fc43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29450d90fffa6096231ea9d2d9acc42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9314f1b9a3fc7947e467146332a2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00151d8b261857bc47e9d76d67e3d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955c09b0ed52d5a85bbc9feae0cc0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44630af0cf49ec21c5cf9e8a74893545136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a85d6ed2c0b7d0f9d75caa43cf8f29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605edc423b6eab0fde29bbd8b3dce9b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7fa79d35fdbd525d21035ddb3f48b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64833cb296894e3497af97b59faf954140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7240f2df08e54021db350b4ded40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff4d0c2826fbc5c755c3a3dc8ccbe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e327a79d3077bd6603f5e7e419a61a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f9b3869cc1287c0f20051e7d2873144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdf157e2b1d6295736e375317d4f3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fee3e1a60862fbacb14f0e2161d256146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf025ac4dc9c43a66eaff142d4014147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09870342d0ed283882f124baa41d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573723d53a49d81094f925dde73904d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338daff1a68b5ff1798ec19005f477150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3eb70f099df3444ddf28c578c728151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2892008b7ded8dc4dce4dd7c2cef5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27449bf7f2004329179ccc148583d778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598450d87bfd4d5fcb6fe448ee8b3008154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5011c2d64618dee3d2910530013e1d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b1cb9f555a4073a138d910ea5266156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df38e07f28c41870f96f7a80c73f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc5322569111854b166a70f8ea7657158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba65e7d8dbd55f5dccafb436f83fadd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b797072ec58a24b112a6c799283661c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb09eca359b29563fded3613149ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237868e186d1fe524207ef0600f935df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16e5ddd6f0a7347c8a8d0f2ce308e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b85631058a0bea934266b47bd49ce8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee0c5e05795c5669b7baa912ea2f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a15235e9cdb7b1e08058e4bd608b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ff2592a222d890bce607f6f668e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac21a4a155ebce934c28f8b00f76ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d009bf13eaf4f11d07b186e309dbe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bce7733e4f618ce3fd0ac9e4dd317170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5144c0731c026c02f92d9f23556db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0a62f154b1d090f9f53f9548d34db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069ca7b5c8ab8ee27d6440827c397ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc53b94a3bdf16c9aee9909556357b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde33720ce89a3a497cc42dd6bbef336175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536441bef3c1aaed620bfa1a4d74ef6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878b5a4d7f11071e649643fa41271dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8057b5062c85d49fbf5ba3e41fe42c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ac8da89e71caa84a363501af6af97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72a41d398ac89b042afdd49845b99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031afdabc99def858d97a7c422744e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d91b4b51797de11eb35635dbbddf88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f54def8c4dab2796f3e3bd5d4ec4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e225a0239a7cf636e067c0b4f41a0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3dfac411a2ac8a299847efb48d20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872661965ae5a28022fd5781efb9c7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0f423e5b4be59a84dc7308a029728187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521f8879c55c13a8be11bf923c6c539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509294208e013ef3ff641be5699d7036189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb33eea99d20373b99a993d45c7ac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b0365443bf4d45587aabed6c060f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb0311303a826a2cbfea88bdc3e31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14eff36f2f5ec2d28187fe552bded4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229bb1963db6c5bbffcababf873e32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c7ca67bb1cc2359ac3bd54c223fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f6772208bebf75bfb1f6b52ddac2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b821c3e2dde1f5155d3c053c3fd2132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a80b0d63e5615aebac1bc9391ffe86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512147580f1456257fa5cd35e226c75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bfcc8faaa8119a04471af29bf2b58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278b5db4672036dfb495314bc2c1bfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b3ac82f2b615e592e874584c0176202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771b4e347ea697499e5d90aab28f3ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31014af8ea19432adaeb3b1d97608583204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ed813326ce77eadfe50ce0b8d8c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309c2832e1453272c92584abfca952206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b600c642c266d431575d2c578321b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc34770c6ac588ffaeaf8eadd53b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a225f6a2308f2948a70b24989c253209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad280c533fe57394bba6d458205e5e35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b664f238fc43c399611631c8c6b3f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ac5f9bd43d61411c8b89dd41530b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d8936b485a7d4e02c6c5f820802a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a98043d82aaca71a8526513574049a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750427965ddff09e9c5b31a0f7d2fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5742ae3106b91065d3f666b59938f9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc542a92d66b9da64f90c12cebedc9ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e6de74a8d6d9bedaa3bec7196805218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cea0f9aef425b285fc49d54b78378a219.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>